--- v0 (2025-10-03)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Requerimento nº 1180 de 2025</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, solicitando a requalificação da barragem localizada no Povoado Açude, importante patrimônio natural e hídrico que dá nome à comunidade, nesse município.</t>
   </si>
   <si>
     <t>Requerimento nº 1183 de 2025</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, solicitando reparo no asfalto da Rua Alto da Boa Vista, centro, onde ocorreu a quebra do pavimento, resultando em um buraco que vem trazendo riscos de acidentes a pedestres e motoristas, além de prejudicar o tráfego local.</t>
   </si>
   <si>
     <t>Requerimento nº 1185 de 2025</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, solicitando a implantação de uma faixa de pedestres na Rua Flórida, ligando o Colégio Paulo Freire à Rodoviária Municipal.</t>
   </si>
   <si>
     <t>Requerimento nº 1186 de 2025</t>
   </si>
   <si>
-    <t>Cícera Freire de Melo</t>
+    <t>Cícera Macário</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Mario Cesar Barreto Azevedo, juntamente com o Sr. Secretário de infraestrutura –, no sentido de providenciar o recapeamento das seguintes ruas: Rua Goiás, Rua Paraná, Rua São Paulo, Rua Espirito Santo, Rua Piauí, Rua Fortaleza, Rua Bela Vista, Rua Recife, Rua Aracaju, Rua Belo Horizonte, Rua Olinda, Rua Maranhão, Rua São Pedro, Rua Santa Clara, Bairro dos rodoviários Paulo Afonso BA.</t>
   </si>
   <si>
     <t>Requerimento nº 1187 de 2025</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Mario Cesar Barreto Azevedo, juntamente com o Sr. Secretário de infraestrutura –, no sentido de providenciar o recapeamento da Rua Amaralina e Rua Nazaré, Benoni Rezende BTN3 Paulo Afonso BA.</t>
   </si>
   <si>
     <t>Requerimento nº 1188 de 2025</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Mario Cesar Barreto Azevedo, juntamente com o Sr. Secretário de infraestrutura –, no sentido de providenciar o recapeamento da Rua Oliveira Matos, Centro Paulo Afonso BA.</t>
   </si>
   <si>
     <t>Requerimento nº 1189 de 2025</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Mario Cesar Barreto Azevedo, juntamente com o Sr. Secretário de infraestrutura –, no sentido de providenciar o recapeamento da Rua José de Alencar, Centro Paulo Afonso BA.</t>
   </si>
   <si>
     <t>Requerimento nº 1190 de 2025</t>
   </si>