--- v0 (2025-10-02)
+++ v1 (2026-04-09)
@@ -402,51 +402,51 @@
   <si>
     <t>substituição da placa de identificação do Povoado Riacho, que dá acesso aos povoados Barro Vermelho, Casa de Pedra, Lagoa grande, Sítio do Lúcio e São José</t>
   </si>
   <si>
     <t>Requerimento nº 542 de 2025</t>
   </si>
   <si>
     <t>Solicitando através dos órgãos competentes os serviços de capinação e varrição no campo de futebol situado no Parque Balneário Abelardo Wanderley.  Nesta.</t>
   </si>
   <si>
     <t>Requerimento nº 543 de 2025</t>
   </si>
   <si>
     <t>O Vereador Eliezio de Lima Dantas Livino, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, solicitando a disponibilização e aplicação de piçarra nos seguintes povoados: Depois do Tigre ao São José, Arrastapé, Barrinha, Santo Antonio, Poço, Papagaio, Mosquito, Placas e Baixa Funda, município de Paulo Afonso.</t>
   </si>
   <si>
     <t>Requerimento nº 544 de 2025</t>
   </si>
   <si>
     <t>solicitando através dos órgãos competentes a poda das arvores situadas aos arredores do Cemitério Padre Lourenço Tori, bairro sal Torrado.</t>
   </si>
   <si>
     <t>Requerimento nº 545 de 2025</t>
   </si>
   <si>
-    <t>Cícera Freire de Melo</t>
+    <t>Cícera Macário</t>
   </si>
   <si>
     <t>No sentido de providenciar a requalificação asfáltica e a implantação de um redutor de velocidade (lombada/quebra mola) na rua Pero Vaz, localizada no Bairro Tancredo Neves III, próximo ao CEASA.</t>
   </si>
   <si>
     <t>Requerimento nº 546 de 2025</t>
   </si>
   <si>
     <t>Solicitando que seja providenciado a troca de lâmpadas comuns para lâmpadas de LED, para o povoado baixa Funda .</t>
   </si>
   <si>
     <t>Requerimento nº 547 de 2025</t>
   </si>
   <si>
     <t>Neivor Manfredi</t>
   </si>
   <si>
     <t>Solicitação de melhorias na Praça Esportiva do bairro Sal Torrado.</t>
   </si>
   <si>
     <t>Requerimento nº 548 de 2025</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Mário César Azevedo Prefeito do_x000D_
 Município de Paulo Afonso, Ao Ilustríssima Senhora Jamile de Souza Coelho, Secretária_x000D_