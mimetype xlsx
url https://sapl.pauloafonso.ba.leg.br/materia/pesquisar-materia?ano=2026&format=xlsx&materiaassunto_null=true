--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4192" uniqueCount="2071">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6384" uniqueCount="3103">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -6271,50 +6271,2517 @@
   <si>
     <t>12884</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12884/requeriment-_rua_santa_luzia_btn_iii.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao  Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura- Albério Calado, requeiro a realização de pavimentação asfáltica em toda a extensão da Rua Santa Luzia, localizada no BTN III, bem como a implantação de sinalização adequada dos quebra-molas existentes na referida via.</t>
   </si>
   <si>
     <t>12885</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12885/requerimento_-_requeiro_com_a_devida_urgencia_a_reforma_geral_da_praca_e_da_quadra_localizadas_no_bairro_celidone_de_deus.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao  Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura- Albério Calado, requeiro com a devida urgência, a reforma geral da praça e da quadra localizadas no bairro Celidone de Deus, em frente às casas conhecidas como “casinhas”.</t>
   </si>
   <si>
+    <t>12892</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12892/solicitacao_para_a_requalificacao_da_praca_da_saude..pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para a requalificação da Praça da Saúde.</t>
+  </si>
+  <si>
+    <t>12893</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12893/solicitar_com_urgencia_a_realizacao_de_limpeza_e_capinacao_do_mato_na_praca_ceu..pdf</t>
+  </si>
+  <si>
+    <t>Solicitação com urgência, para a realização de limpeza e capinação do mato na praça CEU.</t>
+  </si>
+  <si>
+    <t>12894</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12894/audiencia_publicaj_objetivo_de_discutir_o_crescimento_descontrolado_da_macrofita_aquatica_eichhornia_crassipes_comumente_conhecida_como_baronesa_no_rio_sao_franciscoj.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, após ouvido o Plenário, REQUER, na forma_x000D_
+regimental, a Vossa Excelência que se digne encaminhar o presente Requerimento ao_x000D_
+Exmo. Sr. Prefeito Municipal, Mário Cesar Barreto Azevedo, e à Ilma. Sra. Juliana_x000D_
+Santos Guedes Tenório, Secretária Municipal de Serviços Públicos e Meio Ambiente,_x000D_
+solicitando a realização de uma Audiência Pública, a ser agendada em data oportuna,_x000D_
+com o objetivo de discutir o crescimento descontrolado da macrófita aquática Eichhornia_x000D_
+crassipes (comumente conhecida como Baronesa) no Rio São Francisco,_x000D_
+especificamente no trecho da barragem de Paulo Afonso-BA</t>
+  </si>
+  <si>
+    <t>12895</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12895/iluminacao_rua_arco_verde.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, solicitando o que seja realizada a manutenção, troca e instalação de novas lâmpadas (Led), na Rua Arco Verde, localizado no Bairro Tancredo Neves III. Tendo em vista a segurança dos que transitam na referida rua, devido à falta de iluminação</t>
+  </si>
+  <si>
+    <t>12900</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12900/pavimentacao_santa_clara.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, e ao Secretário Municipal de Infraestrutura e Planejamento Urbano, Albério Feitoza Calado, solicitando a pavimentação da travessa que liga a Rua Santa Clara no Bairro Santa Inês a Rua Amaralina, Bairro Benone</t>
+  </si>
+  <si>
+    <t>12901</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12901/limpeza_e_capinacao_da_praca_do_grande_hotel.pdf</t>
+  </si>
+  <si>
+    <t>LIMPEZA E CAPINAÇÃO DA PRAÇA DO GRANDE HOTEL</t>
+  </si>
+  <si>
+    <t>12902</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12902/retorno_da_obra_da_praca_do_grande_hotel.pdf</t>
+  </si>
+  <si>
+    <t>RETORNO DA OBRA DA PRAÇA DO GRANDE HOTEL.</t>
+  </si>
+  <si>
+    <t>12903</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12903/teloes_copa.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a instalação de telões no Campo do Flamengo, localizado no Bairro Tancredo Neves I, para que a população possa assistir coletivamente aos jogos da Seleção Brasileira de Futebol.</t>
+  </si>
+  <si>
+    <t>12904</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12904/requerimento_-__solicitacao_-_pintura_de_quebra-mola_em_toda_cidade_e_bairros_ok.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Mário César Barreto Azevedo, Prefeito do Município de Paulo Afonso, juntamente com o Ilustríssimo Senhor Albério Feitoza Calado, Secretário Municipal de Infraestrutura, solicitando a realização de um mutirão de pintura e sinalização horizontal dos quebra-molas nos bairros Tropical, Sal Torrado, Senhor do Bonfim e Centenário, bem como nas principais ruas e avenidas do Centro do município.</t>
+  </si>
+  <si>
+    <t>12906</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12906/audiencia_publica_objetivo_de_discutir_o_crescimento_descontrolado_da_macrofita_aquatica_eichhornia_crassipes_comumente_conhecida_como_baronesa_no_rio_sao_francisco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, após ouvido o Plenário, na forma regimental, requerer a Vossa Excelência a realização de uma Audiência Pública, a ser agendada em data oportuna, com o objetivo de discutir o crescimento descontrolado da macrófita aquática Eichhornia crassipes (comumente conhecida como Baronesa) no Rio São Francisco, especificamente no trecho da barragem de Paulo Afonso-BA.</t>
+  </si>
+  <si>
+    <t>12907</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12907/povoados_grossos_e_pocos_em_paulo_afonso_-_ba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, após ouvido o Plenário, REQUER, na forma regimental, a Vossa Excelência que se digne encaminhar o presente Requerimento ao Exmo. Sr. Prefeito Municipal, Mário Cesar Barreto Azevedo, e ao Ilmo. Sr. Albério Feitoza Calado, Secretário Municipal de Infraestrutura e Planejamento Urbano, solicitando, a realização dos serviços de recuperação, nivelamento e cascalhamento das estradas vicinais situadas nos Povoados Grossos e Poços em Paulo Afonso - BA.</t>
+  </si>
+  <si>
+    <t>12909</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12909/requerimento-_quebra_molas_na_rua_santa_luzia_btn_iii.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao, Ilmo. Sr.  Secretário Municipal de Infraestrutura – Albério Calado, requeiro a colocação de um quebra-molas na Rua Santa Luzia, em frente ao número 879, no bairro BTN III.</t>
+  </si>
+  <si>
+    <t>12910</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12910/requerimento-manutencao_na_praca_da_rua_dona_menininha_localizada_no_bairro_vila_nobre.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao, Ilmo. Sr.  Secretário Municipal de Infraestrutura – Albério Calado,requeiro a manutenção na Praça da Rua Dona Menininha, localizada no bairro Vila Nobre, bem como a reposição de lixeiras e a instalação de placa de identificação com o nome da referida via/localidade.</t>
+  </si>
+  <si>
+    <t>12911</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12911/requerimento-poda_de_arvore_na_rua_dona_menininha.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e a, Ilma. Sra.  Secretária Municipal de Meio Ambiente e Serviços Públicos – Juliana Tenório ,requeiro a realização de poda de árvore na Rua Dona Menininha, em frente ao número 144ª, Bairro Vila Nobre.</t>
+  </si>
+  <si>
+    <t>12912</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12912/requerimento-_a_sinalizacao_de_quebra-molas_na_rua_dona_menininha_no_bairro_vila_nobre.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao, Ilmo. Sr.  Secretário Municipal de Infraestrutura – Albério Calado ,requeiro a sinalização de quebra-molas na Rua Dona Menininha, no bairro Vila Nobre, em frente ao número 143.</t>
+  </si>
+  <si>
+    <t>12913</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12913/requerimento-sinalizacao_de_quebra-molas_na_rua_jose_martins_dos_santos_filho_localizada_no_bairro_vila_nobre..pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao, Ilmo. Sr.  Secretário Municipal de Infraestrutura – Albério Calado ,requeiro a sinalização de quebra-molas na Rua José Martins dos Santos Filho, localizada no bairro Vila Nobre.</t>
+  </si>
+  <si>
+    <t>12914</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12914/requerimento-pavimentacao_asfaltica_da_rua_jose_martins_dos_santos_filho_localizada_no_bairro_vila_nobre..pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao, Ilmo. Sr.  Secretário Municipal de Infraestrutura – Albério Calado ,requeiro a pavimentação asfáltica da Rua José Martins dos Santos Filho, localizada no bairro Vila Nobre.</t>
+  </si>
+  <si>
+    <t>12915</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12915/solicitacao_de_operacao_tapa-buraco_na_rua_santos_dumont_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de operação tapa-buraco na rua santos dumont</t>
+  </si>
+  <si>
+    <t>12916</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12916/requerimento-a_manutencao_da_praca_localizada_no_bairro_vila_nobre.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao, Ilmo. Sr.  Secretário Municipal de Infraestrutura – Albério Calado ,requeiro a manutenção da praça localizada no bairro Vila Nobre, em frente à igreja católica, bem como o reparo dos equipamentos danificados.</t>
+  </si>
+  <si>
+    <t>12917</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12917/requerimento-a_sinalizacao_dos_quebra-molas_em_toda_a_extensao_da_rua_presidente_oliveira_brito_localizada_no_bairro_vila_nobre..pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao, Ilmo. Sr.  Secretário Municipal de Infraestrutura – Albério Calado ,requeiro a sinalização dos quebra-molas em toda a extensão da Rua Presidente Oliveira Brito, localizada no Bairro Vila Nobre.</t>
+  </si>
+  <si>
+    <t>12918</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12918/requerimento-a_sinalizacao_dos_quebra-molas_na_travessa_engenheiro_amaury_de_menezes_localizada_no_bairro_vila_nobre..pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao, Ilmo. Sr.  Secretário Municipal de Infraestrutura – Albério Calado ,requeiro a sinalização dos quebra-molas na Travessa Engenheiro Amaury de Menezes, localizada no Bairro Vila Nobre.</t>
+  </si>
+  <si>
+    <t>12919</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>Jailson Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12919/moto_taxi_galeria_oasis.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação a ampliação e adequação do ponto de mototáxi localizado na Praça São Cristóvão, na Avenida Getúlio Vargas, em frente ao galeria Óasis</t>
+  </si>
+  <si>
+    <t>12920</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12920/solicito_a_limpeza_geral_e_completa_lj_bem_como_a_revitalizacao_imediata_da_area_da_lagoa_do_touro_e_da_sucuri.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, após ouvido o Plenário, REQUER, na forma _x000D_
+regimental, que se digne encaminhar o presente Requerimento ao Exmo. Sr. Prefeito _x000D_
+Municipal, Mário Cesar Barreto Azevedo, ao Ilmo. Sr. Secretário Municipal de _x000D_
+Infraestrutura (SEINFRA) e à Ilma. Sra. Juliana Santos Guedes Tenório, Secretária _x000D_
+Municipal de Serviços Públicos e Meio Ambiente, para a seguinte providência: a _x000D_
+elaboração e a imediata execução de um Cronograma de Manutenção Periódica e _x000D_
+Preventiva para o Lago do Touro e a Sucuri. Este cronograma deve estabelecer datas _x000D_
+fixas e recorrentes para a zeladoria do espelho d'água, o controle técnico de macrófitas, _x000D_
+a revisão do sistema de iluminação pública e a conservação do mobiliário urbano e das _x000D_
+calçadas, garantindo que a revitalização solicitada não se perca por falta de continuidade _x000D_
+administrativa.</t>
+  </si>
+  <si>
+    <t>12924</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12924/limpeza_e_capinacao_da_praca_da_boa_ideia.pdf</t>
+  </si>
+  <si>
+    <t>LIMPEZA E CAPINAÇÃO DA PRAÇA DO COLÉGIO BOA IDEIA.</t>
+  </si>
+  <si>
+    <t>12925</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12925/requerimento_102.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, a reiteração do Requerimento nº 955/2025, de sua autoria, que solicita a pavimentação asfáltica da Rua Blumenau, localizada no bairro Oliveira Brito, neste município.</t>
+  </si>
+  <si>
+    <t>12926</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12926/requerimento_103.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, a reiteração do Requerimento nº 1512/2025, de sua autoria, que solicita a realização de serviços de capinagem na Rua Inajá, localizada no bairro Oliveira Brito, nesta urbe.</t>
+  </si>
+  <si>
+    <t>12927</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12927/reiterando_o_requerimento_1473_de_25_solicitando_cameras_na_entrada_da_vila_nobre.pdf</t>
+  </si>
+  <si>
+    <t>REITERANDO O REQUERIMENTO 1473/2025, solicita a instalação de câmeras de segurança no cruzamento da entrada do bairro Vila Nobre, abrangendo também um trecho da Rua da Harmonia e da Rua dos Encantos.</t>
+  </si>
+  <si>
+    <t>12930</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12930/requerimento_pero_vaz.pdf</t>
+  </si>
+  <si>
+    <t>Exmo. Sr. Prefeito Municipal – Mario Cesar Barreto Azevedo, juntamente com a Secretária Municipal de Meio Ambiente e Serviços Públicos- Juliana Santos Guedes Tenório. No sentido de providenciar a LIMPEZA GERAL do terreno baldio, localizado na rua: Pero Vaz, próximo ao N°164-BTN III, Paulo Afonso-Ba.</t>
+  </si>
+  <si>
+    <t>12931</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12931/requerimento_praca_pero_vaz_btn.pdf</t>
+  </si>
+  <si>
+    <t>Exmo. Sr. Prefeito Municipal – Mario Cesar Barreto Azevedo, juntamente com o Exmo. Sr. Secretário de Infraestrutura – Albério Feitosa Calado e a Secretária Municipal de Meio Ambiente e Serviços Públicos- Juliana Santos Guedes. No sentido de providenciar um estudo viabilidade para a CONSTRUÇÃO DE UMA PRAÇA PÚBLICA ESTRUTURADA no terreno baldio, localizado na rua: Pero Vaz, Bairro BTN III- Paulo Afonso-Ba.</t>
+  </si>
+  <si>
+    <t>12932</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12932/requerimento_aldeia_kariri.pdf</t>
+  </si>
+  <si>
+    <t>Exmo. Sr. Prefeito Municipal – Mario Cesar Barreto Azevedo, juntamente com o Exmo. Sr. Secretário de Infraestrutura – Albério Feitosa Calado. No sentido de providenciar um estudo viabilidade para a CONSTRUÇÃO DE UMA PEQUENA TRAVESSIA DE PEDESTRE na ALDEIA KARIRI XOCÓ DA BAHIA, localizada no Bairro DNER- Paulo Afonso-Ba.</t>
+  </si>
+  <si>
+    <t>12933</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12933/construcao_de_praca_na_entrada_da_vila_nobre.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE PRAÇA NA ENTRADA DA VILA NOBRE.</t>
+  </si>
+  <si>
+    <t>12934</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12934/revitalizacao_dos_brinquedos_da_praca_aracaju.pdf</t>
+  </si>
+  <si>
+    <t>REQUALIFICAÇÃO DOS BRINQUEDOS DA PRAÇA DA RUA ARACAJU</t>
+  </si>
+  <si>
+    <t>12935</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12935/requerimento_-_solicitacaocoberturacanalruanova.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar com urgência, a cobertura do canal de esgoto localizado no final da Rua Nova com a Rua Adauto Pereira, no Bairro Tancredo Neves 2</t>
+  </si>
+  <si>
+    <t>12936</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12936/retirada_de_entulho_na_rua_santa_isabel_btn_3.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, e a Secretaria Municipal de Meio Ambiente e Serviços Públicos de Paulo Afonso, Juliana Santos Guedes Tenório, solicitando retirada de entulhos na Rua Santa Isabel,  localizado no Bairro Tancredo Neves III.</t>
+  </si>
+  <si>
+    <t>12937</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12937/retirada_de_entulho_rua_padre_lourenco_btn_2.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, e a Secretaria Municipal de Meio Ambiente e Serviços Públicos de Paulo Afonso, Juliana Santos Guedes Tenório, solicitando retirada de entulhos na Rua Padre Lourenço, localizado no Bairro Tancredo Neves II.</t>
+  </si>
+  <si>
+    <t>12938</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12938/manutencao_na_via_publica_reparos_no_asfalto_e_conserto_da_tampa_de_esgoto_da_rua_cruzeiro_do_sul_moxoto.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o Presente Subscreve, após Ouvido o Plenário, vem na Forma Regimental Requerer a Vossa Excelência que se Digne Remeter o Presente ao Exmo. Sr. Prefeito Municipal Mário César Barreto Azevedo, solicitar a realização de serviços de manutenção na via pública localizada no seguinte endereço:_x000D_
+Rua Cruzeiro do Sul, Nº 129, Bairro Vila Moxotó,_x000D_
+CEP: 48604-560_x000D_
+Paulo Afonso – BA</t>
+  </si>
+  <si>
+    <t>12939</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12939/requerimento_sol_.cascalho_pov_caicara_31.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o cascalhamento das estradas  do Povoado, caiçara.</t>
+  </si>
+  <si>
+    <t>12940</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12940/manutencao_na_via_publica_reparos_no_asfalto_e_conserto_da_tampa_de_esgoto_da_rua_araci_pedra_comprida_n_10.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o Presente Subscreve, após Ouvido o Plenário, vem na Forma Regimental Requerer a Vossa Excelência que se Digne Remeter o Presente ao Exmo. Sr. Prefeito Municipal Mário César Barreto Azevedo, solicitar a realização de serviços de manutenção na via pública localizada no seguinte endereço:_x000D_
+Rua Araci, nº 10, Bairro Pedra Comprida,_x000D_
+CEP: 48604-725_x000D_
+Paulo Afonso – BA.</t>
+  </si>
+  <si>
+    <t>12941</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12941/req._centenario.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr Mário Cesar Barreto Azevedo – Prefeito Municipal e ao Sr. Alberio Calado –  Secretario Municipal de Infraestrutura e Planejamento Urbano, a pintura dos quebra-molas em geral dos bairros Centenário e Sal torrado.</t>
+  </si>
+  <si>
+    <t>12942</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12942/requerimento_104.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, que sejam adotadas providências no sentido de reforçar a sinalização indicativa de prioridade de atendimento às pessoas com Transtorno do Espectro Autista (TEA) em todos os órgãos públicos municipais, bem como promover orientação aos servidores quanto ao cumprimento dessa prioridade, conforme legislação vigente.</t>
+  </si>
+  <si>
+    <t>12945</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12945/manutencao_na_via_publica_reparos_no_asfalto_e_conserto_da_tampa_de_esgoto_da_rua_araci_oliveira_brito.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o Presente Subscreve, após Ouvido o Plenário, vem na Forma Regimental Requerer a Vossa Excelência que se Digne Remeter o Presente ao Exmo. Sr. Prefeito Municipal Mário César Barreto Azevedo, solicitar a realização de serviços de manutenção na via pública localizada no seguinte endereço:_x000D_
+Rua Araci, nº 85, Bairro Oliveira Brito,_x000D_
+CEP: 48604-720_x000D_
+Paulo Afonso – BA.</t>
+  </si>
+  <si>
+    <t>12946</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12946/munutencao_na_via_publica_conserto_da_tampa_de_esgoto_e_reparos_no_asfalto_da_rua_teofilandia_pedra_comprida.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o Presente Subscreve, após Ouvido o Plenário, vem na Forma Regimental Requerer a Vossa Excelência que se Digne Remeter o Presente ao Exmo. Sr. Prefeito Municipal Mário César Barreto Azevedo, solicitar a realização de serviços de manutenção na via pública localizada no seguinte endereço:_x000D_
+Rua Teofilândia, nº 33, Bairro Pedra Comprida_x000D_
+CEP: 48604-770_x000D_
+Paulo Afonso – BA.</t>
+  </si>
+  <si>
+    <t>12947</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12947/interligacao_de_pocos_.doc</t>
+  </si>
+  <si>
+    <t>solicitando que sejam adotadas as medidas necessárias visando a interligação da rede de abastecimento do Poço 01 ao Poço 02 no Povoado Juá, para que toda a rede abasteça a comunidade com a água oriunda do Poço 01, garantindo a todas as famílias o acesso a água de melhor qualidade. É imperioso reforçar que a proposição não visa a suspensão do Poço 02, esse deverá ficar exclusivo para consumo animal e “ enchedor” para  Tanques Pipas e similares, aumentando a segurança hídrica da comunidade.</t>
+  </si>
+  <si>
+    <t>12953</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12953/requerimento_sec._saude..pdf</t>
+  </si>
+  <si>
+    <t>Exmo. Sr. Prefeito Municipal – Mario Cesar Barreto Azevedo, juntamente com a Exma. Sra. Secretária de Saúde –Isabele Bentemuller Carvalho Rocha. Solicitando implantação do serviço de fisioterapia no Centro de Especialidades do Centro de Paulo Afonso.</t>
+  </si>
+  <si>
+    <t>12954</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12954/requerimento_rua_florida.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, solicitando a limpeza na Rua Flórida, no bairro Amaury Alves de Menezes.</t>
+  </si>
+  <si>
+    <t>12955</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12955/solicitando_a_realizacao_de_servicos_de_limpeza_e_retirada_de_matos_acumulados_dentro_do_corrego.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, após ouvido o Plenário, REQUER, na forma regimental, que se digne encaminhar o presente Requerimento ao Exmo. Sr. Prefeito Municipal, Mário Cesar Barreto Azevedo, e a Ilma. Sra. Juliana Santos Guedes Tenório, Secretária Municipal de Serviços Públicos e Meio Ambiente, solicitando a realização de serviços de limpeza e retirada de matos acumulados dentro do CÓRREGO localizado no bairro Caminho dos Lagos, especificamente na área situada por trás da Rua Itapoã.</t>
+  </si>
+  <si>
+    <t>12956</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12956/solicitando_a_realizacao_de_servicos_de_poda_da_arvore_localizada_na_avenida_delmiro_gouvea_no_1702..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, após ouvido o Plenário, REQUER, na forma_x000D_
+regimental, que se digne encaminhar o presente Requerimento ao Exmo. Sr. Prefeito_x000D_
+Municipal, Mário Cesar Barreto Azevedo, e à Ilma. Sra. Juliana Santos Guedes_x000D_
+Tenório, Secretária Municipal de Serviços Públicos e Meio Ambiente, solicitando a_x000D_
+realização de serviços de poda da árvore localizada na Avenida Delmiro Gouvea, nº_x000D_
+1702.</t>
+  </si>
+  <si>
+    <t>12957</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12957/requerimento_no_-_2026_solicitar_a_requalificacao_da_praca_da_saude..pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a instalação de um ventilador na sala de triagem do _x000D_
+Posto de Saúde Delmiro Gouveia</t>
+  </si>
+  <si>
+    <t>12958</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12958/requerimento_no_-_2026_solicitar_a_subtituicao_bueiro_r.sindae.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a substituição da tubulação do bueiro localizado na Rua Sindae, _x000D_
+no bairro Santa Inês.</t>
+  </si>
+  <si>
+    <t>12959</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12959/requerimento-requeiro_a_adocao_de_providencias_urgentes_quanto_as_condicoes_da_via_localizada_na_av._do_sossego_centenario.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao, Ilmo. Sr.  Secretário Municipal de Infraestrutura – Albério Calado , requeiro a adoção de providências urgentes quanto às condições da via localizada na Av. do Sossego, Centenário, em frente ao cemitério, no Loteamento Senhor do Bom Fim, nas proximidades do nº 17.</t>
+  </si>
+  <si>
+    <t>12960</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12960/requerimento_-__solicitacao__a_ampliacao_do_horario_de_funcionamento_da_bomba_responsavel_pelo_abastecimento_de_agua_nas_ruas.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades regimentais, vem respeitosamente requerer a Vossa Excelência que se digne remeter o presente ao Excelentíssimo Senhor Prefeito Municipal, Mário César Barreto Azevedo, juntamente com o Ilustríssimo Senhor André Vitor Mota Souza, Secretário Municipal de Desenvolvimento Rural, solicitando a ampliação do horário de funcionamento da bomba responsável pelo abastecimento de água nas ruas do Etpaiol 2 – D – Lago da PA4, atendendo os bairros Boa Esperança, Jardim Aeroporto e adjacentes, no município de Paulo Afonso.</t>
+  </si>
+  <si>
+    <t>12961</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12961/requerimento-_a_adocao_de_providencias_quanto_a_sinalizacao_adequada_de_todos_os_quebra-molas_ao_longo_da_rua_13_de_maio.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao, Ilmo. Sr.  Secretário Municipal de Infraestrutura – Albério Calado , requeiro a adoção de providências quanto à sinalização adequada de todos os quebra-molas ao longo da Rua 13 de Maio, localizada no Bairro Centenário.</t>
+  </si>
+  <si>
+    <t>12962</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12962/requerimento-_a_sinalizacao_adequada_de_todos_os_quebra-molas_existentes_na_rua_amancio_pereira.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao, Ilmo. Sr.  Secretário Municipal de Infraestrutura – Albério Calado , requeiro a adoção de providências quanto à sinalização adequada de todos os quebra-molas existentes na Rua Amâncio Pereira, localizada no Bairro Centenário.</t>
+  </si>
+  <si>
+    <t>12963</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12963/requerimento-_realizacao_de_limpeza_na_area_externa_do_psf_bnh_senhor_do_bonfim.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo a Ilma. Sra. Secretária de Saúde- Isabele Bentemuller e a Ilma. Sra. Secretária de Meio Ambiente e Serviços Públicos, requeiro a adoção de providências quanto à realização de limpeza na área externa do PSF BNH Senhor do Bonfim.</t>
+  </si>
+  <si>
+    <t>12964</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12964/requerimento-__requeiro_a_adocao_de_providencias_urgentes_na_rua_dionisio_pereira_ao_lado_do_mercadinho_do_tio_beto_no_bairro_vila_nobre.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro a adoção de providências urgentes na Rua Dionísio Pereira, ao lado do mercadinho do Tio Beto, no bairro Vila Nobre.</t>
+  </si>
+  <si>
+    <t>12966</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12966/requerimemento_-_solicitando_a_capinacao_e_limpeza_geral_da_praca_balneario.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário César Barreto Azevedo, juntamente com a Ilustríssima Senhora Juliana Santos Guedes – Secretária de Serviços Públicos de Paulo Afonso, solicitando a capinação e limpeza geral da Praça Balneário, neste município.</t>
+  </si>
+  <si>
+    <t>12967</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12967/solicitando_retirada_de_entulho_na_rua_monteiro_lobato.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, e a Secretaria Municipal de Meio Ambiente e Serviços Públicos de Paulo Afonso, Juliana Santos Guedes Tenório, solicitando retirada de entulhos na Rua Monteiro Lobato Bairro Tancredo Neves III</t>
+  </si>
+  <si>
+    <t>12970</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12970/requalificacao_do_campo_do_povoado_sao_francisco.pdf</t>
+  </si>
+  <si>
+    <t>REQUALIFICAÇÃO DO CAMPO DE FUTEBOL DO POVOADO SÃO FRANCISCO</t>
+  </si>
+  <si>
+    <t>12971</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12971/intalacao_de_caixa_dagua_no_cemiterio_do_povoado_sao_francisco.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE UMA CAIXA D'ÁGUA DE 10.000 LITROS NO CEMITÉRIO DO POVOADO SÃO FRANCISCO.</t>
+  </si>
+  <si>
+    <t>12972</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12972/requalificacao_da_quadra_de_esportes_do_povoado_sao_francisco.pdf</t>
+  </si>
+  <si>
+    <t>REQUALIFICAÇÃO DA QUADRA DE ESPORTE DO POVOADO SÃO FRANCISCO</t>
+  </si>
+  <si>
+    <t>12974</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12974/requerimento_por_tras_da_rodoviaria.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, solicitando a capinação e limpeza da área localizada atrás da rodoviária, nesse município.</t>
+  </si>
+  <si>
+    <t>12975</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12975/requerimento_av_moxoto.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro a adoção de providências quanto à sinalização adequada de quebra-molas, na Avenida Moxotó, Bairro Oliveira Brito, especificamente ao lado do condomínio Del Rio.</t>
+  </si>
+  <si>
+    <t>12976</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12976/requerimento_rua_cruzeiro_do_sul.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro a adoção de providências quanto à sinalização adequada de quebra-molas, ao longo da Rua Cruzeiro do Sul, Bairro Moxotó, próximo ao posto de saúde.</t>
+  </si>
+  <si>
+    <t>12977</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12977/req._4_grupos_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal - Mário César Barreto de Azevedo e a Secretaria Municipal de Meio Ambiente e Serviços Públicos, solicitando o multiração de capinação, varrição, podagem e limpeza em geral do bairro Quatro Grupos.</t>
+  </si>
+  <si>
+    <t>12978</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12978/requerimento_rua_cruzeiro_do_sul_-_ponto_de_onibus.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro a adoção de providências a manutenção de ponto de ônibus, localizado na Rua Cruzeiro do Sul, Bairro Moxotó, em frente ao nº 97.</t>
+  </si>
+  <si>
+    <t>12980</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12980/requerimento_rua_nossa_sra_aparecida.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem, na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro manutenção da parada de ônibus localizada em frente ao Mercado Kapellas, situada na Rua Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>12981</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12981/requerimento_rua_araci_-_bairro_barroca.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem, na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e à Ilma. Sra. Secretária Municipal de Meio Ambiente – Juliana Tenório, requeiro à realização de serviços de limpeza do canal, localizado na Rua Araci, logo na entrada da via, em frente ao Kapellas, no bairro Barroca.</t>
+  </si>
+  <si>
+    <t>12982</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12982/req._abel_barbosa_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal - Mário César Barreto de Azevedo e a Secretaria Municipal de Meio Ambiente e Serviços Públicos, solicitando o multiração de capinação, varrição, podagem e limpeza em geral do bairro Abel Barbosa.</t>
+  </si>
+  <si>
+    <t>12983</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12983/requerimento_-_certo-_poda_de_arvores_capinacao_e_limpeza_geral_no_terreno_baldio_localizado_na_rua_lago_da_paz_bairro_caminhos_dos_lagos.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, solicitando a realização, com urgência, de poda de árvores, capinação e limpeza geral no terreno baldio localizado na Rua Lago da Paz, Bairro Caminhos dos Lagos, neste município.</t>
+  </si>
+  <si>
+    <t>12984</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12984/req._caminho_dos_lagos_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal - Mário César Barreto de Azevedo e a Secretaria Municipal de Meio Ambiente e Serviços Públicos, solicitando o multiração de capinação, varrição, podagem e limpeza em geral do bairro Caminho dos Lagos.</t>
+  </si>
+  <si>
+    <t>12985</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12985/requerimento_-_rua_araci_-_pavimentacao.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem, na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro a pavimentação e finalização da Rua Araci, localizada no bairro Barroca.</t>
+  </si>
+  <si>
+    <t>12986</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12986/construcao_de_um_bebedouro_no_povoado_sao_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UM BEBEDOURO NO POVOADO SÃO FRANCISCO.</t>
+  </si>
+  <si>
+    <t>12987</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12987/requerimento_asfalto_-_barroca.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem, na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro a implantação de pavimentação asfáltica na Rua José Reinaldo de Souza (Luiz Gonzaga), situada no Bairro Barroca.</t>
+  </si>
+  <si>
+    <t>12988</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12988/construcao_de_dois_02_redutores_de_velocidades_nas_imediacoes_da_escola_joao_francisco_filho_no_povoado_sao_francisco.pdf</t>
+  </si>
+  <si>
+    <t>Construção de dois (02) redutores de velocidades nas imediações da escola João Francisco Filho, no Povoado São Francisco</t>
+  </si>
+  <si>
+    <t>12989</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12989/requerimento_rua_nossa_sra_-_ponto_de_onibus.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem, na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro a manutenção do ponto de ônibus localizado na Av. Nossa Senhora Aparecida, próximo ao nº 520, em frente à Igreja Nossa Senhora Aparecida, situada no bairro Oliveira Brito (Moxotó).</t>
+  </si>
+  <si>
+    <t>12991</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12991/requerimento_rua_rio_colombia.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem, na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro a pavimentação de toda a extensão da Rua Rio Colômbia, localizada no Condomínio Beira Rio, no bairro Moxotó.</t>
+  </si>
+  <si>
+    <t>12993</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12993/requerimento_condominio_beira_rio.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem, na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro a visando à construção de uma área de lazer em frente ao Condomínio Beira Rio, localizado no Bairro Moxotó.</t>
+  </si>
+  <si>
+    <t>12994</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12994/requerimento_rua_rio_jordao.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem, na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro pavimentação asfáltica Rua Rio Jordão, localizada no Condomínio Beira Rio, no Bairro Moxotó.</t>
+  </si>
+  <si>
+    <t>12995</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12995/requerimento_rua_rio_jordao_-_poda.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem, na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro à realização de poda de árvores na Rua Rio Jordão, localizada no Condomínio Beira Rio, no bairro Moxotó.</t>
+  </si>
+  <si>
+    <t>12996</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12996/requerimento_praca_da_tribuna.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem, na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura – Albério Calado, requeiro limpeza e manutenção da Praça Tribuna Livre, localizada em frente ao Central Moto Táxi, na Avenida Getúlio Vargas, Centro.</t>
+  </si>
+  <si>
+    <t>12998</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12998/requerimento_-_certo-_solicitando_com_urgencia__a_colocacao_de_uma_nova_tampa_de_esgoto.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Ilustríssimo Senhor Albério Feitoza Calado – Secretário Municipal de Infraestrutura e Planejamento Urbano, bem como ao Excelentíssimo Senhor Mário César Barreto Azevedo – Prefeito do Município de Paulo Afonso, solicitando com urgência a colocação de uma nova tampa de esgoto, que atualmente encontra-se a céu aberto, na Travessa Araci, nº 26, Bairro Barroca, neste município.</t>
+  </si>
+  <si>
+    <t>12999</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12999/cras_vila_nobre.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja Realizado um Mutirão de atendimento no Cras da Vila Nobre.</t>
+  </si>
+  <si>
+    <t>13001</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13001/construcao_de_um_posto_de_saude_no_povoado_sao_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO DE UM POSTO DE APOIO NO POVOADO SÃO FRANCISCO</t>
+  </si>
+  <si>
+    <t>13002</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13002/requerimento_-_revitalizacao_da_rua_chico_mendes_btn2.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, após ouvido o Plenário e na forma regimental, vem, respeitosamente, à presença de Vossa Excelência, Presidente desta Câmara Municipal, requerer que seja encaminhado o presente requerimento ao Excelentíssimo Senhor Prefeito Municipal, Mário César Barreto Azevedo, bem como à Secretaria Municipal de Infraestrutura (SEINFRA), na pessoa do Senhor Secretário Albério Feitoza Calado, solicitando providências urgentes quanto à situação da Rua Chico Mendes, localizada no BTN 2</t>
+  </si>
+  <si>
+    <t>13003</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13003/requerimento.docx.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de quebra-molas(redutor de velocidade)</t>
+  </si>
+  <si>
+    <t>13004</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13004/requerimento_106.26_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 1658/2025, que solicita a implantação de um redutor de velocidade (quebra-mola) na Rua Aurora, localizada no Bairro Pedra Comprida, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13005</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13005/requerimento_105.26_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 1657/2025, que solicita a implantação de um redutor de velocidade (quebra-mola) na Rua Jacarandá, localizada no Condomínio Amanda Moraes, Bairro Barroca, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13006</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13006/requerimento_107.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 1659/2025, que solicita a implantação de um redutor de velocidade (quebra-mola) na Rua Formosa, localizada no Bairro Dernival Oliveira, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13007</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13007/01_patrolamento_e_terraplanagem_da_estradas_vicinais_do_povoado_arrasta-pe.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e terraplanagem da estradas vicinais do Povoado Arrasta-pé</t>
+  </si>
+  <si>
+    <t>13008</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13008/requerimento_108.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 1579/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) existentes na Rua Pirapora, localizada no Bairro Oliveira Brito, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13009</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13009/requerimento_109.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 387/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) e nas faixas de pedestres da Avenida Epitácio Pessoa, localizada no Bairro Cleriston Andrade, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13010</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13010/requerimento_-_solicitando_limpeza_e_capinacao_das_pracas_nos__abel_barbosa_e_caminho_dos_lagos.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário César Barreto Azevedo, solicitando a realização, com urgência, de poda de árvores, capinação e limpeza geral nas Praças das Ruas Canadá e Portugal, localizadas no Bairro Abel Barbosa, bem como na Praça da Rua Itapuã, situada no Bairro Caminhos dos Lagos, além da capinação e limpeza geral em ambos os bairros, neste município.</t>
+  </si>
+  <si>
+    <t>13011</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13011/requerimento_110.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 1574/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) existentes na Rua Santos Dumont, localizada no Bairro Centro, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13012</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13012/requerimento_-_de_um_mutirao_de_limpeza_e_capinacao_bem_como_a_execucao_da_operacao_tapa-buracos_no_bairro_centenario.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário César Barreto Azevedo, solicitando a realização, com urgência, de um mutirão de limpeza e capinação, bem como a execução da operação tapa-buracos no Bairro Centenário, neste município.</t>
+  </si>
+  <si>
+    <t>13013</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13013/requerimento_-_faixas_elevadas_av.apolonio_sales.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, após ouvir o Plenário, vem, na forma regimental, requerer a Vossa Excelência, Presidente desta Câmara, que se digne a encaminhar o presente ao Excelentíssimo Senhor Prefeito Mário Cesar Barreto Azevedo e à Secretaria Municipal de Infraestrutura - SEINFRA, na pessoa do Senhor Albério Feitoza Calado, para que sejam construídas faixas de pedestres elevadas na Avenida Apolônio Sales, sendo uma em frente à Autoescola Atual e que também fica em frente da Prefeitura, contemplando ambos os sentidos da via.</t>
+  </si>
+  <si>
+    <t>13014</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13014/requerimento_-___solicitando_a_realizacao_com_urgencia_de_um_mutirao_de_limpeza_e_capinacao_bem_como_a_execucao_da_operacao_tapa-buracos_no_condominio_encontro_das_aguas.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário César Barreto Azevedo, solicitando a realização, com urgência, de um mutirão de limpeza e capinação, bem como a execução da operação tapa-buracos no Condomínio Encontro das Águas, neste município.</t>
+  </si>
+  <si>
+    <t>13018</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13018/retirada_de_entulho_rua_santa_barbara.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, e a _x000D_
+Secretaria Municipal de Meio Ambiente e Serviços Públicos de Paulo Afonso, _x000D_
+Juliana Santos Guedes Tenório, solicitando retirada de entulhos na Rua Santa _x000D_
+Bárbara, localizado no Bairro Tancredo Neves III.</t>
+  </si>
+  <si>
+    <t>13019</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13019/requerimento_esgoto.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, solicitando, providências em relação a um vazamento de esgoto na calçada da Funerária São Francisco, na Avenida Otaviano Leandro de Moraes.</t>
+  </si>
+  <si>
+    <t>13021</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13021/requerimento_-_guard_rail.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo Sr. Secretário Municipal de Infraestrutura e Planejamento Urbano – Albério Calado e ao Ilmo. Sr. Secretário Municipal de Ordem Pública e Segurança Cidadã – Anderson Andrade, solicitando, em caráter de urgência, a instalação de guard rail (barreira de proteção) na área do balneário, nas proximidades da Praça Aracaju.</t>
+  </si>
+  <si>
+    <t>13022</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13022/req._maquina_ptrol_vila_nova.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, após ouvido o plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário César Barreto Azevedo e ao Sr. Secretário de Infraestrutura e Planejamento Urbano – Albério Calado, solicita que passe a máquina patrol no bairro Vila Nova – Próximo ao Boa Esperança.  Uma vez que, necessita urgentemente de reparo.</t>
+  </si>
+  <si>
+    <t>13023</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13023/requerimento_-_solicitando_a_realizacao_com_urgencia_de_capinacao_limpeza_e_retirada_de_entulho_nas_dependencias_da_casa_da_crianca_01.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário César Barreto Azevedo, solicitando a realização, com urgência, de capinação, limpeza e retirada de entulho nas dependências da Casa da Criança 01, localizada na Avenida Getúlio Vargas, neste município.</t>
+  </si>
+  <si>
+    <t>13025</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13025/construcao_e_instalacao_de_quiosques_na_praca_em_frente_a_igreja_sao_jose_de_ancheita_no_bairro_jardim_bahia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o Presente Subscreve, após Ouvido o Plenário, vem na Forma Regimental Requerer a Vossa Excelência que se Digne Remeter o Presente ao Exmo. Sr. Prefeito Municipal Mário César Barreto Azevedo, solicitar a construção e instalação de quiosques na praça localizada em frente à Igreja São José de Anchieta no bairro Jardim Bahia.</t>
+  </si>
+  <si>
+    <t>13026</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13026/reforma_da_praca_dom_mario_zaneta_no_bairro_barroca.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o Presente Subscreve, após Ouvido o Plenário, vem na Forma Regimental Requerer a Vossa Excelência que se Digne Remeter o Presente ao Exmo. Sr. Prefeito Municipal Mário César Barreto Azevedo, solicitar a reforma da Praça Dom Mário Zaneta, localizada no bairro Barroca, tendo em vista as condições atuais do espaço, que necessitam de melhorias para melhor atender a população.</t>
+  </si>
+  <si>
+    <t>13027</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13027/implantacao_de_faixa_de_pedestre_av_aeroporto_em_frente_a_igrej_evangelica_batista_gtsemani_jardim_bahia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o Presente Subscreve, após Ouvido o Plenário, vem na Forma Regimental Requerer a Vossa Excelência que se Digne Remeter o Presente ao Exmo. Sr. Prefeito Municipal Mário César Barreto Azevedo, solicitando implantação de uma faixa de pedestres na Avenida Aeroporto N (BA-210), em frente à Igreja Evangélica Batista Getsêmani, localizada no bairro Jardim Bahia.</t>
+  </si>
+  <si>
+    <t>13028</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13028/construcao_de_um_abrigo_para_familiares_dos_internos_do_conjunto_penal_de_paulo_afonso.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o Presente Subscreve, após Ouvido o Plenário, vem na Forma Regimental Requerer a Vossa Excelência que se Digne Remeter o Presente ao Exmo. Sr. Prefeito Municipal Mário César Barreto Azevedo, solicitar construção de um abrigo coberto destinado aos familiares dos internos do Conjunto Penal de Paulo Afonso.</t>
+  </si>
+  <si>
+    <t>13029</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13029/complemento_da_tubulacao_do_saneamento_basico_no_canal_emissario_da_rua_ilheus_jardim_bahia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o Presente Subscreve, após Ouvido o Plenário, vem na Forma Regimental Requerer a Vossa Excelência que se Digne Remeter o Presente ao Exmo. Sr. Prefeito Municipal Mário César Barreto Azevedo, solicitar complemento da tubulação do sistema de saneamento básico no canal emissário da Rua Ilhéus, localizada no bairro Jardim Bahia.</t>
+  </si>
+  <si>
+    <t>13030</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13030/retirada_de_entulho_rua_alto_novo.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, e a _x000D_
+Secretaria Municipal de Meio Ambiente e Serviços Públicos de Paulo Afonso, _x000D_
+Juliana Santos Guedes Tenório, solicitando retirada de entulhos na Rua Alto _x000D_
+Novo, localizado no Bairro Tancredo Neves III.</t>
+  </si>
+  <si>
+    <t>13031</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13031/retirada_de_entulho_rua_santa_quiteria.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, e a _x000D_
+Secretaria Municipal de Meio Ambiente e Serviços Públicos de Paulo Afonso, _x000D_
+Juliana Santos Guedes Tenório, solicitando retirada de entulhos na Rua Santa _x000D_
+Quitéria, localizado no Bairro Tancredo Neves III.</t>
+  </si>
+  <si>
+    <t>13032</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13032/retirada_de_entulho_rua_mascarenha_de_morais.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, e a Secretaria Municipal de Meio Ambiente e Serviços Públicos de Paulo Afonso, Juliana Santos Guedes Tenório, solicitando retirada de entulhos na Rua Mascarenha de Morais, localizado no Bairro Tancredo Neves III.</t>
+  </si>
+  <si>
+    <t>13033</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13033/retirada_de_entulho_rua_veneza.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, e a Secretaria Municipal de Meio Ambiente e Serviços Públicos de Paulo Afonso, Juliana Santos Guedes Tenório, solicitando retirada de entulhos na Rua Veneza, localizado no Bairro Tancredo Neves III.</t>
+  </si>
+  <si>
+    <t>13035</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13035/requerimento_-__melhorias_na_iluminacao_publica_do_condominio_celidone_de_deus_localizado_no_bairro_tancredo_neves_iii_neste_municipio.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Mário César Barreto Azevedo, Prefeito do Município de Paulo Afonso, juntamente com o Ilustríssimo Senhor André Vitor Mota Souza, Secretário Municipal de Desenvolvimento Rural, solicitando a realização, com urgência, de melhorias na iluminação pública do Condomínio Celidone de Deus, localizado no Bairro Tancredo Neves III, neste município.</t>
+  </si>
+  <si>
+    <t>13036</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13036/requerimento_-_jogos_xadrez_nas_escolas.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Educação, Ercio Chaves, solicitando a inclusão da prática de jogos de xadrez nas escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>13037</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13037/solicitando_a_repintura_da_faixa_de_pedestre_localizada_em_frente_a_adega_na_avenida_hemeterio_de_carvalho_esquina_em_paulo_afonso-ba..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, após ouvido o Plenário, requer, na forma regimental, a_x000D_
+Vossa Excelência que se digne encaminhar o presente Requerimento ao Exmo. Sr._x000D_
+Prefeito Municipal, Mário Cesar Barreto Azevedo, e ao Ilmo. Sr. Anderson de_x000D_
+Oliveira Andrade, Secretário Municipal de Ordem Pública e Segurança Cidadã,_x000D_
+solicitando a repintura da faixa de pedestre localizada em frente à Adega, na Avenida_x000D_
+Hemetério de Carvalho, esquina, em Paulo Afonso/BA.</t>
+  </si>
+  <si>
+    <t>13039</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13039/requerimento_-_creche.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Educação – Ercio  Chaves e ao Ilmo. Sr. Secretário de infa da infraestrutura – Albério Calado, solicito que sejam adotadas as providências necessárias visando à implantação de cobertura na área externa da Creche Casulo Irmão Luís, localizada na Rua Mário Zanetta, nº 50, nas proximidades do Lago do Bonfim.</t>
+  </si>
+  <si>
+    <t>13040</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13040/requerimento_-_solicitando_a_realizacao_com_urgencia_de_capinacao_limpeza_e_retirada_de_entulho_na_praca_amanda_morais_localizada_nas_proximidades_do_condominio_amanda_morais.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário César Barreto Azevedo, solicitando a realização, com urgência, de capinação, limpeza e retirada de entulho na Praça Amanda Morais, localizada nas proximidades do Condomínio Amanda Morais, neste município.</t>
+  </si>
+  <si>
+    <t>13041</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13041/requerimento_-_lago_do_encanto.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário de infa da infraestrutura – Albério Calado, solicito que adotadas as providências necessárias visando à à pavimentação asfáltica no Lago do Encanto (Caminho dos Lagos).</t>
+  </si>
+  <si>
+    <t>13042</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13042/requerimento_-_manutencao_psf.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e a Ilma. Sra. Secretária Municipal de Saúde – Isabele Rocha, solicito que adotadas as providências necessárias visando à manutenção dos aparelhos de ar-condicionado e ventiladores do Posto de Saúde do Jardim Bahia.</t>
+  </si>
+  <si>
+    <t>13043</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13043/requerimento_-_quebra_mola_centenario.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Planejamento Urbano – Albério Calado, solicito que adotadas para que sejam adotadas as providências necessárias visando à implantação de sinalização nos quebra-molas ao longo de toda a Rua Paraíba (Centenário).</t>
+  </si>
+  <si>
+    <t>13044</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13044/requerimento_-_praca_centenario.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao à Ilma. Sra. Secretária Municipal de Meio Ambiente e Serviços Públicos, Juliana Santos Guedes Tenório, para que sejam adotadas as providências necessárias visando à realização de serviços de capinagem e limpeza na praça localizada em frente ao Compre Bem Mais, no bairro Centenário.</t>
+  </si>
+  <si>
+    <t>13045</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13045/requerimento_111.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 1113/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) existentes na Rua Mazarope, localizada no Bairro Pedra Comprida, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13046</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13046/requerimento_-_praca_bnh_half.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem, na forma regimental, REQUERER a Vossa Excelência que se digne remeter o presente ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Planejamento Urbano – Albério Calado, solicitando a instalação de rede de proteção na quadra de basquete localizada no Bairro BNH.</t>
+  </si>
+  <si>
+    <t>13047</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13047/solicitando_a_pintura_da_sinalizacao_do_contorno_do_redondel_localizado_em_frente_a_feira_livre_deste_municipio..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, após ouvido o Plenário, requer, na forma regimental, a Vossa Excelência que se digne encaminhar o presente Requerimento ao Exmo. Sr. Prefeito Municipal, Mário Cesar Barreto Azevedo, e ao Ilmo. Sr. Anderson de Oliveira Andrade, Secretário Municipal de Ordem Pública e Segurança Cidadã, solicitando a pintura da sinalização do contorno do redondel localizado em frente à Feira Livre deste município.</t>
+  </si>
+  <si>
+    <t>13048</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13048/requerimento_-_poda_santos_dumont.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Planejamento Urbano –Albério Feitoza Calado, para que sejam adotadas as providências necessárias visando à realização de poda da árvore que está obstruindo a visualização da placa de sinalização “PARE”, bem como o ajuste da altura da referida placa, localizada na Rua Santos Dumont, no Centro, em frente à Imobiliária Oásis.</t>
+  </si>
+  <si>
+    <t>13049</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13049/requerimento_-_olavo_bilac.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Planejamento Urbano –Albério Feitoza Calado, para que sejam adotadas as providências necessárias visando à implantação de sinalização nos quebra-molas ao longo de toda a extensão da Rua Olavo Bilac, localizada no bairro BTN II</t>
+  </si>
+  <si>
+    <t>13050</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13050/requerimento_-_padre_lourenco.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Planejamento Urbano – Albério Feitoza Calado, para que sejam adotadas as providências necessárias visando à implantação de sinalização nos quebra-molas ao longo de toda a extensão da Rua Padre Lourenço, localizada no bairro BTN II.</t>
+  </si>
+  <si>
+    <t>13051</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13051/requerimento_112.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 1453/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) existentes na Avenida Maranhão, localizada no Bairro Fazenda CHESF, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13052</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13052/requerimento_113.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 1114/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) existentes na Rua Nossa Senhora Aparecida, localizada no Bairro Oliveira Brito, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13053</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13053/requerimento_114.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 1384/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) existentes na Rua Anápolis, Bairro Moxotó, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13054</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13054/requerimento_115.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 1344/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) existentes na Rua Tamandaré, localizada no Bairro Centro, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13055</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13055/requerimento_116.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 1345/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) existentes na Rua São Jorge, localizada no Bairro Centro, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13056</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13056/requerimento_117.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 1343/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) existentes na Rua dos Navegantes, localizada no Bairro Centro, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13057</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13057/requerimento_118.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 983/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) existentes na Rua Substação, localizada no Bairro Oliveira Brito, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13058</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13058/requerimento_120.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 965/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) existentes na Rua Araci, localizada no Bairro Barroca, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13059</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13059/solicitacao_de_poda_capinagem_e_limpeza_na_area_da_futura_praca_dos_4_grupos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de poda, capinagem e limpeza na área da futura Praça dos 4 Grupos</t>
+  </si>
+  <si>
+    <t>13060</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13060/requerimento_119.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterar o Requerimento nº 978/2025, que solicita a pintura e a devida sinalização dos redutores de velocidade (quebra-molas) existentes na Rua das Caraibeiras, localizada no Bairro General Dutra, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13065</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13065/requerimento_122.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria competente, solicitando a retirada de entulhos e lixo nas proximidades do nº 991 da Rua Planalto, no Bairro Tancredo Neves III, nesta Urbe.</t>
+  </si>
+  <si>
+    <t>13067</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13067/requerimento_121.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente ao Secretário Municipal de Infraestrutura e Planejamento Urbano - Sr. Albério Calado, requeiro o recapeamento asfáltico da Rua 02 de Julho, localizada no Bairro Tancredo Neves II, nesta cidade.</t>
+  </si>
+  <si>
+    <t>13069</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13069/solicitacao_de_transporte_escolar_para_alunos_da_comunidade_baixa_funda__area_rural.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, após ouvido o Plenário, requer, na forma regimental, a Vossa Excelência que se digne encaminhar o presente requerimento ao Exmo. Sr. Prefeito Municipal, Mario Cesar Barreto Azevedo, e ao Ilmo. Sr. Secretário Municipal de Educação, Ercio Chaves, solicitando, em atendimento ao pedido da comunidade do povoado Baixa Funda, área RURAL deste município, a disponibilização de transporte escolar (ônibus) para atender os alunos residentes nesta localidade. A presente solicitação é reforçada por 21 MÃES da comunidade, que subscrevem e apoiam este pedido em prol do acesso à educação de seus filhos.</t>
+  </si>
+  <si>
+    <t>13071</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13071/ambulancia_para_os_povoados_da_zona_rural_.pdf</t>
+  </si>
+  <si>
+    <t>Afonso   solicitando  que sejam tomadas as medidas necessárias com vistas a garantir uma ambulância para atender aos moradores dos Povoados Sitio do Tará, Malhada da Caiçara. Lagoa Seca. Xingozinho e Tabuleirinho,  na Zona Rural deste Município</t>
+  </si>
+  <si>
+    <t>13072</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13072/estradas_internas_-_povoados_acude_e_salgadinho_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando  que sejam tomadas as medidas necessárias com vistas a garantir serviços de patrolamento e terraplanagem nas estradas vicinais e vias internas nos Povoados Salgadinho e Açude , Zona Rural deste Município.</t>
+  </si>
+  <si>
+    <t>13080</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13080/solicitando_pintura_da_faixa_em_frente_a_creche.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, solicitando a _x000D_
+pintura da faixa de pedestre em frente a Creche Tenente Iran Barreto de _x000D_
+Menezes, localizado no Bairro dos Rodoviários.</t>
+  </si>
+  <si>
+    <t>13081</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13081/requerimento_-_solic.rua.emissario.pdf</t>
+  </si>
+  <si>
+    <t>Requerer a remoção de entulhos e dejetos que foram descartados irregularmente em um terreno localizado na Rua do Emissário, em frente à Rua Afonso Raimundo do Nascimento, no bairro Tancredo Neves II.</t>
+  </si>
+  <si>
+    <t>13082</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13082/requerimento_-_solicitando_a_realizacao_com_urgencia_de_capinacao_e_limpeza_geral_na_area_da_delegacia_da_mulher_localizada_na_rua_chile.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário César Barreto Azevedo, solicitando a realização, com urgência, de capinação e limpeza geral na área da Delegacia da Mulher, localizada na Rua Chile, no Bairro Caminho dos Lagos, neste município.</t>
+  </si>
+  <si>
+    <t>13086</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13086/requerimento_-_capinacao_na_rua_dos_prazeres_-_chesf.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, após ouvido o Plenário e na forma regimental, vem, respeitosamente, à presença de Vossa Excelência, Presidente desta Câmara Municipal, requerer que seja encaminhado o presente requerimento ao Exmo. Sr. Prefeito Municipal, Mário Cesar Barreto Azevedo, bem como à Ilma. Sra. Secretária Municipal de Serviços Públicos, Juliana Tenório, solicitando, com a máxima urgência, a realização de serviços de capinação, limpeza e manutenção da via pública em toda a extensão da Rua dos Prazeres, no Bairro Chesf, próximo a casa de hóspedes.</t>
+  </si>
+  <si>
+    <t>13088</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13088/requerimento__solicitando_a_manutencao_e_substituicao_de_15___lampadas_de_iluminacao_publica_por_lampadas_led_s_23.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a manutenção e substituição de 15   lâmpadas de iluminação pública, por lâmpadas LED´S, no pov. baixa funda .</t>
+  </si>
+  <si>
+    <t>13089</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13089/requerimento__sinalizacao_de_lombada_no_bairro_cleriston_andrade_06.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando Diante do exposto, em caráter de URGÊNCIA Pintura e_x000D_
+Sinalização de Lombadas no Bairro Cleriston Andrade.</t>
+  </si>
+  <si>
+    <t>13090</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13090/requerimento_pero_vaz__quebra_-_molas.pdf</t>
+  </si>
+  <si>
+    <t>Exmo. Sr. Prefeito Municipal – Mario Cesar Barreto Azevedo, juntamente com Exmo. Sr. Secretário de Infraestrutura – Albério Feitosa Calado. No sentido de providenciar a requalificação do calçamento e a instalação de um quebra-molas na rua: Pero Vaz - BTN III,</t>
+  </si>
+  <si>
+    <t>13091</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13091/req_convocacao_sec_mun_esportes_e_cultura_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Exmo. Sr. JOSÉ ABEL SOUZA, MD. Presidente da Câmara Municipal de Paulo Afonso, REQUISITAR à convocação do Sr. ANDERSON TAVARES_x000D_
+CORREIA “KÔCA TAVARES”, MD SECRETÁRIO MUNICIPAL DE CULTURA EESPORTES, para comparecer ao Plenário da Câmara Municipal de Paulo_x000D_
+Afonso, em data - determinando dia e hora, com fincas no art. 35, XIII, art.53 e art. 77, IV, da Lei Orgânica, e art. 32, parágrafo único, VI, do Regimento Interno, para prestar esclarecimentos em assuntos oficiais, com destaque para os seguintes temas e seus desdobramentos.</t>
+  </si>
+  <si>
+    <t>13092</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13092/solicitacao_de_construcao_de_2_passagens_molhadas_na_estrada_de_acesso_ao_povoado_riacho_grande__paulo_afonso-ba_1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, após ouvido o Plenário, REQUER, na forma regimental, a Vossa Excelência que se digne encaminhar o presente Requerimento ao Exmo. Sr. Prefeito Municipal, Mário Cesar Barreto Azevedo, e ao Ilmo. Sr. Albério Feitoza Calado, Secretário Municipal de Infraestrutura e Planejamento Urbano, solicitando a construção de duas (02) passagens molhadas na estrada de acesso ao Povoado Riacho Grande, zona rural de Paulo Afonso – BA.</t>
+  </si>
+  <si>
+    <t>13094</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13094/requerimento_123.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, solicitando a capinagem e limpeza geral da via pública, bem como a limpeza do canteiro central, localizado na Rua São Vicente de Paula, em frente à Casa de Repouso São Vicente de Paulo (Vicentinos), no Bairro Perpétuo Socorro, neste Urbe.</t>
+  </si>
+  <si>
+    <t>13095</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13095/requerimento_124.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, solicitando mutirão de limpeza e capinagem em todo o Bairro Siriema I, nesta Urbe.</t>
+  </si>
+  <si>
+    <t>13096</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13096/solicitacao_de_recuperacao_da_estrada_de_acesso__trechos_da_baixa_do_boi_ao_povoado_muricoca_passando_por_riacho_grande_poco_fundo_lagoa_do_riacho_grande_e_laginha__paulo_afonso-ba_1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, após ouvido o Plenário, REQUER, na forma regimental, a Vossa Excelência que se digne encaminhar o presente Requerimento ao Exmo. Sr. Prefeito Municipal, Mário Cesar Barreto Azevedo, e ao Ilmo. Sr. Albério Feitoza Calado, Secretário Municipal de Infraestrutura e Planejamento Urbano, solicitando a recuperação da estrada de acesso que parte da BR, na entrada da Baixa do Boi, passando pelo Povoado Riacho Grande, seguindo até o Povoado Poço Fundo, Lagoa do Riacho Grande, Laginha e Povoado Muriçoca, todos situados na zona rural de Paulo Afonso – BA.</t>
+  </si>
+  <si>
+    <t>13097</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13097/solicitacao_de_instalacao_de_bracos_de_postes_e_lampadas_em_diversos_locais_da_zona_rural_1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, após ouvido o Plenário, REQUER, na forma regimental, a Vossa Excelência que se digne encaminhar o presente Requerimento ao Exmo. Sr. Prefeito Municipal, Mário Cesar Barreto Azevedo, e ao Ilmo. Sr. Albério Feitoza Calado, Secretário Municipal de Infraestrutura e Planejamento Urbano, solicitando a instalação de braços de postes e lâmpadas nos seguintes locais da zona rural de Paulo Afonso – BA:</t>
+  </si>
+  <si>
+    <t>13098</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13098/requerimento_-_solicitando_a_operacao_tapa_buracos_na_rua_botafogo__bairro_centenario..pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a operação tapa buracos na Rua Botafogo – Bairro Centenário.</t>
+  </si>
+  <si>
+    <t>13107</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13107/requerimento_-_quadra_do_abel_barbosa.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, após ouvir o Plenário, vem, na forma regimental, requerer a Vossa Excelência, Presidente desta Câmara Municipal, que se digne encaminhar o presente requerimento ao Excelentíssimo Senhor Prefeito Mário Cesar Barreto Azevedo e à Secretaria Municipal de Infraestrutura (SEINFRA), na pessoa do Senhor Albério Feitoza Calado, para que sejam adotadas, com a máxima urgência, as providências necessárias para a revitalização imediata da quadra localizada na Rua dos Expedicionários - Abel Barbosa.</t>
+  </si>
+  <si>
+    <t>13108</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13108/solicitando_capinacao_rua_2_de_julho_btn_1.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, e a Secretaria Municipal de Meio Ambiente e Serviços Públicos de Paulo Afonso, Juliana Santos Guedes Tenório, solicitando capinação na Rua 2 de julho, localizado no Bairro Tancredo Neves I.</t>
+  </si>
+  <si>
+    <t>13109</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13109/solicitando_recapeamento.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, e o Secretario Municipal de Infraestrutura e Planejamento Urbano  de Paulo Afonso, Albério Feitoza Calado, solicitando recapeamento Rua B, localizado no Bairro Josefino I.</t>
+  </si>
+  <si>
+    <t>13111</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13111/requerimento_limpeza_capinacao_travessa_felipe_camarao.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, e a _x000D_
+Secretaria Municipal de Meio Ambiente e Serviços Públicos de Paulo Afonso, _x000D_
+Juliana Santos Guedes Tenório, solicitando limpeza e capinação na Travessa _x000D_
+Felipe Camarão, localizado no Bairro Tancredo Neves III.</t>
+  </si>
+  <si>
+    <t>13112</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13112/requerimento.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, juntamente _x000D_
+à Secretaria competente, solicitando a poda de árvores nas vias públicas _x000D_
+localizadas no bairro BTN 3, especificamente nas ruas Alto Novo, Nossa _x000D_
+Senhora de Lourdes e Rua Brasília.</t>
+  </si>
+  <si>
+    <t>13113</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13113/requerimento_sec._saude..pdf</t>
+  </si>
+  <si>
+    <t>Exmo. Sr. Prefeito Municipal – Mario Cesar Barreto Azevedo, juntamente com a Exma. Sra. Secretária de Saúde- Isabele Bentemuller Carvalho Rocha. Solicitando a disponibilização de COMPUTADOR para a Unidade Básica de Saúde Xingozinho, Localizado no Povoado Xingozinho, Município de Paulo Afonso-BA.</t>
+  </si>
+  <si>
+    <t>13115</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13115/requerimento_-_pop_shoping.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Planejamento Urbano – Albério Feitoza Calado, para que sejam adotadas as providências necessárias visando à instalação de uma nova placa de identificação, com ampla visualização, no Pop Shopping, localizado na Avenida Getúlio Vargas, no Centro de Paulo Afonso.</t>
+  </si>
+  <si>
+    <t>13116</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13116/requerimento_-_praca_blumenau.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Planejamento Urbano – Albério Feitoza Calado, para que sejam adotadas as providências necessárias visando à construção de uma praça na Rua Blumenau, localizada no Bairro Pedra Comprida, no município de Paulo Afonso.</t>
+  </si>
+  <si>
+    <t>13117</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13117/requerimento_-_pavimentacao_blumenau.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Planejamento Urbano – Albério Feitoza Calado, para que sejam adotadas as providências necessárias visando à realização de pavimentação asfáltica por toda Rua Blumenau, localizada no Bairro Pedra Comprida, no município de Paulo Afonso.</t>
+  </si>
+  <si>
+    <t>13118</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13118/requerimento_-_postes_blumenau.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Planejamento Urbano – Albério Feitoza Calado, para que sejam adotadas as providências necessárias visando à instalação de postes de iluminação pública na Rua Blumenau, localizada no Bairro Pedra Comprida, no município de Paulo Afonso.</t>
+  </si>
+  <si>
+    <t>13119</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13119/requerimento_-_capina_blumenau.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e a Ilma. Sra. Secretária Municipal de Meio ambiente e serviços públicos – Juliana Tenório, para que sejam adotadas as providências necessárias visando à realização de serviços de capina na Rua Blumenau, localizada no Bairro Pedra Comprida, no município de Paulo Afonso.</t>
+  </si>
+  <si>
+    <t>13120</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13120/requerimento_-_capina_oitizeiros.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e a Ilma. Sra. Secretária Municipal de Meio ambiente e serviços públicos – Juliana Tenório, para que sejam adotadas as providências necessárias visando à limpeza de terreno com acúmulo de entulhos e lixo, localizado na Rua dos Oitizeiros, nº 59, Bairro Sal Torrado, no município de Paulo Afonso, bem como a realização de capina no local e a devida recuperação/visibilidade da placa indicativa de “proibido colocar lixo”.</t>
+  </si>
+  <si>
+    <t>13121</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13121/solicitacao_de_revitalizacao_de_faixa_de_pedestres_em_frente_ao_hotel_belvedere.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de revitalização de faixa de pedestres em frente ao hotel belvedere</t>
+  </si>
+  <si>
+    <t>13122</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13122/solicitacao_de_limpeza_no_campo_do_bairro_sal_torrado_.pdf</t>
+  </si>
+  <si>
+    <t>solicitação de limpeza no campo do bairro sal torrado</t>
+  </si>
+  <si>
+    <t>13123</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13123/solicitacao_de_revitalizacao_da_sinalizacao_na_rua_dom_vital_bairro_cardeal_brandao_vilela_btn.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE REVITALIZAÇÃO DA SINALIZAÇÃO NA RUA DOM VITAL BAIRRO CARDEAL BRANDÃO VILELA (BTN)</t>
+  </si>
+  <si>
+    <t>13124</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13124/solicitacao_de_retirada_de_entulho_na_rua_caraibeira_no_297__bairro_amanda_morais_barroca.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE RETIRADA DE ENTULHO NA RUA CARAIBEIRA, Nº 297  BAIRRO AMANDA MORAIS (BARROCA)</t>
+  </si>
+  <si>
+    <t>13125</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13125/solicitacao_de_limpeza_na_rua_campos_novos_povoado_araticum.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de limpeza na rua campos novos povoado araticum</t>
+  </si>
+  <si>
+    <t>13127</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13127/requerimento.docx_2.pdf</t>
+  </si>
+  <si>
+    <t>ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, juntamente à Secretaria competente, solicitando a implantação de quebra-molas (redutores de velocidade) nas  Ruas Brasília e Goiânia , localizadas no Bairro Tancredo Neves III.</t>
+  </si>
+  <si>
+    <t>13128</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13128/requerimento_-_postes_sagrada_familia.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário Cesár Barreto Azevedo e ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Planejamento Urbano – Albério Feitoza Calado, para que sejam adotadas as providências necessárias visando à manutenção, recuperação ou substituição dos postes de iluminação pública da Praça da Sagrada Família, no município de Paulo Afonso.</t>
+  </si>
+  <si>
+    <t>13130</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13130/requerimento_125.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterando o Requerimento nº 1499/2025, que solicita a execução de calçamento em paralelepípedo na Rua Santa Dulce, localizada no bairro Riacho da Morena.</t>
+  </si>
+  <si>
+    <t>13131</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13131/requerimento_126.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterando o Requerimento nº 1498/2025, que solicita a execução de calçamento em paralelepípedo na Rua Futuro, localizada no bairro Riacho da Morena.</t>
+  </si>
+  <si>
+    <t>13132</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13132/requerimento_127.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterando o Requerimento nº 1494/2025, que solicita a execução de calçamento em paralelepípedo na Rua Paris, localizada no bairro Riacho da Morena.</t>
+  </si>
+  <si>
+    <t>13133</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13133/requerimento_128.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterando o Requerimento nº 1496/2025, que solicita a execução de calçamento em paralelepípedo na Rua da Paz, localizada no bairro Riacho da Morena.</t>
+  </si>
+  <si>
+    <t>13134</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13134/requerimento_-_solicitando_a_manutencao_e_pintura_da_fachada_da_escola_municipal_jovino_de_carvalho_no_povoado_riacho..pdf</t>
+  </si>
+  <si>
+    <t>solicitando a manutenção e pintura da fachada da Escola Municipal Jovino de Carvalho, no Povoado Riacho.</t>
+  </si>
+  <si>
+    <t>13135</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13135/requerimento_-_solicitando_a_troca_de_tampas_de_esgoto_na_rua_porto_seguro_70a_bairro_centenario_ao_lado_da_quadra_de_esportes..pdf</t>
+  </si>
+  <si>
+    <t>solicitando a troca de tampas de esgoto, na Rua Porto Seguro, 70A, Bairro Centenário, ao lado da quadra de esportes.</t>
+  </si>
+  <si>
+    <t>13136</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13136/capinacao_da_via_de_acesso_ao_tigre_.pdf</t>
+  </si>
+  <si>
+    <t>REQUER   a Vossa Excelência que se digne remeter o Presente ao Exmo. Sr. Mario Cesar Barreto Azevedo , Prefeito de Paulo Afonso  solicitando que sejam adotadas as medidas necessárias para que se determine a Secretaria Municipal competente   a pode de árvores, limpeza e capinação de toda a via que liga a BA 210 até  o Povoado Tigre, zona rural de  nosso município.</t>
+  </si>
+  <si>
+    <t>13137</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13137/requerimento_-_solicitando_a_implantacao_de_uma_faixa_de_pedestres_na_rua_chile_no_519_bairro_abel_barbosa.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário César Barreto Azevedo, juntamente com o Secretário Municipal de Infraestrutura e Planejamento Urbano – Albério Feitoza Calado, solicitando a implantação de uma faixa de pedestres na Rua Chile, nº 519, Bairro Abel Barbosa, tendo como ponto de referência em frente à MS Perfumaria e Conveniência, tendo em vista a intensa movimentação de crianças e adolescentes na localidade.</t>
+  </si>
+  <si>
+    <t>13138</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13138/requerimento_-_solicitando_a_realizacao_de_operacao_tapa-buracos_na_entrada_do_condominio_josefino_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário César Barreto Azevedo, juntamente com o Secretário Municipal de Infraestrutura e Planejamento Urbano, solicitando a realização de operação tapa-buracos na entrada do Condomínio Josefino Teixeira, situado no bairro Cardeal Brandão Vilela (Vila Matias), no município.</t>
+  </si>
+  <si>
+    <t>13139</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13139/requerimento_-_solicitando_a_conclusao_da_obra_da_quadra_poliesportiva_da_escola_municipal_jovino_de_carvalho_no_povoado_riacho_-_ok.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, juntamente com Secretário Municipal de Infraestrutura e Planejamento Urbano - Albério Feitoza Calado, solicitando a conclusão da obra da quadra poliesportiva da Escola Municipal Jovino de Carvalho, no Povoado Riacho.</t>
+  </si>
+  <si>
+    <t>13140</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13140/solicitar_vigilantes_ou_agentes_de_portaria_para_escola_municipal_maria_noemia_situada_no_bairro_tancredo_ii..pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de vigilantes ou agentes de portaria para Escola Municipal Maria Noemia, situada no bairro Tancredo II.</t>
+  </si>
+  <si>
+    <t>13141</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13141/requerimento_-_solicitando_a_implantacao_de_uma_faixa_de_pedestres_e_um_quebra-molas_na_avenida_da_maconaria_no_47_proximo_a_escola_monteiro_lobato..pdf</t>
+  </si>
+  <si>
+    <t>solicitando a implantação de uma faixa de pedestres e um quebra-molas, na Avenida da Maçonaria, nº 47, próximo a Escola Monteiro Lobato.</t>
+  </si>
+  <si>
+    <t>13142</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13142/requerimento_ercio.pdf</t>
+  </si>
+  <si>
+    <t>Ao Exmo. Sr. Prefeito Municipal – Mario Cesar Barreto Azevedo, juntamente com o Sr. Secretário de Educação - Ércio Chaves de Souza. No sentindo de providenciar a implantação de AULAS DE VIOLÃO PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>13144</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13144/requerimento_-_solicitando_com_urgencia_a_capinacao_limpeza_e_retirada_de_entulho_da_avenida_acm_no_bairro_bnh_tendo_como_ponto_de_referencia_a_rua_do_ibametro..pdf</t>
+  </si>
+  <si>
+    <t>solicitando com urgência, a capinação, limpeza e retirada de entulho da avenida ACM, no Bairro BNH, tendo como ponto de referência a rua do Ibametro.</t>
+  </si>
+  <si>
+    <t>13145</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13145/requerimento_-_solicitando_a_instalacao_de_postes_de_iluminacao_publica_na_estrada_do_povoado_izidio_proximo_ao_povoado_riacho..pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de postes de iluminação pública na estrada do povoado Izidio, próximo ao povoado Riacho.</t>
+  </si>
+  <si>
+    <t>13146</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13146/solicitacao_de_instalacao_de_bebedouro_no_vestiario_do_estadio_ruberleno.pdf</t>
+  </si>
+  <si>
+    <t>solicitação de instalação de bebedouro no vestiário do Estádio Ruberleno</t>
+  </si>
+  <si>
+    <t>13149</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13149/requerimento_-_implantacao_de_pontos_de_onibus_jardim_bahia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, após ouvir o Plenário, vem, na forma regimental, requerer a Vossa Excelência, Presidente dessa Câmara, que se digne remeter o presente ao Excelentíssimo Senhor Prefeito Mário Cesar Barreto Azevedo e à Secretaria Municipal de Infraestrutura – SEINFRA, na pessoa do Senhor Albério Feitoza Calado, solicitando a reforma e implantação de pontos de ônibus no Bairro Jardim Bahia, visando melhorar a segurança e o bem-estar da população.</t>
+  </si>
+  <si>
+    <t>13151</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13151/uma_faixa_exclusiva_para_estacionamento_de_onibus_em_frente_ou_nas_proximidades_do_colegio_vinicius_de_moraes_localizado_na_rua_vinicius_de_moraes_no_95_no_bairro_jardim_bahia.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, juntamente com o Secretário Municipal de Infraestrutura e Planejamento Urbano – Albério Feitoza Calado, solicitando a implantação de uma faixa exclusiva para estacionamento de ônibus em frente ou nas proximidades do Colégio Vinícius de Moraes, localizado na Rua Vinícius de Moraes, nº 95, no Bairro Jardim Bahia.</t>
+  </si>
+  <si>
+    <t>13152</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>Secretaria Legislativa - SECRLEG</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13152/requerimento_conjunto-.pdf</t>
+  </si>
+  <si>
+    <t>O presente requerimento decorre de acontecimentos recentes verificados nas últimas sessões desta Casa Legislativa, nos quais se constatou a ocorrência reiterada de manifestações indevidas provenientes das galerias, tais como interrupções, protestos, falas simultâneas e condutas que comprometeram o regular andamento dos trabalhos parlamentares.</t>
+  </si>
+  <si>
+    <t>13153</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13153/cobertura_da_quadra_de_esporte_do_bairro_jardim_bahia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o Presente Subscreve, após Ouvido o Plenário, vem na Forma Regimental Requerer a Vossa Excelência que se Digne Remeter o Presente ao Exmo. Sr. Prefeito Municipal Mário César Barreto Azevedo, solicitar a cobertura da quadra de esportes localizada no bairro Jardim Bahia, considerando a importância desse espaço para a prática esportiva, lazer e convivência da comunidade.</t>
+  </si>
+  <si>
+    <t>13154</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13154/requerimento_130.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Mário Cesar Barreto Azevedo, Prefeito Municipal de Paulo Afonso, juntamente ao Ilmo. Sr. Anderson Tavares Correia, Secretário Municipal de Cultura e Esporte, solicitando a inclusão do tradicional Arraiá da Rua Rui Barbosa, localizado no Centro deste município, no calendário cultural oficial do município, bem como apoio estrutural para a realização do evento.</t>
+  </si>
+  <si>
+    <t>13155</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13155/instalacao_de_tres_redutores_de_velocidade_em_vias_publicas_do_bairro_caminho_dos_lagos__paulo_afonso_ba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve, após ouvido o Plenário, REQUER, na forma regimental, a Vossa Excelência que se digne encaminhar o presente Requerimento ao Exmo. Sr. Prefeito Municipal, Mário Cesar Barreto Azevedo, e ao Ilmo. Sr. Anderson de Oliveira Andrade, Secretário Municipal de Ordem Pública e Segurança Cidadã, solicitando, com URGÊNCIA, a instalação de três redutores de velocidade (lombadas) nas seguintes vias públicas do bairro Caminho dos Lagos:</t>
+  </si>
+  <si>
+    <t>13156</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13156/requerimento_129.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterando o Requerimento nº 1493/2025, que solicita a execução de calçamento em paralelepípedo na Rua 13 de Maio, localizada no bairro Riacho da Morena, nesta Urbe.</t>
+  </si>
+  <si>
+    <t>13157</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13157/requerimento_132.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterando o Requerimento nº 432/2025, que solicita a execução de calçamento em paralelepípedo no Bairro Pedra Comprida, com inicio na casa de Carlinhos do Forró, seguindo até 300 metros após a Rua da Igreja São José.</t>
+  </si>
+  <si>
+    <t>13158</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13158/requerimento_131.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterando o Requerimento nº 854/2025, que solicita a execução de calçamento em paralelepípedo na Rua Santo Agostinho, localizada no Bairro Siriema I nesta Urbe.</t>
+  </si>
+  <si>
+    <t>13159</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13159/requerimento_130.26.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito - Mário Cesar Barreto Azevedo, juntamente a secretaria responsável, reiterando o Requerimento nº 853/2025, que solicita a execução de calçamento em paralelepípedo na Rua Adauto Floriano dos Santos, localizada no Bairro Siriema I nesta Urbe.</t>
+  </si>
+  <si>
+    <t>13160</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13160/requerimento_-_solicitando_com_urgencia_a_realizacao_de_capinacao_limpeza_e_retirada_de_mato_na_entrada_do_jardim_aeroporto..pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito – Mário Cesar Barreto Azevedo, juntamente com o Ilmo. Sr. Secretário Municipal de Infraestrutura e Planejamento Urbano – Albério Feitoza Calado, solicitando com urgência a realização de capinação, limpeza e retirada de mato na entrada do Jardim Aeroporto.</t>
+  </si>
+  <si>
     <t>12368</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12368/indicacao_-_corrida_kids.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades regimentais, INDICA, ao Excelentíssimo Senhor Mário César Azevedo, Prefeito do Município de Paulo Afonso, juntamente com o Ilustríssimo Senhor Anderson Tavares (Kôca) – Secretário Municipal de Cultura e Esporte, a realização de uma Corrida Kids no mês de outubro, no âmbito do município de Paulo Afonso.</t>
   </si>
   <si>
     <t>12373</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12373/indicacao_-_torneio_municipal_de_basquete_fornecimento_de_materiais_esportivos_e_fardamento.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades regimentais, INDICA, ao Excelentíssimo Senhor Mário César Azevedo, Prefeito do Município de Paulo Afonso, juntamente com o Ilustríssimo Senhor Anderson Tavares (Kôca) – Secretário Municipal de Cultura e Esporte, a realização de um Torneio Municipal de Basquete, bem como o fornecimento de materiais esportivos e fardamento para as equipes participantes.</t>
   </si>
   <si>
     <t>12378</t>
@@ -6552,50 +9019,254 @@
     <t>12840</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12840/indicacao_07.26.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental, INDICAR, ao Exmo. Prefeito Municipal - Mário César Barreto Azevedo, que seja viabilizada a realização de um Mutirão Oftalmológico no município, com a oferta de consultas, exames e encaminhamentos necessários à promoção da saúde ocular da população. Indica-se ainda, que seja reservado dia específico dentro do mutirão para atendimento prioritário aos estudantes da rede pública de ensino, garantindo o acesso a avaliação oftalmológica precoce, com vistas à identificação e correção de possíveis dificuldades visuais que impactam diretamente no processo de aprendizagem.</t>
   </si>
   <si>
     <t>12863</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12863/indica_a_implatacao_do_servico_de_emissao_do_cartao_sus_no_cigu..pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implantado no Centro Integrado de Gestão(CIGU) do bairro Tancredo Neves, o serviço de emissão do Cartão SUS.</t>
   </si>
   <si>
     <t>12873</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12873/indicacao_correios.pdf</t>
   </si>
   <si>
     <t>INDICA, Ilma. Sra. Évelyn Negrão-Superintendente Estadual da Bahia da empresa Brasileira de Correios e Telégrafos. Solicitando a implantação de uma agência dos Correios no Bairro Tancredo Neves (BTN). A presente solicitação fundamenta-se no expressivo crescimento populacional da localidade, bem como na crescente demanda por serviços postais e logísticos.</t>
+  </si>
+  <si>
+    <t>12891</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12891/indicar_ao_exmo._sr._deputado_federal_daniel_gomes_de_almeida_que_faca_gestao_junto_ao_inema.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo subscrito vem, na forma legal prevista no Regimento Interno da Câmara Municipal, após ouvido o Plenário e dispensadas as demais formalidades regimentais, INDICAR ao Exmo. Sr. Deputado Federal Daniel Gomes de Almeida, que faça gestão junto ao INEMA (Instituto do Meio Ambiente e Recursos Hídricos) para prover de todos os meios necessários para a instalação de uma unidade regional do INEMA na cidade de Paulo Afonso-BA.</t>
+  </si>
+  <si>
+    <t>12898</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12898/umbu_gigante_secretaria_de_agricultura_da_bahia_pablo_barrozo.pdf</t>
+  </si>
+  <si>
+    <t>UMBU GIGANTE SECRETÁRIA DE AGRICULTURA DA BAHIA PABLO BARROZO</t>
+  </si>
+  <si>
+    <t>12899</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12899/umbu_gigante.pdf</t>
+  </si>
+  <si>
+    <t>UMBU GIGANTE SECRETÁRIA DE DESENVOLVIMENTO RURAL, ANDRÉ VICTOR MOTA</t>
+  </si>
+  <si>
+    <t>12908</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12908/ubs-_barroca_recuperacao_automatica.pdf</t>
+  </si>
+  <si>
+    <t>INDICA à construção e_x000D_
+implantação de uma Unidade Básica de Saúde (UBS) no Bairro Barroca, ao Exmo. Sr._x000D_
+Jerônimo Rodrigues, Governador do Estado da Bahia; à Ilma. Sra. Roberta_x000D_
+Santana, Secretária de Saúde do Estado; ao Exmo. Sr. Mario Cesar Barreto_x000D_
+Azevedo, Prefeito Municipal de Paulo Afonso; e à Ilma. Sra._x000D_
+Isabele Bentemuller Carvalho Rocha, Secretária Municipal de Saúde de Paulo_x000D_
+Afonso.</t>
+  </si>
+  <si>
+    <t>12922</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12922/indicacao_-_recapeamento_asfaltico_da_rua_boa_sorte.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades regimentais, INDICA ao Excelentíssimo Senhor Mário César Azevedo – Prefeito do Município de Paulo Afonso, juntamente com a Secretaria Municipal de Infraestrutura, a realização de recapeamento asfáltico da Rua Boa Sorte, localizada no Bairro Moxotó, neste município.</t>
+  </si>
+  <si>
+    <t>12929</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12929/solicitacao_de_extencao_de_rede_a_coelba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, após ouvido o plenário, vem na forma regimental requerer a vossa senhoria que se digne remeter o presente à Gerencia da Neoenergia Coelba de Paulo Afonso-BA solicitar, com a máxima urgência, informações e providências acerca da obra de extensão de rede elétrica destinada a atender moradores do Povoado Sítio do Mulato, localizado na zona rural do município de Paulo Afonso – BA.</t>
+  </si>
+  <si>
+    <t>12943</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12943/indicacao_08.26_organized.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental, INDICAR, ao Exmo. Prefeito Municipal - Mário César Barreto Azevedo, juntamente a Secretaria competente, que avalie a possibilidade de disponibilização de espaço sensorial ou ambiente de acolhimento para crianças com Transtorno do Espectro Autista (TEA) e outras condições que envolvam hipersensibilidade sensorial, durante a realização de eventos públicos promovidos ou apoiados pelo Município.</t>
+  </si>
+  <si>
+    <t>12968</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12968/indicacao_-__drenagem_na_rua_rio_columbia_neste_municipio..pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades regimentais, INDICA ao Excelentíssimo Senhor Prefeito – Mário Cesar Barreto Azevedo, juntamente com o Ilustríssimo Senhor Albério Feitoza Calado, Secretário Municipal de Infraestrutura de Paulo Afonso, a realização de obra de drenagem na Rua Rio Columbia, neste município.</t>
+  </si>
+  <si>
+    <t>12992</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12992/oficio_interno_001-2025_-_solicitacao_1.pdf</t>
+  </si>
+  <si>
+    <t>A ampliação da Cozinha Comunitária do Bairro Benone Rezende.</t>
+  </si>
+  <si>
+    <t>13000</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13000/indicacao_placas_nos_postes_de_iluminacao.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário, vem na forma regimental, INDICAR ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, juntamente com a Secretaria Municipal de Infraestrutura (SEINFRA), a implantação de placas ou adesivos informativos nos postes de iluminação pública contendo QR Code, direcionando para os canais oficiais de atendimento, como o número da SEINFRA e o aplicativo Paulo Afonso IP, com o objetivo de facilitar a comunicação da população quanto à manutenção da iluminação pública.</t>
+  </si>
+  <si>
+    <t>13015</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13015/indicacao_-__cobertura_da_quadra_poliesportiva_do_bairro_centenario_-_correto_-.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades regimentais, INDICA ao Excelentíssimo Senhor Deputado Estadual Adolfo Emanuel Monteiro de Menezes, que se digne adotar as providências necessárias para viabilizar a destinação de recursos orçamentários, por meio de emenda parlamentar, visando à cobertura da quadra poliesportiva do Bairro Centenário, no município de Paulo Afonso/BA.</t>
+  </si>
+  <si>
+    <t>13024</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13024/indicacao_-__requalificacao_da_quadra_da_escola_casa_da_crianca_01.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades regimentais, Indica ao Excelentíssimo Senhor Mário César Barreto Azevedo, Prefeito do Município de Paulo Afonso, juntamente com o Ilmo. Sr.º Albério Feitoza Calado – Secretário Municipal de Infraestrutura e Planejamento Urbano, a necessidade de requalificação da quadra da Escola Casa da Criança 01, localizada na Avenida Getúlio Vargas, neste município.</t>
+  </si>
+  <si>
+    <t>13038</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13038/indicacao_-_sec_saude.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que o presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades Regimentais, INDICA ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Mário Galinho bem, como à Secretaria Municipal de Saúde, a designação de um profissional responsável pela gestão logística em cada Unidade de Saúde da Família (PSF) do município.</t>
+  </si>
+  <si>
+    <t>13075</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13075/abastcimento_de_agua_da_embasa_na_granja_sol_nascente_.pdf</t>
+  </si>
+  <si>
+    <t>INDICA a Ilm.º . Sr. João Carlos de Almeida-  Gerente Regional da EMBASA  solicitando  que sejam otimizados os meios necessários que garantam a extensão da rede de abastecimento para atendimento aos moradores da Fazenda Granja Sol Nascente, situada na Zona Rural deste Município, Lago da PA IV, em frente ao Condomínio Santorini.</t>
+  </si>
+  <si>
+    <t>13083</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13083/indicacao_aguas_pluviais.pdf</t>
+  </si>
+  <si>
+    <t>INDICA, a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário César Barreto Azevedo, juntamente com o Secretário Municipal de Infraestrutura – Albério Calado, no sentido de viabilizar as seguintes obras: drenagem das águas pluviais, pavimentação asfáltica, iluminação e a urbanização, de toda extensão da Avenida Getúlio Vargas, ao lado do muro da 1ª Companhia de Infantaria.</t>
+  </si>
+  <si>
+    <t>13084</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13084/indicacao_pracas_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor MÁRIO CÉSAR BARRETO AZEVEDO, MD. Prefeito Municipal, a instalação em praças e parques públicos de brinquedos adaptados e equipamentos especialmente desenvolvidos para lazer e recreação de crianças com mobilidade reduzida e necessidades especiais. As pessoas com deficiência devem ter os mesmos direitos do que todas as outras, inclusive às atividades físicas, fez com que parques, quadras e academias passassem por adaptações.</t>
+  </si>
+  <si>
+    <t>13085</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13085/indicacao_praca_abdon_sena.pdf</t>
+  </si>
+  <si>
+    <t>INDICA, a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Mário César Barreto Azevedo, juntamente com o Secretário Municipal de Infraestrutura – Albério Calado, requeiro no sentido de viabilizar, o redimensionamento da Praça Abdon Sena, localizada no Centro, em relação ao espaço reservado no estacionamento dos taxistas.</t>
+  </si>
+  <si>
+    <t>13087</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13087/limpeza_da_praca_do_moxoto_ao_servissos_publicos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor SECRETARIO (A) DE SERVIÇOS PUBLICOS JULIANA SANTOS GUEDES TENÓRIO, que sejam adotadas as providências necessárias para a realização da limpeza, capinação e manutenção da praça principal do Bairro Moxotó, neste município.</t>
+  </si>
+  <si>
+    <t>13126</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13126/indicacao_chefe_do_executivo_mario_atlantico.pdf</t>
+  </si>
+  <si>
+    <t>INDICA Ilm.º. Sr. Mario Cesar Barreto Azevedo - Chefe do Executivo Municipal e o Sr. Secretário de Administração- Alexandro Alves, juntamente com empresa de transporte coletivo Atlântico. No sentido de providenciar a retomada imediata da circulação do transporte coletivo no Bairro BTN 1.</t>
+  </si>
+  <si>
+    <t>13143</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13143/ok_reparos_no_asfalto_da_rua_serra_branca_bairro_jardim_bahia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, no uso de suas atribuições legais e regimentais, indica ao Senhor Secretário Municipal de Infraestrutura e Planejamento Urbano Albério Feitosa Calado, a realização de reparo no asfalto da Rua Serra Branca, em frente ao número 31, localizada no bairro Jardim Bahia.</t>
+  </si>
+  <si>
+    <t>13147</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13147/indicacao_-_construcao_de_uma_praca_publica_no_bairro_boa_esperanca..pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades regimentais, indica ao Excelentíssimo Senhor Mário César Barreto Azevedo, Prefeito do Município de Paulo Afonso, juntamente com o Ilustríssimo Senhor Albério Feitoza Calado, Secretário Municipal de Infraestrutura e Planejamento Urbano, a necessidade da construção de uma praça pública no Bairro Boa Esperança.</t>
+  </si>
+  <si>
+    <t>13150</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13150/indicacao_-_construcao_de_uma_praca_publica_com_quadra_poliesportiva_no_povoado_riacho_da_morena.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades regimentais, indica ao Excelentíssimo Senhor Mário César Barreto Azevedo, Prefeito do Município de Paulo Afonso, juntamente com o Ilustríssimo Senhor Albério Feitoza Calado, Secretário Municipal de Infraestrutura e Planejamento Urbano, a necessidade da construção de uma praça pública com quadra poliesportiva no povoado Riacho da Morena, neste município.</t>
   </si>
   <si>
     <t>12622</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12622/mocao_de_aplausos_conexao_verao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Evento Conexão Verão</t>
   </si>
   <si>
     <t>12623</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12623/mocao_ercio.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE PAULO AFONSO, legitima representante do povo faz inserir na Ata dos seus trabalhos, MOÇÃO DE APLAUSOS ao senhor Ércio chaves de Souza, Secretário Municipal de Educação-SME, em reconhecimento aos relevantes serviços prestados á educação do nosso município.</t>
   </si>
@@ -6619,72 +9290,265 @@
 Que esta honraria seja amplamente divulgada e enviada às seguintes instituições em Paulo Afonso – BA:_x000D_
 _x000D_
 •	Portal Fala Sinésio_x000D_
 •	LIONS Clube (Distrito LA-2) e Movimento de Cursilhos (MCC)_x000D_
 •	Quadrilha Império do Forró e "Os Cangaceiros de Paulo Afonso"_x000D_
 •	SECULTE, Conselhos Municipais de Cultura e Juventude, Prefeitura_x000D_
 •	Paróquia São Francisco, Catedral N. Sra. de Fátima e Paróquia Perpétuo Socorro</t>
   </si>
   <si>
     <t>12733</t>
   </si>
   <si>
     <t>Moção João de Souza Lima pela assunção no cargo de Presidente da ALPA.</t>
   </si>
   <si>
     <t>12866</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12866/mocao_projeto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao PROJETO SOCIAL CIDADE EVANGELIZADORA pela passagem dos seus 04 anos, reconhecemos a relevância de todo labor._x000D_
 A Cidade Evangelizadora é um projeto social da Igreja Batista Nacional Evangelizadora, localizado nas proximidades do Povoado Logradouro Riacho, zona rural de Paulo Afonso – BA. Seu propósito é promover ações integradas de assistência espiritual, sociocultural e socioambiental, impactando vidas de forma plena e transformadora.</t>
   </si>
   <si>
+    <t>12888</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12888/mocao_sedes.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à Ilmª.Sr. Edla Andrade de Carvalho-Secretária Municipal de Desenvolvimento Social-SEDES, extensiva a toda sua equipe, pelo reconhecimento do município com o Selo SUAS Bahia, em solenidade realizada no dia 18 de março de 2026, na cidade de Salvador-Bahia.</t>
+  </si>
+  <si>
+    <t>12889</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12889/mocao_de_pesar_de_flavia_barros.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento da senhora FLÁVIA BARROS DOS SANTOS, conhecia como “FLÁVIA BARROS”, ocorrido na madrugada do dia 22 de março de 2026.</t>
+  </si>
+  <si>
+    <t>12890</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12890/mocao_de_pesar.pdf</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE PAULO AFONSO, legitima representante do povo faz inserir na Ata dos seus trabalhos, MOÇÃO DE PESAR pelo falecimento da senhora MARIA DA CONCEIÇÃO SANTOS DA SILVA, avó do Servidor público municipal, Cristhian Crispim. ocorrido no dia 20 de março de 2026.</t>
+  </si>
+  <si>
+    <t>12897</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12897/m_lara.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à Ilmª.Sr.  Lara Mastroianni- Coordenadora do Serviço de convivência e fortalecimento de vínculos- SCFV, da Secretaria de Desenvolvimento Social-SEDES. pela a construção do projeto “Por um SUAS Antirracista: Equidade Racial como um Direito da População Paulo afonsina, o projeto teve o reconhecimento do município com o Selo SUAS Bahia, em solenidade realizada no dia 18 de março de 2026, na cidade de Salvador-Bahia.</t>
+  </si>
+  <si>
+    <t>12923</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12923/01.26_mocao_corrida_autismo.pdf</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE PAULO AFONSO, legítima representante do povo Pauloafonsino, interpretando o sentimento da comunidade que representa, faz inserir na Ata dos seus trabalhos a presente MOÇÃO DE APLAUSOS, ao Sr. Edson Cordeiro da Silva, empresário local, pela realização da Caminhada de Conscientização do Autismo, evento já consolidado em nosso município, chegando à sua quarta edição, em reconhecimento à sua notável dedicação e profissionalismo.</t>
+  </si>
+  <si>
+    <t>12928</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12928/mocao_de_repudio_de_flavia_barros.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO em razão dos fatos amplamente divulgados pela imprensa, especialmente pela reportagem do portal G1Bahia, envolvendo a empresária e estudante de Direito Flávia Barros, vítima de feminicídio , e a acusação que recai sobre o então Diretor do Presídio Regional, Tiago_x000D_
+Sóstenes Miranda de Matos.</t>
+  </si>
+  <si>
+    <t>12944</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12944/mocao_montessori.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Colégio Montessori, em reconhecimento à grandiosa realização do projeto Páscoa Solidária, ação social e educativa que, há 21 edições, vem transformando solidariedade em esperança e aprendizado em compromisso com o próximo.</t>
+  </si>
+  <si>
+    <t>13020</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13020/mocao_de_pesar_maria.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento da senhora MARIA DE JESUS, ocorrido no dia 04 de abril de 2026, moradora   do Bairro dos Rodoviários, Paulo Afonso-Bahia.</t>
+  </si>
+  <si>
+    <t>13099</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13099/creuza_vieira_batalha.pdf</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE PAULO AFONSO, legítima representante_x000D_
+do povo, insere na Ata de seus trabalhos a presente MOÇÃO DE_x000D_
+PROFUNDO PESAR pelo falecimento da Senhora CREUZA VIEIRA_x000D_
+BATALHA, ocorrido no dia 14 de abril de 2026, aos 74 anos de idade._x000D_
+CREUZA VIEIRA BATALHA, nascida em 1952 em Delmiro Gouveia,_x000D_
+construiu sua vida em Paulo Afonso, onde foi mãe dedicada de 5 filhos, avó_x000D_
+de 6 netos e bisavó de 2 bisnetos, sempre colocando a família em primeiro_x000D_
+lugar._x000D_
+A Câmara Municipal lamenta sua partida e se solidariza com familiares e_x000D_
+amigos, pedindo a Deus que lhes conceda conforto e paz neste momento de_x000D_
+dor.</t>
+  </si>
+  <si>
+    <t>13100</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13100/nilza_gomes_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE PAULO AFONSO, legítima representante_x000D_
+do povo, insere na Ata de seus trabalhos a presente MOÇÃO DE_x000D_
+PROFUNDO PESAR pelo falecimento da Senhora NILZA GOMES DE_x000D_
+ARAÚJO, ocorrido em 16 de abril de 2026, aos 97 anos e 11 meses de_x000D_
+idade._x000D_
+Natural de Petrolândia (PE), Nilza residiu em Paulo Afonso por mais de 50_x000D_
+anos, sendo mãe de 8 filhos – 6 homens e 2 mulheres – e deixando um_x000D_
+legado de amor, simplicidade e fé._x000D_
+Diante dessa irreparável perda, esta Casa Legislativa se solidariza com seus_x000D_
+familiares e amigos, rogando a Deus que lhes conceda conforto e paz neste_x000D_
+momento de dor.</t>
+  </si>
+  <si>
+    <t>13101</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13101/eunice_gomes_de_lima_.pdf</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE PAULO AFONSO, legítima representante_x000D_
+do povo, insere na Ata de seus trabalhos a presente MOÇÃO DE_x000D_
+PROFUNDO PESAR pelo falecimento da Senhora EUNICE GOMES DE_x000D_
+LIMA, ocorrido recentemente, moradora do Bairro BTN I, em Paulo_x000D_
+Afonso._x000D_
+Eunice Gomes de Lima, natural de Pesqueira, dedicou sua vida em Paulo_x000D_
+Afonso como merendeira, cuidando com carinho da alimentação de crianças_x000D_
+e jovens. Foi mãe de 5 filhos, avó de 15 netos e bisavó presente, sempre_x000D_
+marcada pela simplicidade, fé e espírito de serviço._x000D_
+A Câmara Municipal lamenta sua partida e se solidariza com familiares e_x000D_
+amigos, rogando a Deus que lhes conceda conforto e paz neste momento de_x000D_
+dor</t>
+  </si>
+  <si>
+    <t>13102</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13102/paroquia_sagrada_familia.pdf</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE PAULO AFONSO, legítima representante do povo, faz_x000D_
+inserir na Ata dos seus trabalhos MOÇÃO DE APLAUSOS em reconhecimento à_x000D_
+PARÓQUIA SAGRADA FAMÍLIA, localizada no Bairro Tancredo Neves, pela_x000D_
+celebração de seus 35 anos de história, fé, compromisso social e relevantes serviços_x000D_
+prestados à comunidade do referido bairro._x000D_
+Ao longo de sua trajetória, a Paróquia Sagrada Família consolidou-se como um_x000D_
+importante pilar espiritual e social do Bairro Tancredo Neves, tendo sua história_x000D_
+profundamente entrelaçada com a formação e o desenvolvimento da comunidade local._x000D_
+Desde sua fundação, tem sido espaço de acolhimento, solidariedade e promoção da_x000D_
+dignidade humana._x000D_
+Ressalta-se o papel fundamental da Paróquia no apoio às associações comunitárias, nas_x000D_
+lutas sociais e nas conquistas que marcaram o crescimento do bairro, sempre atuando de_x000D_
+forma ativa na construção de uma sociedade mais justa, fraterna e participativa._x000D_
+Por meio de suas pastorais, movimentos e ações evangelizadoras, a Paróquia Sagrada_x000D_
+Família contribui significativamente para o fortalecimento dos valores cristãos, da_x000D_
+cidadania e do espírito comunitário, sendo referência de fé e compromisso social para_x000D_
+gerações._x000D_
+Diante do exposto, esta Casa Legislativa reconhece e aplaude a Paróquia Sagrada_x000D_
+Família pelos seus 35 anos de relevantes serviços prestados, desejando que sua missão_x000D_
+continue sendo instrumento de transformação, esperança e desenvolvimento para toda a_x000D_
+comunidade do Bairro Tancredo Neves._x000D_
+35 anos da Paróquia Sagrada Família do Bairro Tancredo Neves._x000D_
+A história da Paróquia se mistura com a própria história do Bairro Tancredo Neves._x000D_
+Que se dê conhecimento desta Moção:_x000D_
+• À Diocese de Paulo Afonso._x000D_
+Sala das Sessões da Câmara Municipal de Paulo Afonso, Estado da Bahia, em 24 de_x000D_
+abril de 2026</t>
+  </si>
+  <si>
+    <t>13148</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13148/mocao_de_pesar_de_cicero.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento de CÍCERO MACÁRIO GOMES DE BRITO, ocorrido em 29 de abril de 2026.</t>
+  </si>
+  <si>
     <t>12780</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12780/titulo_de_cidadao_ambrosino.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a outorga do Título de Cidadão Pauloafonsino ao Ilustríssimo Senhor Ambrosino Nunes Queiroz Neto e dá outras providências.”</t>
   </si>
   <si>
     <t>12886</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12886/pl_dec_leg_sec_bahia.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a outorga do Diploma de Amiga da Cidade de Paulo Afonso, à Exma. Sra. ROWENNA DOS SANTOS BRITO, Secretária de Educação do Estado da Bahia e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>13073</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13073/titulo_de_cidadao_tereza_leite_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre outorga do Título de Cidadã Pauloafonsina a Ilma. Sra. Maria Tereza Nascimento Leite, dá outras providências</t>
+  </si>
+  <si>
+    <t>13114</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13114/pld_leonidas_marinho.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a Outorga de Título de Cidadão Pauloafonsino ao llm°. Dr. Leônidas Marinho dos Santos Júnior e dá outras providências.”</t>
   </si>
   <si>
     <t>12364</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12364/projeto_de_lei_-_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação, no âmbito do Município de Paulo Afonso, das Leis Federais nº 14.705, de 25 de outubro de 2023, e nº 15.176, de 23 de julho de 2025, para fins de equiparação da pessoa acometida por fibromialgia e doenças correlatas à pessoa com deficiência, e dá outras providências.</t>
   </si>
   <si>
     <t>12365</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12365/projeto_de_lei_-_semana_do_feirao_do_emprego.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Feirão do Emprego no âmbito do Município de Paulo Afonso e dá outras providências.</t>
   </si>
@@ -6814,50 +9678,440 @@
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12778/pl_-_denomina.rua_menino_jesus_de_praga_._barroca.pdf</t>
   </si>
   <si>
     <t>Denomina via pública conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>12782</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12782/pl_03-2026_conselho_municipal_de_ciencia_tecnologia_e_inovacao_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO, NATUREZA,  FINALIDADES, ESTRUTURA ORGANIZACIONAL, COMPETÊNCIAS E FUNCIONAMENTO DO CONSELHO_x000D_
 MUNICIPAL DE CIÊNCIA, TECNOLOGIA E INOVAÇÃO DE PAULO AFONSO - CMCTI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12801</t>
   </si>
   <si>
     <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12801/pl_2026_cdl.pdf</t>
   </si>
   <si>
     <t>“RECONHECE DE UTILIDADE PÚBLICA, NO ÂMBITO DO MUNICÍPIO DE PAULO AFONSO, ESTADO DA BAHIA, A CÂMARA DE DIREGENTES LOJISTAS DE PAULO AFONSO - CDL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>12887</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12887/pl_04-2026_altera_dispositivos_da_lei_1.364_de_31_de_agosto_de_2017._1.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.364, DE 31 DE AGOSTO DE 2017, QUE DISPÕE SOBRE O ESTATUTO GERAL DOS_x000D_
+SERVIDORES PÚBLICOS DO MUNICÍPIO DE PAULO AFONSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>12905</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12905/projeto_de_lei_defesa_pessoal_para_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>´´Institui o Programa Municipal 'Defesa Delas', que dispõe sobre a oferta de aulas gratuitas de defesa pessoal para mulheres no âmbito do Município, estabelece diretrizes para a cooperação intersetorial como política pública de prevenção à violência, e dá outras providências. ´´</t>
+  </si>
+  <si>
+    <t>12921</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12921/projeto_de_lei_-_utilidade_publica_ao_instituto_sozo.pdf</t>
+  </si>
+  <si>
+    <t>“Reconhece a utilidade pública, no âmbito do_x000D_
+município de Paulo Afonso, do INSTITUTO SOZO_x000D_
+NO SERTAO, localizada nesta.”</t>
+  </si>
+  <si>
+    <t>12965</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12965/projeto_de_lei__cuidar_de_quem_cuida..pdf</t>
+  </si>
+  <si>
+    <t>´´ Institui o Programa “Cuidar de Quem Cuida”, com a criação de aplicativo de apoio à saúde psicológica domiciliar para mães atípicas e cuidadores de pessoas com Alzheimer, no âmbito do Município de Paulo Afonso – BA. ´´</t>
+  </si>
+  <si>
+    <t>12969</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12969/mensagem_n_05_e_pl_politica_municipal_de_ciencia_tecnologia_e_inovacao_de_paulo_afonso.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE CIÊNCIA, TECNOLOGIA E INOVAÇÃO DE PAULO AFONSO; INSTITUI O SISTEMA MUNICIPAL DE_x000D_
+CT&amp;I; E ESTABELECE MECANISMOS DE ESTÍMULO À INOVAÇÃO, AO EMPREENDEDORISMO INOVADOR, À ECONOMIA CRIATIVA E AO_x000D_
+DESENVOLVIMENTO CIENTÍFICO E TECNOLÓGICO NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>12979</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12979/projeto_de_lei._escola_xigozinho_alteracao.pdf</t>
+  </si>
+  <si>
+    <t>´´Fica denominado Escola Municipal Mauro Eugênio Pereira, antiga Escola Municipal Alves de Souza, localizada no Povoado Xingozinho-Município de Paulo Afonso-BA ´´</t>
+  </si>
+  <si>
+    <t>12990</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12990/pl_salas_sensoriais_paulo_afonso_2.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a Política Municipal de Implantação de Salas Sensoriais nos equipamentos públicos da rede municipal de_x000D_
+ensino, nas creches e nos estabelecimentos de saúde do Município de Paulo Afonso, Estado da Bahia, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>12997</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12997/minuta_pl_pauloafonso_prioridade_cuidador_tea_2_.1.pdf</t>
+  </si>
+  <si>
+    <t>“Estabelece prioridade de atendimento às mães e aos cuidadores de pessoas com deficiência ou com Transtorno do Espectro Autista (TEA), no âmbito da Administração Pública Municipal de Paulo Afonso e em serviços de relevância pública no Município, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>13016</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13016/pl_06-2026_dispoe_sobre_a_concessao_d...os_servidores_publicos_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de revisão anual geral dos servidores Públicos municipais, dos cargos que especifica , em cumprimento ao Art. 37 , Inciso X, da Constituição,  Federal  e o Art. 256 da Lei Municipal 1364/2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>13034</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13034/projeto_ldo_2027_pafonso_completo.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre as diretrizes orçamentárias para o exercício de 2027 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>13066</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13066/projeto_de_lei_batalha_de_rima_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a Implantação da Política Municipal de incentivo e Fomento às Batalhas da Rima, Saraus e demais manifestações de expressão verbal de Rua no município de Paulo Afonso, Bahia e dá outras providencias.”</t>
+  </si>
+  <si>
+    <t>13068</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13068/projeto_de_lei._dia_municipal_do_hip_hop_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instituição do Dia Municipal do Hip Hop e dá outras providencias.”</t>
+  </si>
+  <si>
+    <t>13074</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13074/instituto_faz-_pl_utilidade_publica_municipal.pdf</t>
+  </si>
+  <si>
+    <t>"Reconhece de Utilidade pública no âmbito do Município de Paulo Afonso, Bahia, o  Intituto FAZ- Cidadania e Inclusão Social  e dá outras providências".</t>
+  </si>
+  <si>
+    <t>13076</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13076/mensagem_n_07_-_pl_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REAJUSTE DO VENCIMENTO BÁSICO DOS GUARDAS CIVIS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>13077</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13077/mensagem_n_08_-_pl_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REAJUSTE DO VENCIMENTO BÁSICO DOS AGENTES DE TRÂNSITO MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>13078</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13078/mensagem_n_09_e_pl.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA  MUNICIPAL DE INCENTIVO À PRODUÇÃO RURAL SUSTENTÁVEL MEDIANTE A DOAÇÃO DE_x000D_
+COMBUSTÍVEL AGRÍCOLA, ESTABELECE LIMITES DE CONCESSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>13103</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13103/mensagem_09-_incentivo_a_producao_rural..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe  sobre a instituição do Programa Municipal de Incentivo à Produção Rural sustentável mediante a doação de combustível.</t>
+  </si>
+  <si>
+    <t>13104</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13104/mensagem_10-_parecer_juridico_referencial.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Parecer Jurídico Referencial pela Procuradoria Geral do Município.</t>
+  </si>
+  <si>
+    <t>13105</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13105/menaagem_11__balneario_prainha.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Avenida Balneário Prainha</t>
+  </si>
+  <si>
+    <t>13129</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13129/projeto_de_lei_-_isencao_iptu_maes__atipicas_-_correto.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de isenção do Imposto Predial e Territorial Urbano - IPTU incidente sobre imóvel residencial de mãe solo responsável por criança com deficiência, no âmbito do Município de Paulo Afonso, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>12896</t>
+  </si>
+  <si>
+    <t>par</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei n ] 017/2026- de autoria do Vereador Jean Roubert  Felix Netto.</t>
+  </si>
+  <si>
+    <t>12948</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12948/parecer_ccj_pl_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Compete à Comissão de constituição, Justiça e Redação Final, conforme o Art. 50, §1°, "a", do Regimento Interno desta Casa Legislativa, deliberar a_x000D_
+supracitada matéria, igualmente identificada como Projeto de Lei n° 03/2026, o qual tem como autora, a Ver. Evanilda Gonçalves de Oliveira.</t>
+  </si>
+  <si>
+    <t>12949</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12949/parecer_ccj_pl_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Compete à Comissão de constituição, Justiça e Redação Final, conforme_x000D_
+o Art. 50, §1°, "a", do Regimento Interno desta Casa Legislativa, deliberar a_x000D_
+supracitada matéria, igualmente identificada como Projeto de Lei n° 02/2026, o_x000D_
+qual tem como autora, a Ver. Sheila Belo Lima</t>
+  </si>
+  <si>
+    <t>12950</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12950/parecer_ccj_pdl_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA. Da Comissão de Constituição, Justiça e Redação Final, previstas na_x000D_
+forma do Art. 34, I, §1°, “a”, Art. 50, §1° ambos do Regimento Interno da Câmara_x000D_
+Municipal. Apreciação e voto da CCJ acerca da Projeto de Decreto Legislativo_x000D_
+N° 01/2026 (Dispõe sobre a Outorga de Título de Cidadão Pauloafonsino ao llm°_x000D_
+Sr. Ambrosino Nunes Queiroz Neto e dá outras providências”. De autoria do Ver._x000D_
+Celso Brito Miranda. A CCJR opina para que seja submetida à apreciação do_x000D_
+plenário para aprovação.</t>
+  </si>
+  <si>
+    <t>12951</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12951/parecer_ccj_ao_pl_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Desse modo, observados os preceitos constitucionais e legais, consoante acima exposto, e atendida a técnica legislativa, conforme dispõe o Decreto_x000D_
+Federal n° 9.191/2017, a Comissão de Constituição, Justiça e Redação Final (CCJ) opina pela tramitação e aprovação do Projeto de Lei n° 09/2026.</t>
+  </si>
+  <si>
+    <t>12952</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12952/parecer_ccj_ao_pl_08-2026-.pdf</t>
+  </si>
+  <si>
+    <t>Desse modo, observados os preceitos constitucionais e legais, consoante acima exposto, e atendida a técnica legislativa, conforme dispõe o Decreto_x000D_
+Federal n° 9.191/2017, a Comissão de Constituição, Justiça e Redação Final  (CCJ) opina pela tramitação e aprovação do Projeto de Lei n° 08/2026.</t>
+  </si>
+  <si>
+    <t>13017</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13017/parecer_ccj.pdf</t>
+  </si>
+  <si>
+    <t>Isto posto, pelos fatos e fundamentos jurídicos trazidos à baila, a Comissão de Constituição, Justiça e Redação Final - CCJ, na forma do Art. 34,_x000D_
+I, § 1°, "a", Art. 50, § 1°, ambos do Regimento Interno da Câmara Municipal, opina pelo acolhimento em sua integralidade, quanto à imputação de débito_x000D_
+PC007781e24APR, bem como nos termos previstos na parte dispositiva, expresso no voto do Cons. Ronaldo Nascimento de Sant'Anna - consoante dispõe à fl. 22 a 24, nos autos do Processo TCM n° 07781e24, exercício financeiro de 2023, tendo como gestores Luiz Barbosa de Deus e Marcondes Francisco dos Santos._x000D_
+É o parecer. Salvo, Melhor, Juízo.</t>
+  </si>
+  <si>
+    <t>13061</t>
+  </si>
+  <si>
+    <t>CFOFC - COMISSÃO DE FINANÇAS, ORÇAMENTOS, FISCAL E CONTAS</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13061/parecer_cfofc_ao_pl_19-26-_autoria_da_ver._cicera_macario.pdf</t>
+  </si>
+  <si>
+    <t>Dessa forma, a Comissão de Finanças, Orçamento, Fiscalização e Contas_x000D_
+manifesta-se FAVORAVELMENTE à aprovação do Projeto de Lei n° 19/2026._x000D_
+É o parecer._x000D_
+Salvo melhor juízo.</t>
+  </si>
+  <si>
+    <t>13062</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13062/parecer_cfofc_ao_pl_21.26-_autoria_da_vereadora_cicera_macario.pdf</t>
+  </si>
+  <si>
+    <t>Diante da análise realizada, concluímos que o Projeto de Lei n° 21/2026: é viável do ponto de vista financeiro; não compromete o orçamento municipal;_x000D_
+atende a interesse público relevante. _x000D_
+Assim, a Comissão de Finanças, Orçamento, Fiscalização e Contas_x000D_
+manifesta-se FAVORAVELMENTE à aprovação do Projeto de Lei n° 21/2026.</t>
+  </si>
+  <si>
+    <t>13063</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13063/parecer_cfofc_ao_pl_25-26-_autoria_do_vereador_ewry_alberto_freire_costa.pdf</t>
+  </si>
+  <si>
+    <t>Diante da análise realizada, concluímos que o Projeto de Lei n° 25/2026: é viável do ponto de vista financeiro; não compromete o orçamento municipal;_x000D_
+atende a interesse público relevante. Assim, a Comissão de Finanças, Orçamento, Fiscalização e Contas_x000D_
+manifesta-se FAVORAVELMENTE à aprovação do Projeto de Lei n° 25/2026</t>
+  </si>
+  <si>
+    <t>13064</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13064/parecer_cfofc_ao_pl_26-26-_autoria_do_chefe_do_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Assim, a Comissão de Finanças, Orçamento, Fiscalização e Contas manifesta-se FAVORAVELMENTE à aprovação do Projeto de Lei n° 26/2026</t>
+  </si>
+  <si>
+    <t>13070</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13070/parecer_ccj_-_pl_26-2026-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Isto posto, pelos fatos e fundamentos jurídicos trazidos à baila, a Comissão de Constituição, Justiça e Redação Final-CCJ, na forma do art. 34, I, §1°, "a", art. 50, §1°, ambos do Regimento Interno da Câmara Municipal, opina pela regular tramitação do PL N° 26/2026, dada a sua legalidade e  constitucionalidade.</t>
+  </si>
+  <si>
+    <t>13093</t>
+  </si>
+  <si>
+    <t>CDHMA - COMISSÃO DE DIREITOS HUMANOS E MEIO AMBIENTE</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13093/parecer_cdhma-_ao_pl_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Diante do exposto, esta Comissão de Direitos Humanos e Meio Ambiente, opina pela APROVAÇÃO, por entender que o Projeto de Lei está em plena_x000D_
+consonância com os princípios constitucionais da dignidade da pessoa humana, da igualdade material e da inclusão social, além de representar importante avanço na garantia de direitos a pessoas em situação de vulnerabilidade.</t>
+  </si>
+  <si>
+    <t>13110</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13110/parecer_-_pl_20.2026.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Educação, Cultura, Saúde e Assistência Social, no uso de suas atribuições legais, após análise do Projeto de Lei nº 20/2026, de autoria da Vereadora Sheila Bello, que reconhece de utilidade pública, no âmbito do município de Paulo Afonso, o Instituto Sozo no Sertão, emite o seguinte parecer.</t>
+  </si>
+  <si>
+    <t>12973</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12973/emenda_18.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA AO PROJETO DE LEI DE N°. 18, DE 20 DE MARÇO DE 2026, QUE ACRESCENTA O § 3°, AO ART. 69, DA LEI MUNICIPAL _x000D_
+N°. 1.364, DE 17 DE OUTUBRO DE 2017.</t>
+  </si>
+  <si>
+    <t>13079</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13079/emenda_modificativa_-_pl26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Modifica a redação do caput  do Art.1º e a redação do Art. 2º do Projeto de Lei nº 26/2026, de autoria do Chefe do Executivo Municipal, da forma que indica e dá outras providências</t>
+  </si>
+  <si>
+    <t>13106</t>
+  </si>
+  <si>
+    <t>SUBPL</t>
+  </si>
+  <si>
+    <t>Substitutivo ao Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13106/substitutivo_pl_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a aplicação das Leis Federais n° 14.705, de 25 de outubro de 2023, e n° 15.176, de 23 de julho de 2025, para fins de equiparação da_x000D_
+pessoa acometida por fibromialgia à pessoa com deficiência, no âmbito do Município de Paulo Afonso e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -7161,67 +10415,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12366/1._requerimento_-_festival_delas_beco_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12367/2._requerimento-_criacao_do_nucleo_de_apoio_socioemocional_para_pais_e_maes_atipicas_em_paulo_afonso..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12369/req._sessao_especial_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12370/req._ponto_de_onibus_povoado_logradouro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12371/req._programa_cata_treco.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12372/3._requerimento_-_instalacao_de_dois_abrigos_nos_pontos_de_onibus_na_rua_sao_jose_no_bairro_jardim_bahia..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12374/requerimento_-_conserto_dos_postes_em_frente_ao_condominio_celidone_de_deus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12375/requerimento_-_pavimentacao_asfaltica_em_toda_a_extensao_da_rua_lago_norte.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12376/req.cesta_de_basquetebol_do_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12377/req.de_uma_maquina_de_raio_x_btn_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12380/requerimento_06.26.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12381/requerimento_01.26.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12382/requerimento_03.26.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12383/req._tela_de_protecao_da_quadra_dos_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12384/requerimento_08.26.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12385/requerimentos_no_03-2026_-_rua_joana_darc_em_frente_ao_no_73_bairro_jardim_bahia_em_paulo_afonso-ba.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12386/requerimento_10.26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12387/requerimento_04.26.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12388/requerimento_05.26.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12390/requerimento_07.26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12391/requerimento_09.26.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12392/requerimento_fisioterapeuta_no_jua.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12393/requerimento_faixa_na_efokids.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12394/requerimento_rua_adalto_pereira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12395/req._esgotorua_mississipi_moxoto_ba.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12396/requerimento_requalificacao_do_ceasa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12397/requerimento_ponte_pctran.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12398/requerimento_rua_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12399/requerimento_contentor_de_lixo_no_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12400/reiterando_o_requerimento_n_1473_de_2025_instalacao_de_cameras_de_seguranca_no_cruzamento_do_bairro_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12401/requerimento_faixa_educandario_cecilia_meireles.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12402/requerimento_bairro_roviario_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12403/requerimento_riacho_seco.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12404/requerimento_condominio_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12406/requerimento_calcamento_do_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12407/requerimento_lixeiras_no_bairro_josefino.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12409/requerimento_iluminacao_quadra_do_rio_do_sal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12410/requerimento_rua_william_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12411/requerimento_rua_machado_de_assis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12412/requerimento_ecoponto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12413/reiterando_o_requerimento_de_n_1221_de_2025_que_solicita_o_patrolamento_e_limpeza_na_estrada_vicinal_conhecida_como_estrada_velha_do_acude.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12414/requerimento_tapa_buraco_na_rua_da_pizzaria_sparttacus.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12415/reiterando_o_requerimento_1211_de_2025_patrolamento_do_xango_ate_jua.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12416/requerimento_manutencao_da_praca_aracaju.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12417/requerimento_avenida_dos_oitizeiros.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12418/requerimento_rua_carajas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12419/reiterando_o_requerimento_de_n_1210_de_2025_solicitando_o_servico_de_patrolamento_de_estradas..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12420/reiterando_o_requerimento_de_n_1209_de_2025_solicitando_o_servico_de_patrolamento_de_estradas__iniciando_no_povoado_casa_de_pedra_ate_o_povoado_arrasta-pe.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12421/reiterando_o_requerimento_de_n_179_de_2025_solicitando_a_recuperacao_das_estradas_vicinais_principais_e_as_que_dao_acesso_as_propriedades_rurais_no_povoado_acude.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12422/reiterando_o_requerimento_de_n_1090_de_2025_solicitando_a_pavimentacao_asfaltica_do_povoado_tigre_ate_o_povoado_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12423/reiterando_o_requerimento_de_n_1040_de_2025_solicitando_a_pavimentacao_asfaltica_do_bairro_boa_esperanca_ate_o_povoado_varzea..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12424/reiterando_o_requerimento_de_n_278_de_2025_solicitando_o_servico_de_terraplanagem_e_asfalto_a_comecar_no_povoado_xingozinho_ate_o_povoado_sitio_do_tara..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12425/requerimento_11.26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12426/requerimento_46.26.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12427/requerimento_rua_sal_torado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12428/requerimento_rua_macaubas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12429/requerimento_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12430/requerimento_estrada_do_povoado_varzea.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12431/requerimento_55.26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12432/requerimento_56.26.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12433/requerimento_-_transporte_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12434/requerimento_13.26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12435/requerimento_12.26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12436/requerimentorepintura_da_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12437/req._banheiro_publico_na_praca_do_acaraje.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12438/requerimentorepintura_da_faixa_de_pedestre_em_frente_ao_antigo_top_line_na_ba210_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12439/requerimento_complementacao_do_calcamento_em_frente_a_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12440/requerimento_faixa_de_pedestre_btn_i.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12441/requerimento_praca_da_saude_loteamento_balanca.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12442/requerimento_16.26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12443/requerimento_17.26.docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12444/req._requalificacao_praca_casquetinho.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12445/requerimento_trequalificacao_praca_pa4..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12446/req._banheiro_publico_na_praca_do_bairro_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12447/requerimento_48.26.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12448/req._redutor_de_velocidade_comercio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12449/requerimento_18.26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12450/requerimento_19.26.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12451/requerimento_20.26.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12452/requerimento_21.26.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12453/requerimento_22.26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12454/requerimento_23.26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12455/requerimento_24.26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12456/requerimento_25.26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12457/requerimento_26.26.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12458/requerimento_27.26.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12459/requerimento_28.26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12460/requerimento_29.26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12461/requerimento_47.26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12462/requerimento_rua_maria_quiteria_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12463/req._praca_da_saude_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12464/requerimento_creche_no_bairro_senhor_do_bomfim.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12465/requerimento_praca_do_bairro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12466/requerimento_rua_afonso_raimundo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12467/requerimento_creche_vila_dom_mario_zanetta.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12468/requerimento_creche_no_bairro_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12469/requerimento_creche_no_bairro_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12470/requerimento_creche_no_bairro_siriema_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12471/requerimento_creche_no_bairro_pa_iv.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12472/requerimento_bairro_marina_franca.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12473/requerimento_bairro_centro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12474/requerimento_iluminacao_no_bairro_celidone.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12475/requerimento_praca_libanesa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12476/requerimento_rua_nossa_senhora_do_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12477/req._fiosioterapeutas_para_as_ubs.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12478/reiterando_o_requerimento_de_n_1138_de_2025_solicitando_a_pavimentacao_asfaltica_na_estrada_da_subestacao_localizada_no_bairro_pedra_cumprida_bairros_moxoto_e_barroca_ate_a_ba_210.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12479/requerimento_faixa_elevada_no_siriema_i.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12480/req._melhorias_da_estrutura_e_banheiros_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12481/req._requal._da_rua_estados_unidos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12482/reiterando_o_requerimento_de_n_1090_de_2025_solicitando_a_pavimentacao_asfaltica_do_povoado_tigre_ate_o_povoado_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12483/reiterando_o_requerimento_de_n_1029_de_2025_solicitando_a_pavimentacao_asfaltica_da_entrada_do_povoado_jua_na_regiao_conhecida_como_roca_de_claudio_torres.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12484/reiterando_o_requerimento_de_n_783_de_2025_solicitando_que_sejam_otimizados_os_meios_necessarios_com_vista_a_garantir_a_pavimentacao_em_paralelepipedos_no_centro_do_povoado_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12485/_reiterando_o_requerimento_de_n_370_de_2025_solicitando_o_servico_de_terraplanagem_e_asfaltamento_do_povoado_sitio_do_tara_ate_o_povoado_riacho..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12486/requerimento_de_farmaceutico_no_nasf.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12487/requerimento_modelo_reduzido.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12488/requerimento_melhorias_nas_estradas_de_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12489/requerimento_dentista_no_povoado_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12490/requerimento_agente_comunitario_de_saude_caicara_ii.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12491/requerimento_dentista_no_povoado_tigre...pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12492/requerimento_agente_comunitario_de_saude_povoado_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12493/requerimento_quadra_do_povoado_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12494/requerimento_profissional_para_tratamento_de_endometriose.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12495/requerimento_praca_com_parque_infantil_no_bairro_josefino.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12496/requerimento_agente_comunitario_de_saude_no_povoado_baixa_funda.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12497/_reiterando_o_requerimento_de_n_275_de_2025_solicitando_a_melhoria_na_estrada_da_mao_direita_localizada_proximo_ao_povoado_tabuleirinho..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12498/reiterando_o_requerimento_de_n_270_de_2025_solicitando_a_pavimentacao_asfaltica_no_povoado_lagoa_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12499/requerimento_pintura_da_faixa_de_pedestre_em_frente_o_colegio_roda_piao__rua_da_rosas_bairro_alves_de_souza..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12500/req.__requalificacao_da_praca_do_acaraje.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12501/construcao_de_uma_cozinha_comunitaria_no_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12502/requerimento_faixa_de_pedestre_btn_i.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12503/perfuracao_de_um_poco_artesiano_no_povoado_cabeca_do_gato.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12504/reforma_e_iluminacao_do_cemiterio_do_povoado_bogo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12505/requerimento_32.26.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12506/revitalizacao_da_praca_nas_ruas_vereador_moises_pereira_e_general_dutra.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12507/requerimento_limpeza_capinacao_e_retirada_de_entulho_no_residencial_josefino_teixeira_ii__btn_iii..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12508/requerimento_pavimentacao_da_avenida_pedra_comprida__moxoto__ba..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12509/requerimento_pintura_da_faixa_de_pedestre_em_frente_o_condominio_del_rio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12510/requerimento_pintura_dos_quebra_mola_na_avenida_moxoto_bairro_oliveira_brito.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12511/requerimento_solicitando_limpeza_e_retirada_de_entulhos_na_rua_osvaldo_cruz-___btn_ii..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12512/requerimento_recapeamento_asfaltico_rua_epitacio_pessoa_-_tancredo_neves_i.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12513/requerimento_pavimentacao_travessa_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12514/requerimento_33.26.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12515/requerimento_34.26.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12516/requerimento_35.26.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12517/requerimento_36.26.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12518/requerimento_37.26.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12519/requerimento_38.26.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12520/requerimento_39.26.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12521/requerimento_39.26.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12522/requerimento_42.26.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12523/protocolo_de_req._no_001-2026_referente_ao_protocolo_de_no_2327-2025_-_povoado_riacho_-_calcamento_travessa_da_torre.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12524/protocolo_de_req._no_002-2026_referente_ao_protocolo_de_no_2316-2025_-_bairro_general_dutra_-_drenagem_rua_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12525/protocolo_de_req._no_003-2026_referente_ao_protocolo_de_no_2297-2025_-_prainha_-_limpeza_e_revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12526/protocolo_de_req._no_004-2026_referente_ao_protocolo_de_no_2283-2025_-_bairro_barroca_-_iluminacao_rua_da_alvorada.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12527/protocolo_de_req._no_005-2026_referente_ao_protocolo_de_no_2282-2025_-_btn_2_-_limpeza_posto_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12528/protocolo_de_req._no_006-2026_referente_ao_protocolo_de_no_1994-2025_-_povoado_sitio_do_lucio_-_reforma_de_escola.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12529/protocolo_de_req._no_007-2026_referente_ao_protocolo_de_no_1983-2025_-_povoado_km_50_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12530/protocolo_de_req._no_008-2026_referente_ao_protocolo_de_no_1982-2025_-_siriema_1_-_manutencao_de_refletores.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12531/protocolo_de_req._no_009-2026_referente_ao_protocolo_de_no_1981-2025_-_sitio_do_lucio_-_reforma_escola_e_quadra.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12532/protocolo_de_req._no_010-2026_referente_ao_protocolo_de_no_1954-2025_-_btn_3_-_limpeza_rua_da_revelacao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12533/protocolo_de_req._no_012-2026_referente_ao_protocolo_de_no_1952-2025_-_btn_3_-_limpeza_travessa_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12534/protocolo_de_req._no_013-2026_referente_ao_protocolo_de_no_1951-2025_-_btn_3_-_recuperacao_travessa_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12535/protocolo_de_req._no_014-2026_referente_ao_protocolo_de_no_1911-2025_-_btn_1_-_revitalizacao_praca_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12536/protocolo_de_req._no_015-2026_referente_ao_protocolo_de_no_1867-2025_-_diversos_bairros_-_festividades_dia_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12537/protocolo_de_req._no_016-2026_referente_ao_protocolo_de_no_1716-2025_-_btn_3_-_terraplanagem_rua_maracana.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12538/protocolo_de_req._no_017-2026_referente_ao_protocolo_de_no_1715-2025_-_cardeal_brandao_vilela_-_asfaltamento_rua_neymir_negreiros.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12539/protocolo_de_req._no_018-2026_referente_ao_protocolo_de_no_1714-2025_-_centro_-_limpeza_atras_do_ceapa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12540/protocolo_de_req._no_019-2026_referente_ao_protocolo_de_no_1654-2025_-_btn_3_-_asfaltamento_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12541/protocolo_de_req._no_020-2026_referente_ao_protocolo_de_no_1640-2025_-_povoado_angico_-_patrolamento_estradas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12542/protocolo_de_req._no_021-2026_referente_ao_protocolo_de_no_1605-2025_-_ba-210_-_recuperacao_de_via.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12543/protocolo_de_req._no_022-2026_referente_ao_protocolo_de_no_1117-2025_-_povoado_lagoa_grande_-_cascalhamento_estradas.pdf.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12544/protocolo_de_req._no_023-2026_referente_ao_protocolo_de_no_1157-2025_-_prainha_do_candeeiro_-_requalificacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12545/protocolo_de_req._no_024-2026_referente_ao_protocolo_de_no_1239-2025_-_prainha_do_candeeiro_-_limpeza_geral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12546/protocolo_de_req._no_027-2026_referente_ao_protocolo_de_no_1330-2025_-_jardim_bahia_-_retirada_de_entulho_rua_sao_caetano.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12547/protocolo_de_req._no_028-2026_referente_ao_protocolo_de_no_1331-2025_-_bairro_santa_ines_-_limpeza_rua_manoel_jose.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12548/protocolo_de_req._no_026-2026_referente_ao_protocolo_de_no_1329-2025_-_bairro_centenario_-_limpeza_av_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12549/protocolo_de_req._no_029-2026_referente_ao_protocolo_de_no_1043-2025_-_povoado_alto_da_espora_-_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12550/protocolo_de_req._no_030-2026_referente_ao_protocolo_de_no_1606-2025_-_ba-210_-_limpeza_de_via.pdf.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12552/protocolo_de_req._no_031-2026_referente_ao_protocolo_de_no_1335-2025_-_rua_monteiro_lobato_-_limpeza_e_retirada_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12553/praca_moxoto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12554/protocolo_de_req._no_032-2026_referente_ao_protocolo_de_no_1336-2025_-_btn_3_-_limpeza_condominio_josefino.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12555/protocolo_de_req._no_033-2026_referente_ao_protocolo_de_no_1337-2025_-_bairro_barroca_-_retirada_de_lixo_rua_alvorada.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12557/protocolo_de_req._no_034-2026_referente_ao_protocolo_de_no_1338-2025_-_btn_2_-_faixa_elevada_rua_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12558/rua_salvador_mutirao_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12559/protocolo_de_req._no_035-2026_referente_ao_protocolo_de_no_1339-2025_-_btn_2_-_faixa_elevada_rua_verdes_campos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12560/protocolo_de_req._no_037-2026_referente_ao_protocolo_de_no_1404-2025_-_btn_3_-_tapa-buracos_rua_portinari.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12561/protocolo_de_req._no_038-2026_referente_ao_protocolo_de_no_1405-2025_-_jardim_bahia_-_pintura_faixa_rua_joana_darque.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12562/protocolo_de_req._no_039-2026_referente_ao_protocolo_de_no_1406-2025_-_bairro_barroca_-_construcao_de_praca_rua_alvorada.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12563/protocolo_de_req._no_040-2026_referente_ao_protocolo_de_no_1407-2025_-_btn_2_-_calcamento_rua_neymir_negreiros.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12564/protocolo_de_req._no_041-2026_referente_ao_protocolo_de_no_1408-2025_-_cardeal_brandao_vilela_-_tapa-buracos_rua_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12565/protocolo_de_req._no_043-2026_referente_ao_protocolo_de_no_1410-2025_-_bairro_barroca_-_tapa-buracos_rua_araci.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12566/protocolo_de_req._no_044-2026_referente_ao_protocolo_de_no_1411-2025_-_bairro_barroca_-_calcamento_rua_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12567/protocolo_de_req._no_048-2026_referente_ao_protocolo_de_no_1416-2025_-_btn_2_-_limpeza_rua_copacabana.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12568/protocolo_de_req._no_049-2026_referente_ao_protocolo_de_no_1417-2025_-_zona_rural_-_patrolamento_barriga_a_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12569/protocolo_de_req._no_050-2026_referente_ao_protocolo_de_no_1418-2025_-_btn_3_-_tapa-buracos_rua_monteiro_lobato.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12570/protocolo_de_req._no_051-2026_referente_ao_protocolo_de_no_1419-2025_-_jardim_bahia_-_tapa-buracos_rua_sao_caetano.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12571/protocolo_de_req._no_053-2026_referente_ao_protocolo_de_no_1427-2025_-_povoado_vila_matias_-_terraplanagem_lua_cheia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12572/protocolo_de_req._no_054-2026_referente_ao_protocolo_de_no_1428-2025_-_povoado_vila_matias_-_limpeza_fossas_lua_cheia.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12573/protocolo_de_req._no_055-2026_referente_ao_protocolo_de_no_1430-2025_-_centro_-_limpeza_rua_das_flores.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12574/protocolo_de_req._no_056-2026_referente_ao_protocolo_de_no_1431-2025_-_btn_1_-_limpeza_rua_do_emissario.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12575/protocolo_de_req._no_057-2026_referente_ao_protocolo_de_no_1433-2025_-_btn_1_-_passarela_sobre_canal.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12576/protocolo_de_req._no_059-2026_referente_ao_protocolo_de_no_1441-2025_-_btn_1_-_tapa-buracos_rua_da_redencao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12577/protocolo_de_req._no_060-2026_referente_ao_protocolo_de_no_1443-2025_-_btn_1_-_limpeza_rua_alonso_macedo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12578/protocolo_de_req._no_061-2026_referente_ao_protocolo_de_no_1444-2025_-_btn_1_-_tapa-buracos_rua_alonso_macedo.pdf.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12579/protocolo_de_req._no_062-2026_referente_ao_protocolo_de_no_1445-2025_-_btn_2_-_tapa-buracos_rua_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12580/protocolo_de_req._no_063-2026_referente_ao_protocolo_de_no_1446-2025_-_btn_2_-_limpeza_rua_adauto_pereira.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12581/protocolo_de_req._no_064-2026_referente_ao_protocolo_de_no_1447-2025_-_btn_2_-_tapa-buracos_rua_adauto_pereira.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12582/requerimento_limpeza_capinacao_da_praca_da_igreja_do_bairro_vila_nobre..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12583/requerimento_reparo_do_portao_da_quadra_do_josefino_teixeira..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12584/requerimento_pintura_quebra_mola_rua_02_de_julho..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12585/requerimento_ponto_de_onibus_do_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12587/requerimento_requalificacao_do_campo_leonidas_macario.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12588/requerimento_box_feirinha.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12589/requerimento_-_limpeza_e_o_envio_de_maquina_patrol_no_campo_do_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12590/requerimento_-_instalacao_de_iluminacao_publica_rede_baixa_no_povoado_lagoa_grande.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12591/requerimento-requalificacao_completa_da_quadra_poliesportiva_localizada_no_bairro_moxoto..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12592/requerimento-_equeiro_melhorias_estruturais_na_praca_da_libanesa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12593/requerimento_45.26.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12594/requerimento_51.26.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12595/requerimento_52.26.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12596/requerimento_53.26.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12597/requerimento_recapeamento_asfaltico_no_residencial_josefino_teixeira_ii__btn_iii..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12600/dom_guido_zendron_para_uma_participacao_de_20_vinte_minutos_na_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12601/requerimento-_requeiro_a_instalacao_de_redes_adequadas_na_quadra_do_bnh_recentemente_requalificada_a_fim_de_possibilitar_a_pratica_de_tenis_e_outras_modalidades_esportivas..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12603/requeriemnto-__vem_por_meio_do_presente_requerer_a_implantacao_de_quiosques_padronizados_em_todas_as_pracas_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12604/projeto_de_lei_avenida_vava_ferraz_-_vila_matias.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12609/requerimento-requeiro_a_realizacao_de_um_arraia_na_praca_da_libanesa_durante_o_periodo_junino.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12610/requerimento-_instalacao_de_bueiros_ecologicos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12611/requerimento-_requeiro_a_construcao_de_uma_quadra_poliesportiva_nas_dependencias_da_associacao_de_pais_e_amigos_dos_excepcionais__apae_situada_neste_municipio...pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12613/requerimento_._requal._da_praca_saude_marina_franca..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12614/requerimentorepintura_da_faixa_de_pedestre_em_frente_ao_parque_de_exposicao..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12615/requerimento-__manutencao_e_pintura_de_faixa_de_pedestre_localizada_na_rua_presidente_medici_proximo_a_granja_farres..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12616/req._requal._cemiterio_tori.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12617/requerimento-manutencao_e_pintura_de_faixa_de_pedestre_localizada_proximo_ao_supermercado_braga_na_rua_otaviano_leandro_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12618/requerimento_sf_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12619/requerimento_georgina.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12620/instalacao_de_lixeiras_em_pontos_estrategicos_nas_ruas_amancio_pereira_sao_francisco_e_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12626/requerimento_-_praca_alves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12628/requerimento_._reiterando_req.projeto_artecultura_raimundo_toledo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12629/requerimento_._reiterando_req._eja-_educacao_de_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12630/requerimento_211.2025_reiteracao_sol_._aquisicao_de_epi_s_camisa_uv__para_os_acs_pa.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12631/requerimento_215.2025_reiterando_sol_.cascalho_pov_olho_d_agua_ate_o_pov_nambebe.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12632/requerimento_226.2025_reiteracao__sol_._contratacao_de_profissional_ultrassonografia_policlinica_pa_15.12.2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12633/requerimento_534.2025__reiteracao_sol_.aquisicao_de_medidor_de_pressao__arterial_psf_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12634/requerimento_535.2025_reiterando_sol_.cascalho_pov_baixa_funda_11.12.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12635/req._reiterando_req._mamoplastia_redutora.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12636/requerimento_536.2025_reiterando__sol_.iluminacao_publica__pov_baixa_funda_01.04.2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12637/requerimento_537.2025_reiteracao__sol_.cascalho_pov_mosquito_papagaio_luiz_e_pocos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12638/requerimento_670.2025_reiteracao__sol_._aquisicao_de_fitas_de_glicemia_11.12.2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12639/requerimento_546_reiteracao__sol_.lampadas_led_moradores__publica__pov_baixa_funda_01.04.2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12640/requerimento_217_.__reiteracao_sol_.melhoramento_da_agua_pov_baixa_funda.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12641/requerimento_429_reiterando_sol_.onibus_escolar_para_o_pov_baixa_funda.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12642/requerimento__1068_reiteracao_sol_.recontratacao_dos_2_vigilantes_da_escola_do_pov_caicara.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12643/requerimento_1069_reiteracao_sol_.reforma_da_escola_do_povoado_caicara__29.07.2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12644/requerimento__608__reiterando_sol_.reforma_da_quadra_do_povoado_baixa_funda_10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12645/requerimento_1070_reiteracao__sol_.reforma_da_quadra_do_povoado_caicara_29.07.2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12646/requerimento_609_reiteracao_sol_.reforma_do_colegio_do_pov_baixa_funda_10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12647/requerimento_605_reiterando__sol_.reforma_do_psf_pov_malhada_grande__10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12648/requerimento__606_reiteracao_sol_.reforma_do_psf_pov_nambebe__10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12649/requerimento_603_reiteracao__sol_.reforma_e_cobertura_da_quadra_do_povoado_caicara_i.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12650/reinterando_o_req._480_climatizacao_do_raimundo_toledo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12651/reinterando_o_req._346_casa_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12652/coleta_de_lixo_sal_torrado_ii..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12654/req.reiterando__plantil_de_arvore_do_marina_franca..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12655/requerimento_._reiterando.restaurante_popular_btn.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12656/requerimento_-_beco_junino_na_praca_do_antigo_coliseu.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12657/requerimento_-_grupo_pastoril_na_programacao_de_natal.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12658/requerimento-_pavimentacao_asfaltica_rua_recanto_feliz.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12659/requerimento_-_quebra-mola_na_avenida_moxoto_no_1456_vila_moxoto.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12660/requerimento_-_rua_teofilandia_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12661/requerimento-_rua_santa_quiteria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12662/requerimento_-rua_sao_benedito_btn_3.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12663/solicita_pintura_de_faixa_de_pedestres_na_jose_hemerterio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12664/requerimento-_rua_nossa_senhora_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12665/solicitacao_da_manutencao_das_lampadas_da_praca_localizada_na_rua_dona_menininha.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12666/solicitacao_de_limpeza_e_retirada_de_ramagem_e_lixo_na_rua_recife_pedra_cumprida.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12667/req.reiterando_no_1102profissionais_capacitados_em_libras_psf.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12668/solicitacao_de_reparos_asfalticos_na_rua_dona_menininha_vila_nobre_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12669/requerimento-_cadeira_odontologica_no_psf_centenario.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12670/requerimento__212.2025_reiteracao_sol_._aquisicao_de_smarphone_para_os_acs_pa_11.12.2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12671/requerimento-praca_dos_apostolos.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12673/requerimento_solicitando_em_regime_de_urgencia_o_inicio_das_aracoes_gratuitas_na_zona_rural_iniciando_pelo_projeto_de_irrigacao_caicara_26.02.2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12676/requalificacao_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12677/praca_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12678/requerimento_55.26.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12679/requerimento_56.26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12680/protocolo_de_req._no_065-2026_referente_ao_protocolo_de_no_1453-2025_-_btn_2_-_limpeza_rua_delmiro_gouveia.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12681/requerimento_57.26.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12682/protocolo_de_req._no_066-2026_referente_ao_protocolo_de_no_1455-2025_-_btn_2_-_tapa-buracos_rua_da_independencia.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12683/protocolo_de_req._no_067-2026_referente_ao_protocolo_de_no_1460-2025_-_cond_josefino_teixeira_-_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12684/protocolo_de_req._no_068-2026_referente_ao_protocolo_de_no_1461-2025_-_bairro_centenario_-_tapa-buracos_prainha_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12685/protocolo_de_req._no_069-2026_referente_ao_protocolo_de_no_1467-2025_-_btn_1_-_tapa-buracos_rua_tucurui.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12686/protocolo_de_req._no_070-2026_referente_ao_protocolo_de_no_1475-2025_-_centro_-_reforma_praca_abel_barbosa.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12687/protocolo_de_req._no_071-2026_referente_ao_protocolo_de_no_1504-2025_-_residencial_josefino_-_conteineres_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12688/protocolo_de_req._no_072-2026_referente_ao_protocolo_de_no_1506-2025_-_povoado_rio_do_sal_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12689/requerimento_58.26.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12690/protocolo_de_req._no_073-2026_referente_ao_protocolo_de_no_1508-2025_-_povoado_km_50_-_reforma_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12691/protocolo_de_req._no_075-2026_referente_ao_protocolo_de_no_216-2025_-_btn_3_-_calcamento_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12692/requerimento_59.26.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12693/protocolo_de_req._no_076-2026_referente_ao_protocolo_de_no_469-2025_-_btn_2_-_convivencia_psf_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12694/protocolo_de_req._no_077-2026_referente_ao_protocolo_de_no_472-2025_-_riacho_da_morena_-_calcamento_ruas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12696/protocolo_de_req._no_078-2026_referente_ao_protocolo_de_no_477-2025_-_municipio_-_quadras_de_futevolei.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12697/protocolo_de_req._no_079-2026_referente_ao_protocolo_de_no_478-2025_-_ba-210_-_estrada_paraiso_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12698/protocolo_de_req._no_080-2026_referente_ao_protocolo_de_no_479-2025_-_res_josefino_teixeira_-_redutores_velocidade.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12699/protocolo_de_req._no_081-2026_referente_ao_protocolo_de_no_480-2025_-_ceasa_-_pintura_faixas_pedestres.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12700/protocolo_de_req._no_082-2026_referente_ao_protocolo_de_no_481-2025_-_res_josefino_teixeira_1_-_vistoria_quadra.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12701/protocolo_de_req._no_083-2026_referente_ao_protocolo_de_no_482-2025_-_btn_1_-_infraestrutura_cano_pipas.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12702/protocolo_de_req._no_084-2026_referente_ao_protocolo_de_no_674-2025_-_centro_-_pintura_faixa_av_maconaria.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12703/protocolo_de_req._no_085-2026_referente_ao_protocolo_de_no_675-2025_-_centro_-_pintura_faixa_av_j_hemeterio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12704/protocolo_de_req._no_086-2026_referente_ao_protocolo_de_no_731-2025_-_bairro_barroca_-_iluminacao_rua_jose_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12705/protocolo_de_req._no_087-2026_referente_ao_protocolo_de_no_819-2025_-_btn_1_-_manutencao_praca_ceu.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12706/requerimento_60.26.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12707/requerimento_61.26.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12710/requerimento_62.26.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12711/requerimento_pontos__de_moto_taxi_.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12714/requerimento_construcao_de_ponto_turistico_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12715/req._reinterando_recapeamento_da_delmiro_gouveia..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12716/requerimento_quadra_do_siriema_iii.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12717/requerimento_-_pavimentacao_e_cep_na_travessa_luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12718/req._reinterando_o_calcamento_da_delmiro_gouveia_cruzando_pa4.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12719/requerimento_pavimentacao_asfaltica_e_cep_na_rua_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12720/requerimento_retificacao_do_solo_na_rua_maceio_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12721/requerimento_pavimentacao_rua_men_de_sa.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12722/requerimento-_ruas_do_condominio_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12723/req._reinterando_o_beco_m.barros_s._dumont.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12724/requerimento_-_rev._colegio_higino_muros_e_calcadas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12725/hortifruti.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12726/req._reiterando_o_beco_entre_a_rua_otaviano_l._de_morais_e_landulfo_alves..pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12727/requerimento_64.26.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12728/requerimento_65.26.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12729/requerimento_66.26.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12730/req._reiterando_um_bicicletario_na_praca_do_rodoviario..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12732/req._reiterando_um_bicicletario_para_biblioteca_municipal_de_p.a..pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12734/req._reiterando_recapeamento_da_2o_travessa_padre_lourenco..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12735/requerimento_67.26.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12736/requerimento_poldagem_rua_aratu.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12737/requerimento_63.26.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12738/requerimento_68.26.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12739/requerimento_detetizacao_hortfrut_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12740/requerimento_praca_da_rua_das_flores.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12741/requerimento_-_esgoto_e_lixo_no_marina_franca.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12742/estradas_macambira.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12743/requerimento._reiterando_a_requal._da_rua_oliveira_matos_..pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12744/requerimento._reiterando_a_requal._da_rua_jose_de_alencar_..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12745/requerimento._reiterando_a_requal._da_rua_padre_joao_evangelista..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12746/requerimento._reiterando_a_requal._da_rua_pedro_alvares_cabral..pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12747/requerimento_solicitando_retirada_de_entulhos_rua_nova_-_btn_ii..pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12748/solicitando_limpeza_e_capinacao_rua_ministro_oliveira_brito__bairro_vila_nobre..pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12750/requerimento_lombada_rua_jose_de_alencar.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12751/requerimento_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12752/requerimento._psf_santa_rita..pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12753/requerimento_41.26.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12754/requerimento_69.26.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12756/requerimento_sistema_eletronico_ubs_2026.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12757/prainha_recanto_do_paraiso_prainha_do_candeeiro_a_remocao_emergencial_da_vegetacao_aquatica_invasora_baronesas.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12758/solicitacao_de_requalificacao_e_manutencao_da_estrada_beco_de_vadinho_localizada_na_zona_rural_do_sitio_do_lucio_em_paulo_afonso-ba..pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12759/limpeza_e_capinacao_da_praca_lindinalva_cabral_localizada_no_centro_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12760/solicitacao_de_servicos_de_infraestrutura_patrolamento_e_cascalhamento_em_frente_ao_bar_de_neide_na_estrada_vicinal_do_sitio_do_lucio_em_paulo_afonso-ba..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12761/solicitando_a_execucao_de_servicos_de_infraestrutura_patrolamento_e_cascalhamento_na_estrada_da_serra_branca_01_localizada_na_zona_rural_de_paulo_afonso-ba..pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12762/solicitando_a_requalificacao_das_estradas_de_terra_no_povoado_sitio_do_lucio_paulo_afonso-ba_especificamente_na_entrada_em_frente_ao_bar_da_neide.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12763/sodfcf1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12764/solicitando_retirada_de_entulho_na_rua_sao_jorge_-_centro.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12765/requerimento_implantcao_do_quebra_mola_em_frente_a_creche_menino_jesus_btn_ii.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12768/requerimento_-_administracao_btn.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12769/requerimento_sol._instalacao_de_uma_nova_caixa_dagua_de_alta_capacidade_para_o_povoado_varzea_04.03.2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12770/requerimento_70.26.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12771/requerimento_calcadao_avenida_apolonio_sales.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12772/requerimento_requalificacao_do_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12773/requerimento__desfibrilador_externo_automatico.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12774/requerimento_pavimentacao_asfaltica_da_travessa_ceara.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12775/requerimento_requalificacao_da_praca.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12776/requerimento_complementacao_da_pavimentacao_em_paralelo_da_rua_joao_miguel_de_lima_localizada_no_bairro_barroca.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12777/requerimento_implantcao_da_faixa_de_pedestre_em_frente_a_creche_menino_jesus_btn_ii.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12779/oficio_050_-_requerimento_pintura_de_quebra-mola_em_toda_cidade.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12781/contencao_da_pista_de_bicicross_na_rua_das_camelias..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12783/defesa_pessoal_requerimento.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12784/retorno_do_luau_no_boi_e_a_cobra.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12785/requerimento-_praca_afonso_pires.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12786/requerimento-_rua_planalto.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12787/requerimento-_rua_dos_expedicionarios.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12788/requerimento-_rua_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12789/requerimento-_praca_aracaju.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12790/requerimento-_canal_emissario_da_rua_manaus.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12791/requerimento_travessa_joao_goulart.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12792/requerimento_rua_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12793/requerimento-_praca_da_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12794/requerimento_-_conclusao_da_obra_de_drenagem_na_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12795/calcamento_jequie.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12796/asfalto_pero_vaz.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12797/limpeza_e_capinacao_do_bairro_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12798/limpeza_e_capinacao_da_vegetacao_localizada_na_rua_dos_encantos_bairro_alves_de_souza..pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12800/regulariza_a_numeracao_dos_imoveis_no_bairro_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12802/requerimento_-__iluminacao_pov._ribeiro_12-03-2026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12803/alagoinhas_2026.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12804/requerimento_-_remocao_de_entulhos_btn_1_colegio_quiteria.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12805/ponto_de_onibus_rodoviario_2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12807/requerimento_-_revitalizacao_da_rua_delmiro_btn2.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12808/recuperacao_das_vias_internas_bem_como_as_estradas_conhecidas_como_caminhos_de_roca_em_toda_a_extensao_do_povoado_varzea.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12809/recuperacao_das_vias__em_paralelo_bem_como_o_cascalhamento__ou_patrolamento_das_vias_internas__povoado_jua__zona_rural_de_paulo_afonso.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12810/requerimento_73.26.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12811/requerimento_74.26.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12812/requerimento_75.26.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12813/requerimento_76.26.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12814/requerimento_77.26.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12815/requerimento_78.26.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12816/requerimento_79.26.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12817/requerimento_81.26.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12818/requerimento_82.26.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12819/requerimento_87.26.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12820/requerimento_86.26.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12821/requerimento_88.26.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12822/requerimento_89.26.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12823/requerimento_90.26.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12824/requerimento_93.26.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12825/requerimento_91.26.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12826/requerimento_94.26.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12827/requerimento_92.26.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12828/requerimento_80.26.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12829/travessa_dos_prazeres_2026.2.4.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12831/solicitacao_de_iluminacao_na_quadra_da_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12832/requerimento_72.26.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12834/requerimeto_-_carro_fossa_rio_do_sal.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12836/requerimento_-__podacao__das_arvores_da_avenida_apolonio_sales_centro..pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12837/requerimento_-__requerimnto_-_construcao_de_uma_barreira_de_contencao_de_agua_na_rua_trindade.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12838/limpeza_e_capinacao_da_unidade_de_saude_senhor_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12839/mehora_na_iluminacao_do_parque_belvedere.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12841/req._de_um_parquinho_infantil_na_escola_raimundo_toledo..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12842/req._reiterando_modulo_policial_btnii.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12843/requerimento_-_limpeza_do_conjunto_penal.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12844/req._limpeza_e_capinacao_geral_do_bairro_pa4.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12845/requerimemento_-_solicitando_a_capinacao_em_toda_a_extensao_da_rua_realeza_e_retirada_de_entulho..pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12846/requerimento_solicitar_a_retirada_do_lixo_acumulado_ao_lado_do_canal_de_esgoto_situado_no_bairro_tancredo_neves_iii.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12847/requerimento_95.26.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12848/requerimento_96.26.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12849/req._uso_da_tribuna_2026.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12850/requerimento_97.26.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12851/requerimento_98.26.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12852/requerimento_rua_lago_norte.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12853/01_requalificacao_do_jardim_da_rua_das_camelias.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12854/requerimento_rua_pojuca.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12855/requerimento_99.26.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12856/requerimento_100.26.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12857/requerimento_barragem_acude.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12858/redutor_de_velocidade_lombada.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12859/solicitando_a_requalificacao_da_casa_comunitaria_localizada_no_residencial_josefino_teixeira_ii..pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12860/solicitando_a_pintura_dos_quebra_mola_na_rua_gloria_-_centro..pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12861/solicitando_a_colocacao_de_redutores_de_velocidade_no_residencial_celidone_de_deus_localizado_no_bairro_tancredo_neves_iii..pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12862/solicitar_a_reforma_e_ampliacao_da_cozinha_comunitaria_do_bairro_benone_resende..pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12864/solicitando_que_seja_disponibilizada_a_vacina_anti_rabica_no_btn..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12865/solicita_a_implantacao_do_centro_de_abastecimento_farmaceutico_-_caf_no_bairro_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12867/req._limpeza_e_capinacao_geral_do_bairro_dos_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12868/requerimemento_-_solicitando_a_capinacao_e_limpeza_-_cond._amanda_moraes.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12869/limpeza_e_capinacao_do_cras_prianha.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12870/req._farmacia_basica_btn.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12871/solicitacao_rua_arcoverde.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12872/solicitacao_de_redutor_de_velocidade_na_rua_arcoverde_btn3.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12874/requerimento-_rua_carajas.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12875/requerimento_-_rua_vasco_da_gama.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12876/requerimennto-_rua_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12877/requerimento-_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12878/requerimento_rua_veneza.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12879/requerimento-_avenida_campo_grande.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12880/requerimento-_rua_sao_francisco_bairro_centenario.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12881/requerimento-_praca_da_igreja_menino_jesus_de_praga_bairro_barroca.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12882/requerimento-_rua_erocilda_patriota.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12883/requerimento-_rua_joana_angelica.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12884/requeriment-_rua_santa_luzia_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12885/requerimento_-_requeiro_com_a_devida_urgencia_a_reforma_geral_da_praca_e_da_quadra_localizadas_no_bairro_celidone_de_deus.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12368/indicacao_-_corrida_kids.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12373/indicacao_-_torneio_municipal_de_basquete_fornecimento_de_materiais_esportivos_e_fardamento.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12378/a_requalificacao_e_ampliacao_de_barreiros_e_aguadas_em_toda_a_zona_rural_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12379/_reiterando_a_indicacao_de_n_273_de_2025_sobre_a_adocao_de_medidas_visando_a_requalificacao_e_ampliacao_de_barreiros_e_aguadas_em_toda_a_zona_rural_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12405/reiterando_a_indicacao_de_n_268_de_2025_de_capacitacao_e_atendimento_pre-hospitalar_aph_para_todos_os_condutores_de_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12408/reiterando_a_indicacao_de_n_218_de_2025_que_solicita_a_limpeza_e_ampliacao_da_barragem_comunitaria_do_povoado_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12556/iluminacao_matinha.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12586/indicacao_coelba_-_rua_brumado_btn2.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12598/indicacao_01.26_corrigido.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12599/indicacao_02.26.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12602/indicacao_03.26.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12608/indicacao_04.26.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12612/indicacao-carreta_da_mamografia_ao_municipio_.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12621/ind_felipe_freitas_sec_estadual_justica_e_direitos_humanos.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12624/instalacao_de_parada_de_onibus_em_frente_ao_lacen_lab_na_avenida_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12625/indic._atualizada_2026.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12627/ind_ercio_chaves_seduc_municipal.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12653/indicacao_-_reformas_estruturais_e_melhorias_na_escola_municipal_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12708/indicacao_05.26.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12709/indicacao_06.26.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12749/indicacao_taca_universitaria.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12766/indicacao_sol._instalacao_usina_fotovoltaica_pov._caicara_chefe_da_secretaria_municipal._04.03.2026.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12767/indicacao_destinado_a_coelba_para_que_a_mesma_assuma_a_manutencao_preventiva_e_corretiva_do_transformador.04.03.2026.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12799/indicacao_patinetes_e_bicicletas.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12806/ubs-_barroca_recuperacao_automatica.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12833/indicacao_credenciamento_de_oticas.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12835/indicacao_programacao_cultural_mensal.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12840/indicacao_07.26.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12863/indica_a_implatacao_do_servico_de_emissao_do_cartao_sus_no_cigu..pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12873/indicacao_correios.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12622/mocao_de_aplausos_conexao_verao.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12623/mocao_ercio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12672/mocao_de_aplausos_daniel_sinesio.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12866/mocao_projeto.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12780/titulo_de_cidadao_ambrosino.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12886/pl_dec_leg_sec_bahia.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12364/projeto_de_lei_-_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12365/projeto_de_lei_-_semana_do_feirao_do_emprego.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12389/pl_-_dia_municipal_do_empreendedorismo_feminino.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12551/pl_01-2026_-_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12605/projeto_de_lei_avenida_vava_ferraz_-_vila_matias.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12606/projeto_de_lei_cep_-_23.02.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12607/projeto_de_lei_reducao_da_taxa_de_esgoto_-_embasa_-_autoria_do_chefe_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12674/pl_semana_do_estatuto_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12675/pl_semana_da_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12695/projeto_de_lei_-_mudanca_de_nomeclatura_da_praca_do_conjunto_habitacional_amanda_moraes.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12712/dispoe_sobre_a_denominacao_de_ruas_no_bairro_pedra_cumprida.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12713/projeto_de_lei_praca_acude_.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12731/projeto_para_jovens_aprendizes_1.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12755/projeto_de_lei_terapias_para_criancas_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12778/pl_-_denomina.rua_menino_jesus_de_praga_._barroca.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12782/pl_03-2026_conselho_municipal_de_ciencia_tecnologia_e_inovacao_ass.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12801/pl_2026_cdl.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12366/1._requerimento_-_festival_delas_beco_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12367/2._requerimento-_criacao_do_nucleo_de_apoio_socioemocional_para_pais_e_maes_atipicas_em_paulo_afonso..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12369/req._sessao_especial_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12370/req._ponto_de_onibus_povoado_logradouro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12371/req._programa_cata_treco.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12372/3._requerimento_-_instalacao_de_dois_abrigos_nos_pontos_de_onibus_na_rua_sao_jose_no_bairro_jardim_bahia..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12374/requerimento_-_conserto_dos_postes_em_frente_ao_condominio_celidone_de_deus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12375/requerimento_-_pavimentacao_asfaltica_em_toda_a_extensao_da_rua_lago_norte.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12376/req.cesta_de_basquetebol_do_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12377/req.de_uma_maquina_de_raio_x_btn_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12380/requerimento_06.26.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12381/requerimento_01.26.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12382/requerimento_03.26.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12383/req._tela_de_protecao_da_quadra_dos_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12384/requerimento_08.26.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12385/requerimentos_no_03-2026_-_rua_joana_darc_em_frente_ao_no_73_bairro_jardim_bahia_em_paulo_afonso-ba.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12386/requerimento_10.26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12387/requerimento_04.26.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12388/requerimento_05.26.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12390/requerimento_07.26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12391/requerimento_09.26.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12392/requerimento_fisioterapeuta_no_jua.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12393/requerimento_faixa_na_efokids.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12394/requerimento_rua_adalto_pereira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12395/req._esgotorua_mississipi_moxoto_ba.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12396/requerimento_requalificacao_do_ceasa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12397/requerimento_ponte_pctran.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12398/requerimento_rua_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12399/requerimento_contentor_de_lixo_no_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12400/reiterando_o_requerimento_n_1473_de_2025_instalacao_de_cameras_de_seguranca_no_cruzamento_do_bairro_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12401/requerimento_faixa_educandario_cecilia_meireles.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12402/requerimento_bairro_roviario_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12403/requerimento_riacho_seco.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12404/requerimento_condominio_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12406/requerimento_calcamento_do_centro_de_especialidades.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12407/requerimento_lixeiras_no_bairro_josefino.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12409/requerimento_iluminacao_quadra_do_rio_do_sal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12410/requerimento_rua_william_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12411/requerimento_rua_machado_de_assis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12412/requerimento_ecoponto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12413/reiterando_o_requerimento_de_n_1221_de_2025_que_solicita_o_patrolamento_e_limpeza_na_estrada_vicinal_conhecida_como_estrada_velha_do_acude.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12414/requerimento_tapa_buraco_na_rua_da_pizzaria_sparttacus.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12415/reiterando_o_requerimento_1211_de_2025_patrolamento_do_xango_ate_jua.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12416/requerimento_manutencao_da_praca_aracaju.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12417/requerimento_avenida_dos_oitizeiros.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12418/requerimento_rua_carajas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12419/reiterando_o_requerimento_de_n_1210_de_2025_solicitando_o_servico_de_patrolamento_de_estradas..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12420/reiterando_o_requerimento_de_n_1209_de_2025_solicitando_o_servico_de_patrolamento_de_estradas__iniciando_no_povoado_casa_de_pedra_ate_o_povoado_arrasta-pe.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12421/reiterando_o_requerimento_de_n_179_de_2025_solicitando_a_recuperacao_das_estradas_vicinais_principais_e_as_que_dao_acesso_as_propriedades_rurais_no_povoado_acude.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12422/reiterando_o_requerimento_de_n_1090_de_2025_solicitando_a_pavimentacao_asfaltica_do_povoado_tigre_ate_o_povoado_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12423/reiterando_o_requerimento_de_n_1040_de_2025_solicitando_a_pavimentacao_asfaltica_do_bairro_boa_esperanca_ate_o_povoado_varzea..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12424/reiterando_o_requerimento_de_n_278_de_2025_solicitando_o_servico_de_terraplanagem_e_asfalto_a_comecar_no_povoado_xingozinho_ate_o_povoado_sitio_do_tara..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12425/requerimento_11.26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12426/requerimento_46.26.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12427/requerimento_rua_sal_torado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12428/requerimento_rua_macaubas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12429/requerimento_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12430/requerimento_estrada_do_povoado_varzea.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12431/requerimento_55.26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12432/requerimento_56.26.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12433/requerimento_-_transporte_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12434/requerimento_13.26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12435/requerimento_12.26.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12436/requerimentorepintura_da_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12437/req._banheiro_publico_na_praca_do_acaraje.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12438/requerimentorepintura_da_faixa_de_pedestre_em_frente_ao_antigo_top_line_na_ba210_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12439/requerimento_complementacao_do_calcamento_em_frente_a_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12440/requerimento_faixa_de_pedestre_btn_i.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12441/requerimento_praca_da_saude_loteamento_balanca.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12442/requerimento_16.26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12443/requerimento_17.26.docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12444/req._requalificacao_praca_casquetinho.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12445/requerimento_trequalificacao_praca_pa4..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12446/req._banheiro_publico_na_praca_do_bairro_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12447/requerimento_48.26.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12448/req._redutor_de_velocidade_comercio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12449/requerimento_18.26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12450/requerimento_19.26.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12451/requerimento_20.26.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12452/requerimento_21.26.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12453/requerimento_22.26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12454/requerimento_23.26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12455/requerimento_24.26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12456/requerimento_25.26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12457/requerimento_26.26.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12458/requerimento_27.26.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12459/requerimento_28.26.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12460/requerimento_29.26.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12461/requerimento_47.26.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12462/requerimento_rua_maria_quiteria_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12463/req._praca_da_saude_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12464/requerimento_creche_no_bairro_senhor_do_bomfim.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12465/requerimento_praca_do_bairro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12466/requerimento_rua_afonso_raimundo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12467/requerimento_creche_vila_dom_mario_zanetta.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12468/requerimento_creche_no_bairro_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12469/requerimento_creche_no_bairro_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12470/requerimento_creche_no_bairro_siriema_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12471/requerimento_creche_no_bairro_pa_iv.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12472/requerimento_bairro_marina_franca.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12473/requerimento_bairro_centro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12474/requerimento_iluminacao_no_bairro_celidone.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12475/requerimento_praca_libanesa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12476/requerimento_rua_nossa_senhora_do_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12477/req._fiosioterapeutas_para_as_ubs.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12478/reiterando_o_requerimento_de_n_1138_de_2025_solicitando_a_pavimentacao_asfaltica_na_estrada_da_subestacao_localizada_no_bairro_pedra_cumprida_bairros_moxoto_e_barroca_ate_a_ba_210.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12479/requerimento_faixa_elevada_no_siriema_i.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12480/req._melhorias_da_estrutura_e_banheiros_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12481/req._requal._da_rua_estados_unidos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12482/reiterando_o_requerimento_de_n_1090_de_2025_solicitando_a_pavimentacao_asfaltica_do_povoado_tigre_ate_o_povoado_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12483/reiterando_o_requerimento_de_n_1029_de_2025_solicitando_a_pavimentacao_asfaltica_da_entrada_do_povoado_jua_na_regiao_conhecida_como_roca_de_claudio_torres.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12484/reiterando_o_requerimento_de_n_783_de_2025_solicitando_que_sejam_otimizados_os_meios_necessarios_com_vista_a_garantir_a_pavimentacao_em_paralelepipedos_no_centro_do_povoado_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12485/_reiterando_o_requerimento_de_n_370_de_2025_solicitando_o_servico_de_terraplanagem_e_asfaltamento_do_povoado_sitio_do_tara_ate_o_povoado_riacho..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12486/requerimento_de_farmaceutico_no_nasf.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12487/requerimento_modelo_reduzido.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12488/requerimento_melhorias_nas_estradas_de_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12489/requerimento_dentista_no_povoado_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12490/requerimento_agente_comunitario_de_saude_caicara_ii.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12491/requerimento_dentista_no_povoado_tigre...pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12492/requerimento_agente_comunitario_de_saude_povoado_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12493/requerimento_quadra_do_povoado_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12494/requerimento_profissional_para_tratamento_de_endometriose.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12495/requerimento_praca_com_parque_infantil_no_bairro_josefino.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12496/requerimento_agente_comunitario_de_saude_no_povoado_baixa_funda.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12497/_reiterando_o_requerimento_de_n_275_de_2025_solicitando_a_melhoria_na_estrada_da_mao_direita_localizada_proximo_ao_povoado_tabuleirinho..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12498/reiterando_o_requerimento_de_n_270_de_2025_solicitando_a_pavimentacao_asfaltica_no_povoado_lagoa_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12499/requerimento_pintura_da_faixa_de_pedestre_em_frente_o_colegio_roda_piao__rua_da_rosas_bairro_alves_de_souza..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12500/req.__requalificacao_da_praca_do_acaraje.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12501/construcao_de_uma_cozinha_comunitaria_no_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12502/requerimento_faixa_de_pedestre_btn_i.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12503/perfuracao_de_um_poco_artesiano_no_povoado_cabeca_do_gato.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12504/reforma_e_iluminacao_do_cemiterio_do_povoado_bogo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12505/requerimento_32.26.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12506/revitalizacao_da_praca_nas_ruas_vereador_moises_pereira_e_general_dutra.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12507/requerimento_limpeza_capinacao_e_retirada_de_entulho_no_residencial_josefino_teixeira_ii__btn_iii..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12508/requerimento_pavimentacao_da_avenida_pedra_comprida__moxoto__ba..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12509/requerimento_pintura_da_faixa_de_pedestre_em_frente_o_condominio_del_rio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12510/requerimento_pintura_dos_quebra_mola_na_avenida_moxoto_bairro_oliveira_brito.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12511/requerimento_solicitando_limpeza_e_retirada_de_entulhos_na_rua_osvaldo_cruz-___btn_ii..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12512/requerimento_recapeamento_asfaltico_rua_epitacio_pessoa_-_tancredo_neves_i.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12513/requerimento_pavimentacao_travessa_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12514/requerimento_33.26.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12515/requerimento_34.26.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12516/requerimento_35.26.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12517/requerimento_36.26.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12518/requerimento_37.26.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12519/requerimento_38.26.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12520/requerimento_39.26.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12521/requerimento_39.26.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12522/requerimento_42.26.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12523/protocolo_de_req._no_001-2026_referente_ao_protocolo_de_no_2327-2025_-_povoado_riacho_-_calcamento_travessa_da_torre.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12524/protocolo_de_req._no_002-2026_referente_ao_protocolo_de_no_2316-2025_-_bairro_general_dutra_-_drenagem_rua_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12525/protocolo_de_req._no_003-2026_referente_ao_protocolo_de_no_2297-2025_-_prainha_-_limpeza_e_revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12526/protocolo_de_req._no_004-2026_referente_ao_protocolo_de_no_2283-2025_-_bairro_barroca_-_iluminacao_rua_da_alvorada.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12527/protocolo_de_req._no_005-2026_referente_ao_protocolo_de_no_2282-2025_-_btn_2_-_limpeza_posto_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12528/protocolo_de_req._no_006-2026_referente_ao_protocolo_de_no_1994-2025_-_povoado_sitio_do_lucio_-_reforma_de_escola.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12529/protocolo_de_req._no_007-2026_referente_ao_protocolo_de_no_1983-2025_-_povoado_km_50_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12530/protocolo_de_req._no_008-2026_referente_ao_protocolo_de_no_1982-2025_-_siriema_1_-_manutencao_de_refletores.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12531/protocolo_de_req._no_009-2026_referente_ao_protocolo_de_no_1981-2025_-_sitio_do_lucio_-_reforma_escola_e_quadra.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12532/protocolo_de_req._no_010-2026_referente_ao_protocolo_de_no_1954-2025_-_btn_3_-_limpeza_rua_da_revelacao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12533/protocolo_de_req._no_012-2026_referente_ao_protocolo_de_no_1952-2025_-_btn_3_-_limpeza_travessa_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12534/protocolo_de_req._no_013-2026_referente_ao_protocolo_de_no_1951-2025_-_btn_3_-_recuperacao_travessa_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12535/protocolo_de_req._no_014-2026_referente_ao_protocolo_de_no_1911-2025_-_btn_1_-_revitalizacao_praca_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12536/protocolo_de_req._no_015-2026_referente_ao_protocolo_de_no_1867-2025_-_diversos_bairros_-_festividades_dia_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12537/protocolo_de_req._no_016-2026_referente_ao_protocolo_de_no_1716-2025_-_btn_3_-_terraplanagem_rua_maracana.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12538/protocolo_de_req._no_017-2026_referente_ao_protocolo_de_no_1715-2025_-_cardeal_brandao_vilela_-_asfaltamento_rua_neymir_negreiros.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12539/protocolo_de_req._no_018-2026_referente_ao_protocolo_de_no_1714-2025_-_centro_-_limpeza_atras_do_ceapa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12540/protocolo_de_req._no_019-2026_referente_ao_protocolo_de_no_1654-2025_-_btn_3_-_asfaltamento_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12541/protocolo_de_req._no_020-2026_referente_ao_protocolo_de_no_1640-2025_-_povoado_angico_-_patrolamento_estradas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12542/protocolo_de_req._no_021-2026_referente_ao_protocolo_de_no_1605-2025_-_ba-210_-_recuperacao_de_via.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12543/protocolo_de_req._no_022-2026_referente_ao_protocolo_de_no_1117-2025_-_povoado_lagoa_grande_-_cascalhamento_estradas.pdf.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12544/protocolo_de_req._no_023-2026_referente_ao_protocolo_de_no_1157-2025_-_prainha_do_candeeiro_-_requalificacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12545/protocolo_de_req._no_024-2026_referente_ao_protocolo_de_no_1239-2025_-_prainha_do_candeeiro_-_limpeza_geral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12546/protocolo_de_req._no_027-2026_referente_ao_protocolo_de_no_1330-2025_-_jardim_bahia_-_retirada_de_entulho_rua_sao_caetano.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12547/protocolo_de_req._no_028-2026_referente_ao_protocolo_de_no_1331-2025_-_bairro_santa_ines_-_limpeza_rua_manoel_jose.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12548/protocolo_de_req._no_026-2026_referente_ao_protocolo_de_no_1329-2025_-_bairro_centenario_-_limpeza_av_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12549/protocolo_de_req._no_029-2026_referente_ao_protocolo_de_no_1043-2025_-_povoado_alto_da_espora_-_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12550/protocolo_de_req._no_030-2026_referente_ao_protocolo_de_no_1606-2025_-_ba-210_-_limpeza_de_via.pdf.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12552/protocolo_de_req._no_031-2026_referente_ao_protocolo_de_no_1335-2025_-_rua_monteiro_lobato_-_limpeza_e_retirada_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12553/praca_moxoto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12554/protocolo_de_req._no_032-2026_referente_ao_protocolo_de_no_1336-2025_-_btn_3_-_limpeza_condominio_josefino.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12555/protocolo_de_req._no_033-2026_referente_ao_protocolo_de_no_1337-2025_-_bairro_barroca_-_retirada_de_lixo_rua_alvorada.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12557/protocolo_de_req._no_034-2026_referente_ao_protocolo_de_no_1338-2025_-_btn_2_-_faixa_elevada_rua_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12558/rua_salvador_mutirao_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12559/protocolo_de_req._no_035-2026_referente_ao_protocolo_de_no_1339-2025_-_btn_2_-_faixa_elevada_rua_verdes_campos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12560/protocolo_de_req._no_037-2026_referente_ao_protocolo_de_no_1404-2025_-_btn_3_-_tapa-buracos_rua_portinari.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12561/protocolo_de_req._no_038-2026_referente_ao_protocolo_de_no_1405-2025_-_jardim_bahia_-_pintura_faixa_rua_joana_darque.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12562/protocolo_de_req._no_039-2026_referente_ao_protocolo_de_no_1406-2025_-_bairro_barroca_-_construcao_de_praca_rua_alvorada.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12563/protocolo_de_req._no_040-2026_referente_ao_protocolo_de_no_1407-2025_-_btn_2_-_calcamento_rua_neymir_negreiros.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12564/protocolo_de_req._no_041-2026_referente_ao_protocolo_de_no_1408-2025_-_cardeal_brandao_vilela_-_tapa-buracos_rua_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12565/protocolo_de_req._no_043-2026_referente_ao_protocolo_de_no_1410-2025_-_bairro_barroca_-_tapa-buracos_rua_araci.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12566/protocolo_de_req._no_044-2026_referente_ao_protocolo_de_no_1411-2025_-_bairro_barroca_-_calcamento_rua_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12567/protocolo_de_req._no_048-2026_referente_ao_protocolo_de_no_1416-2025_-_btn_2_-_limpeza_rua_copacabana.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12568/protocolo_de_req._no_049-2026_referente_ao_protocolo_de_no_1417-2025_-_zona_rural_-_patrolamento_barriga_a_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12569/protocolo_de_req._no_050-2026_referente_ao_protocolo_de_no_1418-2025_-_btn_3_-_tapa-buracos_rua_monteiro_lobato.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12570/protocolo_de_req._no_051-2026_referente_ao_protocolo_de_no_1419-2025_-_jardim_bahia_-_tapa-buracos_rua_sao_caetano.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12571/protocolo_de_req._no_053-2026_referente_ao_protocolo_de_no_1427-2025_-_povoado_vila_matias_-_terraplanagem_lua_cheia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12572/protocolo_de_req._no_054-2026_referente_ao_protocolo_de_no_1428-2025_-_povoado_vila_matias_-_limpeza_fossas_lua_cheia.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12573/protocolo_de_req._no_055-2026_referente_ao_protocolo_de_no_1430-2025_-_centro_-_limpeza_rua_das_flores.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12574/protocolo_de_req._no_056-2026_referente_ao_protocolo_de_no_1431-2025_-_btn_1_-_limpeza_rua_do_emissario.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12575/protocolo_de_req._no_057-2026_referente_ao_protocolo_de_no_1433-2025_-_btn_1_-_passarela_sobre_canal.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12576/protocolo_de_req._no_059-2026_referente_ao_protocolo_de_no_1441-2025_-_btn_1_-_tapa-buracos_rua_da_redencao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12577/protocolo_de_req._no_060-2026_referente_ao_protocolo_de_no_1443-2025_-_btn_1_-_limpeza_rua_alonso_macedo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12578/protocolo_de_req._no_061-2026_referente_ao_protocolo_de_no_1444-2025_-_btn_1_-_tapa-buracos_rua_alonso_macedo.pdf.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12579/protocolo_de_req._no_062-2026_referente_ao_protocolo_de_no_1445-2025_-_btn_2_-_tapa-buracos_rua_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12580/protocolo_de_req._no_063-2026_referente_ao_protocolo_de_no_1446-2025_-_btn_2_-_limpeza_rua_adauto_pereira.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12581/protocolo_de_req._no_064-2026_referente_ao_protocolo_de_no_1447-2025_-_btn_2_-_tapa-buracos_rua_adauto_pereira.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12582/requerimento_limpeza_capinacao_da_praca_da_igreja_do_bairro_vila_nobre..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12583/requerimento_reparo_do_portao_da_quadra_do_josefino_teixeira..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12584/requerimento_pintura_quebra_mola_rua_02_de_julho..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12585/requerimento_ponto_de_onibus_do_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12587/requerimento_requalificacao_do_campo_leonidas_macario.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12588/requerimento_box_feirinha.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12589/requerimento_-_limpeza_e_o_envio_de_maquina_patrol_no_campo_do_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12590/requerimento_-_instalacao_de_iluminacao_publica_rede_baixa_no_povoado_lagoa_grande.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12591/requerimento-requalificacao_completa_da_quadra_poliesportiva_localizada_no_bairro_moxoto..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12592/requerimento-_equeiro_melhorias_estruturais_na_praca_da_libanesa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12593/requerimento_45.26.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12594/requerimento_51.26.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12595/requerimento_52.26.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12596/requerimento_53.26.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12597/requerimento_recapeamento_asfaltico_no_residencial_josefino_teixeira_ii__btn_iii..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12600/dom_guido_zendron_para_uma_participacao_de_20_vinte_minutos_na_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12601/requerimento-_requeiro_a_instalacao_de_redes_adequadas_na_quadra_do_bnh_recentemente_requalificada_a_fim_de_possibilitar_a_pratica_de_tenis_e_outras_modalidades_esportivas..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12603/requeriemnto-__vem_por_meio_do_presente_requerer_a_implantacao_de_quiosques_padronizados_em_todas_as_pracas_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12604/projeto_de_lei_avenida_vava_ferraz_-_vila_matias.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12609/requerimento-requeiro_a_realizacao_de_um_arraia_na_praca_da_libanesa_durante_o_periodo_junino.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12610/requerimento-_instalacao_de_bueiros_ecologicos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12611/requerimento-_requeiro_a_construcao_de_uma_quadra_poliesportiva_nas_dependencias_da_associacao_de_pais_e_amigos_dos_excepcionais__apae_situada_neste_municipio...pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12613/requerimento_._requal._da_praca_saude_marina_franca..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12614/requerimentorepintura_da_faixa_de_pedestre_em_frente_ao_parque_de_exposicao..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12615/requerimento-__manutencao_e_pintura_de_faixa_de_pedestre_localizada_na_rua_presidente_medici_proximo_a_granja_farres..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12616/req._requal._cemiterio_tori.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12617/requerimento-manutencao_e_pintura_de_faixa_de_pedestre_localizada_proximo_ao_supermercado_braga_na_rua_otaviano_leandro_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12618/requerimento_sf_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12619/requerimento_georgina.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12620/instalacao_de_lixeiras_em_pontos_estrategicos_nas_ruas_amancio_pereira_sao_francisco_e_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12626/requerimento_-_praca_alves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12628/requerimento_._reiterando_req.projeto_artecultura_raimundo_toledo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12629/requerimento_._reiterando_req._eja-_educacao_de_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12630/requerimento_211.2025_reiteracao_sol_._aquisicao_de_epi_s_camisa_uv__para_os_acs_pa.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12631/requerimento_215.2025_reiterando_sol_.cascalho_pov_olho_d_agua_ate_o_pov_nambebe.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12632/requerimento_226.2025_reiteracao__sol_._contratacao_de_profissional_ultrassonografia_policlinica_pa_15.12.2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12633/requerimento_534.2025__reiteracao_sol_.aquisicao_de_medidor_de_pressao__arterial_psf_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12634/requerimento_535.2025_reiterando_sol_.cascalho_pov_baixa_funda_11.12.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12635/req._reiterando_req._mamoplastia_redutora.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12636/requerimento_536.2025_reiterando__sol_.iluminacao_publica__pov_baixa_funda_01.04.2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12637/requerimento_537.2025_reiteracao__sol_.cascalho_pov_mosquito_papagaio_luiz_e_pocos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12638/requerimento_670.2025_reiteracao__sol_._aquisicao_de_fitas_de_glicemia_11.12.2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12639/requerimento_546_reiteracao__sol_.lampadas_led_moradores__publica__pov_baixa_funda_01.04.2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12640/requerimento_217_.__reiteracao_sol_.melhoramento_da_agua_pov_baixa_funda.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12641/requerimento_429_reiterando_sol_.onibus_escolar_para_o_pov_baixa_funda.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12642/requerimento__1068_reiteracao_sol_.recontratacao_dos_2_vigilantes_da_escola_do_pov_caicara.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12643/requerimento_1069_reiteracao_sol_.reforma_da_escola_do_povoado_caicara__29.07.2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12644/requerimento__608__reiterando_sol_.reforma_da_quadra_do_povoado_baixa_funda_10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12645/requerimento_1070_reiteracao__sol_.reforma_da_quadra_do_povoado_caicara_29.07.2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12646/requerimento_609_reiteracao_sol_.reforma_do_colegio_do_pov_baixa_funda_10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12647/requerimento_605_reiterando__sol_.reforma_do_psf_pov_malhada_grande__10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12648/requerimento__606_reiteracao_sol_.reforma_do_psf_pov_nambebe__10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12649/requerimento_603_reiteracao__sol_.reforma_e_cobertura_da_quadra_do_povoado_caicara_i.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12650/reinterando_o_req._480_climatizacao_do_raimundo_toledo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12651/reinterando_o_req._346_casa_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12652/coleta_de_lixo_sal_torrado_ii..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12654/req.reiterando__plantil_de_arvore_do_marina_franca..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12655/requerimento_._reiterando.restaurante_popular_btn.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12656/requerimento_-_beco_junino_na_praca_do_antigo_coliseu.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12657/requerimento_-_grupo_pastoril_na_programacao_de_natal.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12658/requerimento-_pavimentacao_asfaltica_rua_recanto_feliz.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12659/requerimento_-_quebra-mola_na_avenida_moxoto_no_1456_vila_moxoto.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12660/requerimento_-_rua_teofilandia_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12661/requerimento-_rua_santa_quiteria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12662/requerimento_-rua_sao_benedito_btn_3.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12663/solicita_pintura_de_faixa_de_pedestres_na_jose_hemerterio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12664/requerimento-_rua_nossa_senhora_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12665/solicitacao_da_manutencao_das_lampadas_da_praca_localizada_na_rua_dona_menininha.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12666/solicitacao_de_limpeza_e_retirada_de_ramagem_e_lixo_na_rua_recife_pedra_cumprida.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12667/req.reiterando_no_1102profissionais_capacitados_em_libras_psf.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12668/solicitacao_de_reparos_asfalticos_na_rua_dona_menininha_vila_nobre_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12669/requerimento-_cadeira_odontologica_no_psf_centenario.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12670/requerimento__212.2025_reiteracao_sol_._aquisicao_de_smarphone_para_os_acs_pa_11.12.2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12671/requerimento-praca_dos_apostolos.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12673/requerimento_solicitando_em_regime_de_urgencia_o_inicio_das_aracoes_gratuitas_na_zona_rural_iniciando_pelo_projeto_de_irrigacao_caicara_26.02.2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12676/requalificacao_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12677/praca_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12678/requerimento_55.26.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12679/requerimento_56.26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12680/protocolo_de_req._no_065-2026_referente_ao_protocolo_de_no_1453-2025_-_btn_2_-_limpeza_rua_delmiro_gouveia.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12681/requerimento_57.26.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12682/protocolo_de_req._no_066-2026_referente_ao_protocolo_de_no_1455-2025_-_btn_2_-_tapa-buracos_rua_da_independencia.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12683/protocolo_de_req._no_067-2026_referente_ao_protocolo_de_no_1460-2025_-_cond_josefino_teixeira_-_onibus_escolares.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12684/protocolo_de_req._no_068-2026_referente_ao_protocolo_de_no_1461-2025_-_bairro_centenario_-_tapa-buracos_prainha_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12685/protocolo_de_req._no_069-2026_referente_ao_protocolo_de_no_1467-2025_-_btn_1_-_tapa-buracos_rua_tucurui.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12686/protocolo_de_req._no_070-2026_referente_ao_protocolo_de_no_1475-2025_-_centro_-_reforma_praca_abel_barbosa.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12687/protocolo_de_req._no_071-2026_referente_ao_protocolo_de_no_1504-2025_-_residencial_josefino_-_conteineres_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12688/protocolo_de_req._no_072-2026_referente_ao_protocolo_de_no_1506-2025_-_povoado_rio_do_sal_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12689/requerimento_58.26.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12690/protocolo_de_req._no_073-2026_referente_ao_protocolo_de_no_1508-2025_-_povoado_km_50_-_reforma_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12691/protocolo_de_req._no_075-2026_referente_ao_protocolo_de_no_216-2025_-_btn_3_-_calcamento_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12692/requerimento_59.26.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12693/protocolo_de_req._no_076-2026_referente_ao_protocolo_de_no_469-2025_-_btn_2_-_convivencia_psf_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12694/protocolo_de_req._no_077-2026_referente_ao_protocolo_de_no_472-2025_-_riacho_da_morena_-_calcamento_ruas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12696/protocolo_de_req._no_078-2026_referente_ao_protocolo_de_no_477-2025_-_municipio_-_quadras_de_futevolei.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12697/protocolo_de_req._no_079-2026_referente_ao_protocolo_de_no_478-2025_-_ba-210_-_estrada_paraiso_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12698/protocolo_de_req._no_080-2026_referente_ao_protocolo_de_no_479-2025_-_res_josefino_teixeira_-_redutores_velocidade.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12699/protocolo_de_req._no_081-2026_referente_ao_protocolo_de_no_480-2025_-_ceasa_-_pintura_faixas_pedestres.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12700/protocolo_de_req._no_082-2026_referente_ao_protocolo_de_no_481-2025_-_res_josefino_teixeira_1_-_vistoria_quadra.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12701/protocolo_de_req._no_083-2026_referente_ao_protocolo_de_no_482-2025_-_btn_1_-_infraestrutura_cano_pipas.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12702/protocolo_de_req._no_084-2026_referente_ao_protocolo_de_no_674-2025_-_centro_-_pintura_faixa_av_maconaria.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12703/protocolo_de_req._no_085-2026_referente_ao_protocolo_de_no_675-2025_-_centro_-_pintura_faixa_av_j_hemeterio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12704/protocolo_de_req._no_086-2026_referente_ao_protocolo_de_no_731-2025_-_bairro_barroca_-_iluminacao_rua_jose_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12705/protocolo_de_req._no_087-2026_referente_ao_protocolo_de_no_819-2025_-_btn_1_-_manutencao_praca_ceu.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12706/requerimento_60.26.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12707/requerimento_61.26.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12710/requerimento_62.26.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12711/requerimento_pontos__de_moto_taxi_.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12714/requerimento_construcao_de_ponto_turistico_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12715/req._reinterando_recapeamento_da_delmiro_gouveia..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12716/requerimento_quadra_do_siriema_iii.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12717/requerimento_-_pavimentacao_e_cep_na_travessa_luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12718/req._reinterando_o_calcamento_da_delmiro_gouveia_cruzando_pa4.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12719/requerimento_pavimentacao_asfaltica_e_cep_na_rua_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12720/requerimento_retificacao_do_solo_na_rua_maceio_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12721/requerimento_pavimentacao_rua_men_de_sa.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12722/requerimento-_ruas_do_condominio_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12723/req._reinterando_o_beco_m.barros_s._dumont.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12724/requerimento_-_rev._colegio_higino_muros_e_calcadas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12725/hortifruti.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12726/req._reiterando_o_beco_entre_a_rua_otaviano_l._de_morais_e_landulfo_alves..pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12727/requerimento_64.26.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12728/requerimento_65.26.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12729/requerimento_66.26.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12730/req._reiterando_um_bicicletario_na_praca_do_rodoviario..pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12732/req._reiterando_um_bicicletario_para_biblioteca_municipal_de_p.a..pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12734/req._reiterando_recapeamento_da_2o_travessa_padre_lourenco..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12735/requerimento_67.26.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12736/requerimento_poldagem_rua_aratu.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12737/requerimento_63.26.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12738/requerimento_68.26.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12739/requerimento_detetizacao_hortfrut_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12740/requerimento_praca_da_rua_das_flores.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12741/requerimento_-_esgoto_e_lixo_no_marina_franca.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12742/estradas_macambira.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12743/requerimento._reiterando_a_requal._da_rua_oliveira_matos_..pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12744/requerimento._reiterando_a_requal._da_rua_jose_de_alencar_..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12745/requerimento._reiterando_a_requal._da_rua_padre_joao_evangelista..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12746/requerimento._reiterando_a_requal._da_rua_pedro_alvares_cabral..pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12747/requerimento_solicitando_retirada_de_entulhos_rua_nova_-_btn_ii..pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12748/solicitando_limpeza_e_capinacao_rua_ministro_oliveira_brito__bairro_vila_nobre..pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12750/requerimento_lombada_rua_jose_de_alencar.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12751/requerimento_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12752/requerimento._psf_santa_rita..pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12753/requerimento_41.26.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12754/requerimento_69.26.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12756/requerimento_sistema_eletronico_ubs_2026.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12757/prainha_recanto_do_paraiso_prainha_do_candeeiro_a_remocao_emergencial_da_vegetacao_aquatica_invasora_baronesas.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12758/solicitacao_de_requalificacao_e_manutencao_da_estrada_beco_de_vadinho_localizada_na_zona_rural_do_sitio_do_lucio_em_paulo_afonso-ba..pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12759/limpeza_e_capinacao_da_praca_lindinalva_cabral_localizada_no_centro_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12760/solicitacao_de_servicos_de_infraestrutura_patrolamento_e_cascalhamento_em_frente_ao_bar_de_neide_na_estrada_vicinal_do_sitio_do_lucio_em_paulo_afonso-ba..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12761/solicitando_a_execucao_de_servicos_de_infraestrutura_patrolamento_e_cascalhamento_na_estrada_da_serra_branca_01_localizada_na_zona_rural_de_paulo_afonso-ba..pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12762/solicitando_a_requalificacao_das_estradas_de_terra_no_povoado_sitio_do_lucio_paulo_afonso-ba_especificamente_na_entrada_em_frente_ao_bar_da_neide.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12763/sodfcf1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12764/solicitando_retirada_de_entulho_na_rua_sao_jorge_-_centro.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12765/requerimento_implantcao_do_quebra_mola_em_frente_a_creche_menino_jesus_btn_ii.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12768/requerimento_-_administracao_btn.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12769/requerimento_sol._instalacao_de_uma_nova_caixa_dagua_de_alta_capacidade_para_o_povoado_varzea_04.03.2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12770/requerimento_70.26.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12771/requerimento_calcadao_avenida_apolonio_sales.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12772/requerimento_requalificacao_do_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12773/requerimento__desfibrilador_externo_automatico.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12774/requerimento_pavimentacao_asfaltica_da_travessa_ceara.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12775/requerimento_requalificacao_da_praca.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12776/requerimento_complementacao_da_pavimentacao_em_paralelo_da_rua_joao_miguel_de_lima_localizada_no_bairro_barroca.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12777/requerimento_implantcao_da_faixa_de_pedestre_em_frente_a_creche_menino_jesus_btn_ii.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12779/oficio_050_-_requerimento_pintura_de_quebra-mola_em_toda_cidade.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12781/contencao_da_pista_de_bicicross_na_rua_das_camelias..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12783/defesa_pessoal_requerimento.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12784/retorno_do_luau_no_boi_e_a_cobra.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12785/requerimento-_praca_afonso_pires.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12786/requerimento-_rua_planalto.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12787/requerimento-_rua_dos_expedicionarios.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12788/requerimento-_rua_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12789/requerimento-_praca_aracaju.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12790/requerimento-_canal_emissario_da_rua_manaus.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12791/requerimento_travessa_joao_goulart.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12792/requerimento_rua_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12793/requerimento-_praca_da_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12794/requerimento_-_conclusao_da_obra_de_drenagem_na_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12795/calcamento_jequie.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12796/asfalto_pero_vaz.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12797/limpeza_e_capinacao_do_bairro_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12798/limpeza_e_capinacao_da_vegetacao_localizada_na_rua_dos_encantos_bairro_alves_de_souza..pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12800/regulariza_a_numeracao_dos_imoveis_no_bairro_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12802/requerimento_-__iluminacao_pov._ribeiro_12-03-2026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12803/alagoinhas_2026.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12804/requerimento_-_remocao_de_entulhos_btn_1_colegio_quiteria.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12805/ponto_de_onibus_rodoviario_2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12807/requerimento_-_revitalizacao_da_rua_delmiro_btn2.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12808/recuperacao_das_vias_internas_bem_como_as_estradas_conhecidas_como_caminhos_de_roca_em_toda_a_extensao_do_povoado_varzea.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12809/recuperacao_das_vias__em_paralelo_bem_como_o_cascalhamento__ou_patrolamento_das_vias_internas__povoado_jua__zona_rural_de_paulo_afonso.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12810/requerimento_73.26.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12811/requerimento_74.26.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12812/requerimento_75.26.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12813/requerimento_76.26.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12814/requerimento_77.26.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12815/requerimento_78.26.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12816/requerimento_79.26.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12817/requerimento_81.26.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12818/requerimento_82.26.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12819/requerimento_87.26.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12820/requerimento_86.26.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12821/requerimento_88.26.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12822/requerimento_89.26.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12823/requerimento_90.26.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12824/requerimento_93.26.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12825/requerimento_91.26.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12826/requerimento_94.26.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12827/requerimento_92.26.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12828/requerimento_80.26.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12829/travessa_dos_prazeres_2026.2.4.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12831/solicitacao_de_iluminacao_na_quadra_da_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12832/requerimento_72.26.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12834/requerimeto_-_carro_fossa_rio_do_sal.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12836/requerimento_-__podacao__das_arvores_da_avenida_apolonio_sales_centro..pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12837/requerimento_-__requerimnto_-_construcao_de_uma_barreira_de_contencao_de_agua_na_rua_trindade.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12838/limpeza_e_capinacao_da_unidade_de_saude_senhor_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12839/mehora_na_iluminacao_do_parque_belvedere.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12841/req._de_um_parquinho_infantil_na_escola_raimundo_toledo..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12842/req._reiterando_modulo_policial_btnii.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12843/requerimento_-_limpeza_do_conjunto_penal.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12844/req._limpeza_e_capinacao_geral_do_bairro_pa4.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12845/requerimemento_-_solicitando_a_capinacao_em_toda_a_extensao_da_rua_realeza_e_retirada_de_entulho..pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12846/requerimento_solicitar_a_retirada_do_lixo_acumulado_ao_lado_do_canal_de_esgoto_situado_no_bairro_tancredo_neves_iii.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12847/requerimento_95.26.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12848/requerimento_96.26.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12849/req._uso_da_tribuna_2026.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12850/requerimento_97.26.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12851/requerimento_98.26.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12852/requerimento_rua_lago_norte.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12853/01_requalificacao_do_jardim_da_rua_das_camelias.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12854/requerimento_rua_pojuca.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12855/requerimento_99.26.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12856/requerimento_100.26.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12857/requerimento_barragem_acude.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12858/redutor_de_velocidade_lombada.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12859/solicitando_a_requalificacao_da_casa_comunitaria_localizada_no_residencial_josefino_teixeira_ii..pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12860/solicitando_a_pintura_dos_quebra_mola_na_rua_gloria_-_centro..pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12861/solicitando_a_colocacao_de_redutores_de_velocidade_no_residencial_celidone_de_deus_localizado_no_bairro_tancredo_neves_iii..pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12862/solicitar_a_reforma_e_ampliacao_da_cozinha_comunitaria_do_bairro_benone_resende..pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12864/solicitando_que_seja_disponibilizada_a_vacina_anti_rabica_no_btn..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12865/solicita_a_implantacao_do_centro_de_abastecimento_farmaceutico_-_caf_no_bairro_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12867/req._limpeza_e_capinacao_geral_do_bairro_dos_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12868/requerimemento_-_solicitando_a_capinacao_e_limpeza_-_cond._amanda_moraes.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12869/limpeza_e_capinacao_do_cras_prianha.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12870/req._farmacia_basica_btn.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12871/solicitacao_rua_arcoverde.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12872/solicitacao_de_redutor_de_velocidade_na_rua_arcoverde_btn3.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12874/requerimento-_rua_carajas.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12875/requerimento_-_rua_vasco_da_gama.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12876/requerimennto-_rua_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12877/requerimento-_rua_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12878/requerimento_rua_veneza.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12879/requerimento-_avenida_campo_grande.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12880/requerimento-_rua_sao_francisco_bairro_centenario.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12881/requerimento-_praca_da_igreja_menino_jesus_de_praga_bairro_barroca.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12882/requerimento-_rua_erocilda_patriota.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12883/requerimento-_rua_joana_angelica.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12884/requeriment-_rua_santa_luzia_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12885/requerimento_-_requeiro_com_a_devida_urgencia_a_reforma_geral_da_praca_e_da_quadra_localizadas_no_bairro_celidone_de_deus.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12892/solicitacao_para_a_requalificacao_da_praca_da_saude..pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12893/solicitar_com_urgencia_a_realizacao_de_limpeza_e_capinacao_do_mato_na_praca_ceu..pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12894/audiencia_publicaj_objetivo_de_discutir_o_crescimento_descontrolado_da_macrofita_aquatica_eichhornia_crassipes_comumente_conhecida_como_baronesa_no_rio_sao_franciscoj.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12895/iluminacao_rua_arco_verde.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12900/pavimentacao_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12901/limpeza_e_capinacao_da_praca_do_grande_hotel.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12902/retorno_da_obra_da_praca_do_grande_hotel.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12903/teloes_copa.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12904/requerimento_-__solicitacao_-_pintura_de_quebra-mola_em_toda_cidade_e_bairros_ok.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12906/audiencia_publica_objetivo_de_discutir_o_crescimento_descontrolado_da_macrofita_aquatica_eichhornia_crassipes_comumente_conhecida_como_baronesa_no_rio_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12907/povoados_grossos_e_pocos_em_paulo_afonso_-_ba.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12909/requerimento-_quebra_molas_na_rua_santa_luzia_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12910/requerimento-manutencao_na_praca_da_rua_dona_menininha_localizada_no_bairro_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12911/requerimento-poda_de_arvore_na_rua_dona_menininha.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12912/requerimento-_a_sinalizacao_de_quebra-molas_na_rua_dona_menininha_no_bairro_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12913/requerimento-sinalizacao_de_quebra-molas_na_rua_jose_martins_dos_santos_filho_localizada_no_bairro_vila_nobre..pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12914/requerimento-pavimentacao_asfaltica_da_rua_jose_martins_dos_santos_filho_localizada_no_bairro_vila_nobre..pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12915/solicitacao_de_operacao_tapa-buraco_na_rua_santos_dumont_.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12916/requerimento-a_manutencao_da_praca_localizada_no_bairro_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12917/requerimento-a_sinalizacao_dos_quebra-molas_em_toda_a_extensao_da_rua_presidente_oliveira_brito_localizada_no_bairro_vila_nobre..pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12918/requerimento-a_sinalizacao_dos_quebra-molas_na_travessa_engenheiro_amaury_de_menezes_localizada_no_bairro_vila_nobre..pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12919/moto_taxi_galeria_oasis.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12920/solicito_a_limpeza_geral_e_completa_lj_bem_como_a_revitalizacao_imediata_da_area_da_lagoa_do_touro_e_da_sucuri.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12924/limpeza_e_capinacao_da_praca_da_boa_ideia.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12925/requerimento_102.26.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12926/requerimento_103.26.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12927/reiterando_o_requerimento_1473_de_25_solicitando_cameras_na_entrada_da_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12930/requerimento_pero_vaz.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12931/requerimento_praca_pero_vaz_btn.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12932/requerimento_aldeia_kariri.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12933/construcao_de_praca_na_entrada_da_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12934/revitalizacao_dos_brinquedos_da_praca_aracaju.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12935/requerimento_-_solicitacaocoberturacanalruanova.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12936/retirada_de_entulho_na_rua_santa_isabel_btn_3.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12937/retirada_de_entulho_rua_padre_lourenco_btn_2.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12938/manutencao_na_via_publica_reparos_no_asfalto_e_conserto_da_tampa_de_esgoto_da_rua_cruzeiro_do_sul_moxoto.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12939/requerimento_sol_.cascalho_pov_caicara_31.03.2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12940/manutencao_na_via_publica_reparos_no_asfalto_e_conserto_da_tampa_de_esgoto_da_rua_araci_pedra_comprida_n_10.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12941/req._centenario.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12942/requerimento_104.26.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12945/manutencao_na_via_publica_reparos_no_asfalto_e_conserto_da_tampa_de_esgoto_da_rua_araci_oliveira_brito.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12946/munutencao_na_via_publica_conserto_da_tampa_de_esgoto_e_reparos_no_asfalto_da_rua_teofilandia_pedra_comprida.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12947/interligacao_de_pocos_.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12953/requerimento_sec._saude..pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12954/requerimento_rua_florida.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12955/solicitando_a_realizacao_de_servicos_de_limpeza_e_retirada_de_matos_acumulados_dentro_do_corrego.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12956/solicitando_a_realizacao_de_servicos_de_poda_da_arvore_localizada_na_avenida_delmiro_gouvea_no_1702..pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12957/requerimento_no_-_2026_solicitar_a_requalificacao_da_praca_da_saude..pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12958/requerimento_no_-_2026_solicitar_a_subtituicao_bueiro_r.sindae.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12959/requerimento-requeiro_a_adocao_de_providencias_urgentes_quanto_as_condicoes_da_via_localizada_na_av._do_sossego_centenario.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12960/requerimento_-__solicitacao__a_ampliacao_do_horario_de_funcionamento_da_bomba_responsavel_pelo_abastecimento_de_agua_nas_ruas.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12961/requerimento-_a_adocao_de_providencias_quanto_a_sinalizacao_adequada_de_todos_os_quebra-molas_ao_longo_da_rua_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12962/requerimento-_a_sinalizacao_adequada_de_todos_os_quebra-molas_existentes_na_rua_amancio_pereira.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12963/requerimento-_realizacao_de_limpeza_na_area_externa_do_psf_bnh_senhor_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12964/requerimento-__requeiro_a_adocao_de_providencias_urgentes_na_rua_dionisio_pereira_ao_lado_do_mercadinho_do_tio_beto_no_bairro_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12966/requerimemento_-_solicitando_a_capinacao_e_limpeza_geral_da_praca_balneario.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12967/solicitando_retirada_de_entulho_na_rua_monteiro_lobato.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12970/requalificacao_do_campo_do_povoado_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12971/intalacao_de_caixa_dagua_no_cemiterio_do_povoado_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12972/requalificacao_da_quadra_de_esportes_do_povoado_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12974/requerimento_por_tras_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12975/requerimento_av_moxoto.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12976/requerimento_rua_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12977/req._4_grupos_2026.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12978/requerimento_rua_cruzeiro_do_sul_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12980/requerimento_rua_nossa_sra_aparecida.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12981/requerimento_rua_araci_-_bairro_barroca.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12982/req._abel_barbosa_2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12983/requerimento_-_certo-_poda_de_arvores_capinacao_e_limpeza_geral_no_terreno_baldio_localizado_na_rua_lago_da_paz_bairro_caminhos_dos_lagos.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12984/req._caminho_dos_lagos_2026.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12985/requerimento_-_rua_araci_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12986/construcao_de_um_bebedouro_no_povoado_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12987/requerimento_asfalto_-_barroca.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12988/construcao_de_dois_02_redutores_de_velocidades_nas_imediacoes_da_escola_joao_francisco_filho_no_povoado_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12989/requerimento_rua_nossa_sra_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12991/requerimento_rua_rio_colombia.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12993/requerimento_condominio_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12994/requerimento_rua_rio_jordao.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12995/requerimento_rua_rio_jordao_-_poda.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12996/requerimento_praca_da_tribuna.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12998/requerimento_-_certo-_solicitando_com_urgencia__a_colocacao_de_uma_nova_tampa_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12999/cras_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13001/construcao_de_um_posto_de_saude_no_povoado_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13002/requerimento_-_revitalizacao_da_rua_chico_mendes_btn2.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13003/requerimento.docx.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13004/requerimento_106.26_corrigido.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13005/requerimento_105.26_corrigido.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13006/requerimento_107.26.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13007/01_patrolamento_e_terraplanagem_da_estradas_vicinais_do_povoado_arrasta-pe.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13008/requerimento_108.26.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13009/requerimento_109.26.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13010/requerimento_-_solicitando_limpeza_e_capinacao_das_pracas_nos__abel_barbosa_e_caminho_dos_lagos.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13011/requerimento_110.26.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13012/requerimento_-_de_um_mutirao_de_limpeza_e_capinacao_bem_como_a_execucao_da_operacao_tapa-buracos_no_bairro_centenario.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13013/requerimento_-_faixas_elevadas_av.apolonio_sales.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13014/requerimento_-___solicitando_a_realizacao_com_urgencia_de_um_mutirao_de_limpeza_e_capinacao_bem_como_a_execucao_da_operacao_tapa-buracos_no_condominio_encontro_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13018/retirada_de_entulho_rua_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13019/requerimento_esgoto.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13021/requerimento_-_guard_rail.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13022/req._maquina_ptrol_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13023/requerimento_-_solicitando_a_realizacao_com_urgencia_de_capinacao_limpeza_e_retirada_de_entulho_nas_dependencias_da_casa_da_crianca_01.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13025/construcao_e_instalacao_de_quiosques_na_praca_em_frente_a_igreja_sao_jose_de_ancheita_no_bairro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13026/reforma_da_praca_dom_mario_zaneta_no_bairro_barroca.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13027/implantacao_de_faixa_de_pedestre_av_aeroporto_em_frente_a_igrej_evangelica_batista_gtsemani_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13028/construcao_de_um_abrigo_para_familiares_dos_internos_do_conjunto_penal_de_paulo_afonso.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13029/complemento_da_tubulacao_do_saneamento_basico_no_canal_emissario_da_rua_ilheus_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13030/retirada_de_entulho_rua_alto_novo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13031/retirada_de_entulho_rua_santa_quiteria.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13032/retirada_de_entulho_rua_mascarenha_de_morais.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13033/retirada_de_entulho_rua_veneza.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13035/requerimento_-__melhorias_na_iluminacao_publica_do_condominio_celidone_de_deus_localizado_no_bairro_tancredo_neves_iii_neste_municipio.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13036/requerimento_-_jogos_xadrez_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13037/solicitando_a_repintura_da_faixa_de_pedestre_localizada_em_frente_a_adega_na_avenida_hemeterio_de_carvalho_esquina_em_paulo_afonso-ba..pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13039/requerimento_-_creche.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13040/requerimento_-_solicitando_a_realizacao_com_urgencia_de_capinacao_limpeza_e_retirada_de_entulho_na_praca_amanda_morais_localizada_nas_proximidades_do_condominio_amanda_morais.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13041/requerimento_-_lago_do_encanto.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13042/requerimento_-_manutencao_psf.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13043/requerimento_-_quebra_mola_centenario.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13044/requerimento_-_praca_centenario.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13045/requerimento_111.26.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13046/requerimento_-_praca_bnh_half.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13047/solicitando_a_pintura_da_sinalizacao_do_contorno_do_redondel_localizado_em_frente_a_feira_livre_deste_municipio..pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13048/requerimento_-_poda_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13049/requerimento_-_olavo_bilac.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13050/requerimento_-_padre_lourenco.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13051/requerimento_112.26.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13052/requerimento_113.26.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13053/requerimento_114.26.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13054/requerimento_115.26.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13055/requerimento_116.26.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13056/requerimento_117.26.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13057/requerimento_118.26.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13058/requerimento_120.26.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13059/solicitacao_de_poda_capinagem_e_limpeza_na_area_da_futura_praca_dos_4_grupos.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13060/requerimento_119.26.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13065/requerimento_122.26.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13067/requerimento_121.26.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13069/solicitacao_de_transporte_escolar_para_alunos_da_comunidade_baixa_funda__area_rural.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13071/ambulancia_para_os_povoados_da_zona_rural_.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13072/estradas_internas_-_povoados_acude_e_salgadinho_.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13080/solicitando_pintura_da_faixa_em_frente_a_creche.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13081/requerimento_-_solic.rua.emissario.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13082/requerimento_-_solicitando_a_realizacao_com_urgencia_de_capinacao_e_limpeza_geral_na_area_da_delegacia_da_mulher_localizada_na_rua_chile.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13086/requerimento_-_capinacao_na_rua_dos_prazeres_-_chesf.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13088/requerimento__solicitando_a_manutencao_e_substituicao_de_15___lampadas_de_iluminacao_publica_por_lampadas_led_s_23.04.2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13089/requerimento__sinalizacao_de_lombada_no_bairro_cleriston_andrade_06.04.2026.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13090/requerimento_pero_vaz__quebra_-_molas.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13091/req_convocacao_sec_mun_esportes_e_cultura_assinado.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13092/solicitacao_de_construcao_de_2_passagens_molhadas_na_estrada_de_acesso_ao_povoado_riacho_grande__paulo_afonso-ba_1.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13094/requerimento_123.26.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13095/requerimento_124.26.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13096/solicitacao_de_recuperacao_da_estrada_de_acesso__trechos_da_baixa_do_boi_ao_povoado_muricoca_passando_por_riacho_grande_poco_fundo_lagoa_do_riacho_grande_e_laginha__paulo_afonso-ba_1.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13097/solicitacao_de_instalacao_de_bracos_de_postes_e_lampadas_em_diversos_locais_da_zona_rural_1.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13098/requerimento_-_solicitando_a_operacao_tapa_buracos_na_rua_botafogo__bairro_centenario..pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13107/requerimento_-_quadra_do_abel_barbosa.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13108/solicitando_capinacao_rua_2_de_julho_btn_1.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13109/solicitando_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13111/requerimento_limpeza_capinacao_travessa_felipe_camarao.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13112/requerimento.docx_1.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13113/requerimento_sec._saude..pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13115/requerimento_-_pop_shoping.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13116/requerimento_-_praca_blumenau.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13117/requerimento_-_pavimentacao_blumenau.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13118/requerimento_-_postes_blumenau.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13119/requerimento_-_capina_blumenau.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13120/requerimento_-_capina_oitizeiros.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13121/solicitacao_de_revitalizacao_de_faixa_de_pedestres_em_frente_ao_hotel_belvedere.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13122/solicitacao_de_limpeza_no_campo_do_bairro_sal_torrado_.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13123/solicitacao_de_revitalizacao_da_sinalizacao_na_rua_dom_vital_bairro_cardeal_brandao_vilela_btn.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13124/solicitacao_de_retirada_de_entulho_na_rua_caraibeira_no_297__bairro_amanda_morais_barroca.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13125/solicitacao_de_limpeza_na_rua_campos_novos_povoado_araticum.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13127/requerimento.docx_2.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13128/requerimento_-_postes_sagrada_familia.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13130/requerimento_125.26.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13131/requerimento_126.26.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13132/requerimento_127.26.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13133/requerimento_128.26.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13134/requerimento_-_solicitando_a_manutencao_e_pintura_da_fachada_da_escola_municipal_jovino_de_carvalho_no_povoado_riacho..pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13135/requerimento_-_solicitando_a_troca_de_tampas_de_esgoto_na_rua_porto_seguro_70a_bairro_centenario_ao_lado_da_quadra_de_esportes..pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13136/capinacao_da_via_de_acesso_ao_tigre_.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13137/requerimento_-_solicitando_a_implantacao_de_uma_faixa_de_pedestres_na_rua_chile_no_519_bairro_abel_barbosa.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13138/requerimento_-_solicitando_a_realizacao_de_operacao_tapa-buracos_na_entrada_do_condominio_josefino_teixeira.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13139/requerimento_-_solicitando_a_conclusao_da_obra_da_quadra_poliesportiva_da_escola_municipal_jovino_de_carvalho_no_povoado_riacho_-_ok.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13140/solicitar_vigilantes_ou_agentes_de_portaria_para_escola_municipal_maria_noemia_situada_no_bairro_tancredo_ii..pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13141/requerimento_-_solicitando_a_implantacao_de_uma_faixa_de_pedestres_e_um_quebra-molas_na_avenida_da_maconaria_no_47_proximo_a_escola_monteiro_lobato..pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13142/requerimento_ercio.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13144/requerimento_-_solicitando_com_urgencia_a_capinacao_limpeza_e_retirada_de_entulho_da_avenida_acm_no_bairro_bnh_tendo_como_ponto_de_referencia_a_rua_do_ibametro..pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13145/requerimento_-_solicitando_a_instalacao_de_postes_de_iluminacao_publica_na_estrada_do_povoado_izidio_proximo_ao_povoado_riacho..pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13146/solicitacao_de_instalacao_de_bebedouro_no_vestiario_do_estadio_ruberleno.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13149/requerimento_-_implantacao_de_pontos_de_onibus_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13151/uma_faixa_exclusiva_para_estacionamento_de_onibus_em_frente_ou_nas_proximidades_do_colegio_vinicius_de_moraes_localizado_na_rua_vinicius_de_moraes_no_95_no_bairro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13152/requerimento_conjunto-.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13153/cobertura_da_quadra_de_esporte_do_bairro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13154/requerimento_130.26.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13155/instalacao_de_tres_redutores_de_velocidade_em_vias_publicas_do_bairro_caminho_dos_lagos__paulo_afonso_ba.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13156/requerimento_129.26.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13157/requerimento_132.26.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13158/requerimento_131.26.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13159/requerimento_130.26.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13160/requerimento_-_solicitando_com_urgencia_a_realizacao_de_capinacao_limpeza_e_retirada_de_mato_na_entrada_do_jardim_aeroporto..pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12368/indicacao_-_corrida_kids.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12373/indicacao_-_torneio_municipal_de_basquete_fornecimento_de_materiais_esportivos_e_fardamento.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12378/a_requalificacao_e_ampliacao_de_barreiros_e_aguadas_em_toda_a_zona_rural_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12379/_reiterando_a_indicacao_de_n_273_de_2025_sobre_a_adocao_de_medidas_visando_a_requalificacao_e_ampliacao_de_barreiros_e_aguadas_em_toda_a_zona_rural_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12405/reiterando_a_indicacao_de_n_268_de_2025_de_capacitacao_e_atendimento_pre-hospitalar_aph_para_todos_os_condutores_de_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12408/reiterando_a_indicacao_de_n_218_de_2025_que_solicita_a_limpeza_e_ampliacao_da_barragem_comunitaria_do_povoado_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12556/iluminacao_matinha.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12586/indicacao_coelba_-_rua_brumado_btn2.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12598/indicacao_01.26_corrigido.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12599/indicacao_02.26.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12602/indicacao_03.26.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12608/indicacao_04.26.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12612/indicacao-carreta_da_mamografia_ao_municipio_.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12621/ind_felipe_freitas_sec_estadual_justica_e_direitos_humanos.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12624/instalacao_de_parada_de_onibus_em_frente_ao_lacen_lab_na_avenida_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12625/indic._atualizada_2026.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12627/ind_ercio_chaves_seduc_municipal.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12653/indicacao_-_reformas_estruturais_e_melhorias_na_escola_municipal_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12708/indicacao_05.26.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12709/indicacao_06.26.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12749/indicacao_taca_universitaria.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12766/indicacao_sol._instalacao_usina_fotovoltaica_pov._caicara_chefe_da_secretaria_municipal._04.03.2026.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12767/indicacao_destinado_a_coelba_para_que_a_mesma_assuma_a_manutencao_preventiva_e_corretiva_do_transformador.04.03.2026.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12799/indicacao_patinetes_e_bicicletas.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12806/ubs-_barroca_recuperacao_automatica.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12833/indicacao_credenciamento_de_oticas.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12835/indicacao_programacao_cultural_mensal.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12840/indicacao_07.26.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12863/indica_a_implatacao_do_servico_de_emissao_do_cartao_sus_no_cigu..pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12873/indicacao_correios.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12891/indicar_ao_exmo._sr._deputado_federal_daniel_gomes_de_almeida_que_faca_gestao_junto_ao_inema.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12898/umbu_gigante_secretaria_de_agricultura_da_bahia_pablo_barrozo.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12899/umbu_gigante.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12908/ubs-_barroca_recuperacao_automatica.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12922/indicacao_-_recapeamento_asfaltico_da_rua_boa_sorte.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12929/solicitacao_de_extencao_de_rede_a_coelba.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12943/indicacao_08.26_organized.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12968/indicacao_-__drenagem_na_rua_rio_columbia_neste_municipio..pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12992/oficio_interno_001-2025_-_solicitacao_1.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13000/indicacao_placas_nos_postes_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13015/indicacao_-__cobertura_da_quadra_poliesportiva_do_bairro_centenario_-_correto_-.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13024/indicacao_-__requalificacao_da_quadra_da_escola_casa_da_crianca_01.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13038/indicacao_-_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13075/abastcimento_de_agua_da_embasa_na_granja_sol_nascente_.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13083/indicacao_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13084/indicacao_pracas_2026.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13085/indicacao_praca_abdon_sena.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13087/limpeza_da_praca_do_moxoto_ao_servissos_publicos.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13126/indicacao_chefe_do_executivo_mario_atlantico.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13143/ok_reparos_no_asfalto_da_rua_serra_branca_bairro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13147/indicacao_-_construcao_de_uma_praca_publica_no_bairro_boa_esperanca..pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13150/indicacao_-_construcao_de_uma_praca_publica_com_quadra_poliesportiva_no_povoado_riacho_da_morena.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12622/mocao_de_aplausos_conexao_verao.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12623/mocao_ercio.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12672/mocao_de_aplausos_daniel_sinesio.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12866/mocao_projeto.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12888/mocao_sedes.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12889/mocao_de_pesar_de_flavia_barros.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12890/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12897/m_lara.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12923/01.26_mocao_corrida_autismo.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12928/mocao_de_repudio_de_flavia_barros.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12944/mocao_montessori.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13020/mocao_de_pesar_maria.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13099/creuza_vieira_batalha.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13100/nilza_gomes_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13101/eunice_gomes_de_lima_.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13102/paroquia_sagrada_familia.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13148/mocao_de_pesar_de_cicero.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12780/titulo_de_cidadao_ambrosino.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12886/pl_dec_leg_sec_bahia.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13073/titulo_de_cidadao_tereza_leite_.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13114/pld_leonidas_marinho.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12364/projeto_de_lei_-_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12365/projeto_de_lei_-_semana_do_feirao_do_emprego.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12389/pl_-_dia_municipal_do_empreendedorismo_feminino.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12551/pl_01-2026_-_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12605/projeto_de_lei_avenida_vava_ferraz_-_vila_matias.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12606/projeto_de_lei_cep_-_23.02.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12607/projeto_de_lei_reducao_da_taxa_de_esgoto_-_embasa_-_autoria_do_chefe_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12674/pl_semana_do_estatuto_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12675/pl_semana_da_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12695/projeto_de_lei_-_mudanca_de_nomeclatura_da_praca_do_conjunto_habitacional_amanda_moraes.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12712/dispoe_sobre_a_denominacao_de_ruas_no_bairro_pedra_cumprida.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12713/projeto_de_lei_praca_acude_.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12731/projeto_para_jovens_aprendizes_1.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12755/projeto_de_lei_terapias_para_criancas_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12778/pl_-_denomina.rua_menino_jesus_de_praga_._barroca.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12782/pl_03-2026_conselho_municipal_de_ciencia_tecnologia_e_inovacao_ass.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12801/pl_2026_cdl.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12887/pl_04-2026_altera_dispositivos_da_lei_1.364_de_31_de_agosto_de_2017._1.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12905/projeto_de_lei_defesa_pessoal_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12921/projeto_de_lei_-_utilidade_publica_ao_instituto_sozo.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12965/projeto_de_lei__cuidar_de_quem_cuida..pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12969/mensagem_n_05_e_pl_politica_municipal_de_ciencia_tecnologia_e_inovacao_de_paulo_afonso.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12979/projeto_de_lei._escola_xigozinho_alteracao.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12990/pl_salas_sensoriais_paulo_afonso_2.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12997/minuta_pl_pauloafonso_prioridade_cuidador_tea_2_.1.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13016/pl_06-2026_dispoe_sobre_a_concessao_d...os_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13034/projeto_ldo_2027_pafonso_completo.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13066/projeto_de_lei_batalha_de_rima_2026.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13068/projeto_de_lei._dia_municipal_do_hip_hop_2026.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13074/instituto_faz-_pl_utilidade_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13076/mensagem_n_07_-_pl_-_2026.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13077/mensagem_n_08_-_pl_2026.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13078/mensagem_n_09_e_pl.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13103/mensagem_09-_incentivo_a_producao_rural..pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13104/mensagem_10-_parecer_juridico_referencial.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13105/menaagem_11__balneario_prainha.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13129/projeto_de_lei_-_isencao_iptu_maes__atipicas_-_correto.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12948/parecer_ccj_pl_03-2026.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12949/parecer_ccj_pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12950/parecer_ccj_pdl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12951/parecer_ccj_ao_pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12952/parecer_ccj_ao_pl_08-2026-.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13017/parecer_ccj.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13061/parecer_cfofc_ao_pl_19-26-_autoria_da_ver._cicera_macario.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13062/parecer_cfofc_ao_pl_21.26-_autoria_da_vereadora_cicera_macario.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13063/parecer_cfofc_ao_pl_25-26-_autoria_do_vereador_ewry_alberto_freire_costa.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13064/parecer_cfofc_ao_pl_26-26-_autoria_do_chefe_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13070/parecer_ccj_-_pl_26-2026-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13093/parecer_cdhma-_ao_pl_001-2026.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13110/parecer_-_pl_20.2026.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/12973/emenda_18.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13079/emenda_modificativa_-_pl26.2026.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2026/13106/substitutivo_pl_001_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H524"/>
+  <dimension ref="A1:H798"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="59.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -19409,1444 +22663,8568 @@
       </c>
       <c r="D470" t="s">
         <v>11</v>
       </c>
       <c r="E470" t="s">
         <v>12</v>
       </c>
       <c r="F470" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>1900</v>
       </c>
       <c r="H470" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
         <v>1902</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>10</v>
+        <v>1903</v>
       </c>
       <c r="D471" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E471" t="s">
+        <v>12</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1743</v>
+      </c>
+      <c r="G471" s="1" t="s">
         <v>1904</v>
       </c>
-      <c r="F471" t="s">
-[...2 lines deleted...]
-      <c r="G471" s="1" t="s">
+      <c r="H471" t="s">
         <v>1905</v>
-      </c>
-[...1 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
         <v>1907</v>
       </c>
-      <c r="B472" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D472" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E472" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F472" t="s">
-        <v>40</v>
+        <v>1743</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="H472" t="s">
         <v>1909</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
         <v>1910</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>21</v>
+        <v>1911</v>
       </c>
       <c r="D473" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E473" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F473" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="H473" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>26</v>
+        <v>1915</v>
       </c>
       <c r="D474" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E474" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F474" t="s">
-        <v>22</v>
+        <v>524</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="H474" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>31</v>
+        <v>1919</v>
       </c>
       <c r="D475" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E475" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F475" t="s">
-        <v>22</v>
+        <v>524</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
       <c r="H475" t="s">
-        <v>1918</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1919</v>
+        <v>1922</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>35</v>
+        <v>1923</v>
       </c>
       <c r="D476" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E476" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F476" t="s">
         <v>22</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1920</v>
+        <v>1924</v>
       </c>
       <c r="H476" t="s">
-        <v>1921</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>39</v>
+        <v>1927</v>
       </c>
       <c r="D477" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E477" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F477" t="s">
-        <v>738</v>
+        <v>22</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1923</v>
+        <v>1928</v>
       </c>
       <c r="H477" t="s">
-        <v>1924</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1925</v>
+        <v>1930</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>44</v>
+        <v>1931</v>
       </c>
       <c r="D478" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E478" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F478" t="s">
-        <v>259</v>
+        <v>738</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1926</v>
+        <v>1932</v>
       </c>
       <c r="H478" t="s">
-        <v>1927</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1928</v>
+        <v>1934</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>48</v>
+        <v>1935</v>
       </c>
       <c r="D479" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E479" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F479" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1929</v>
+        <v>1936</v>
       </c>
       <c r="H479" t="s">
-        <v>1930</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1931</v>
+        <v>1938</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>52</v>
+        <v>1939</v>
       </c>
       <c r="D480" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E480" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F480" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1932</v>
+        <v>1940</v>
       </c>
       <c r="H480" t="s">
-        <v>1933</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1934</v>
+        <v>1942</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>56</v>
+        <v>1943</v>
       </c>
       <c r="D481" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E481" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F481" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1935</v>
+        <v>1944</v>
       </c>
       <c r="H481" t="s">
-        <v>1936</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1937</v>
+        <v>1946</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>61</v>
+        <v>1947</v>
       </c>
       <c r="D482" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E482" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F482" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1938</v>
+        <v>1948</v>
       </c>
       <c r="H482" t="s">
-        <v>1939</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1940</v>
+        <v>1950</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>65</v>
+        <v>1951</v>
       </c>
       <c r="D483" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E483" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F483" t="s">
         <v>13</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1941</v>
+        <v>1952</v>
       </c>
       <c r="H483" t="s">
-        <v>1942</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1943</v>
+        <v>1954</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>69</v>
+        <v>1955</v>
       </c>
       <c r="D484" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E484" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F484" t="s">
-        <v>1438</v>
+        <v>13</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1944</v>
+        <v>1956</v>
       </c>
       <c r="H484" t="s">
-        <v>1945</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1946</v>
+        <v>1958</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>73</v>
+        <v>1959</v>
       </c>
       <c r="D485" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E485" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F485" t="s">
-        <v>1112</v>
+        <v>13</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1947</v>
+        <v>1960</v>
       </c>
       <c r="H485" t="s">
-        <v>1948</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1949</v>
+        <v>1962</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>77</v>
+        <v>1963</v>
       </c>
       <c r="D486" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E486" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F486" t="s">
-        <v>970</v>
+        <v>13</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1950</v>
+        <v>1964</v>
       </c>
       <c r="H486" t="s">
-        <v>1951</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1952</v>
+        <v>1966</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>82</v>
+        <v>1967</v>
       </c>
       <c r="D487" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E487" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F487" t="s">
-        <v>1438</v>
+        <v>13</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1953</v>
+        <v>1968</v>
       </c>
       <c r="H487" t="s">
-        <v>1954</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1955</v>
+        <v>1970</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>86</v>
+        <v>1971</v>
       </c>
       <c r="D488" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E488" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F488" t="s">
-        <v>40</v>
+        <v>1112</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1956</v>
+        <v>1972</v>
       </c>
       <c r="H488" t="s">
-        <v>1957</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1958</v>
+        <v>1974</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>90</v>
+        <v>1975</v>
       </c>
       <c r="D489" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E489" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F489" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1959</v>
+        <v>1976</v>
       </c>
       <c r="H489" t="s">
-        <v>1960</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1961</v>
+        <v>1978</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>94</v>
+        <v>1979</v>
       </c>
       <c r="D490" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E490" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F490" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1962</v>
+        <v>1980</v>
       </c>
       <c r="H490" t="s">
-        <v>1963</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1964</v>
+        <v>1982</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>98</v>
+        <v>1983</v>
       </c>
       <c r="D491" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E491" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F491" t="s">
-        <v>1438</v>
+        <v>13</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1965</v>
+        <v>1984</v>
       </c>
       <c r="H491" t="s">
-        <v>1966</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1967</v>
+        <v>1986</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>102</v>
+        <v>1987</v>
       </c>
       <c r="D492" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E492" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F492" t="s">
-        <v>983</v>
+        <v>1988</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1968</v>
+        <v>1989</v>
       </c>
       <c r="H492" t="s">
-        <v>1969</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1970</v>
+        <v>1991</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>106</v>
+        <v>1992</v>
       </c>
       <c r="D493" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E493" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F493" t="s">
-        <v>983</v>
+        <v>78</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1971</v>
+        <v>1993</v>
       </c>
       <c r="H493" t="s">
-        <v>1972</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1973</v>
+        <v>1995</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>110</v>
+        <v>1996</v>
       </c>
       <c r="D494" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E494" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F494" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1974</v>
+        <v>1997</v>
       </c>
       <c r="H494" t="s">
-        <v>1975</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1976</v>
+        <v>1999</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>114</v>
+        <v>2000</v>
       </c>
       <c r="D495" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E495" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F495" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1977</v>
+        <v>2001</v>
       </c>
       <c r="H495" t="s">
-        <v>1978</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1979</v>
+        <v>2003</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>118</v>
+        <v>2004</v>
       </c>
       <c r="D496" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E496" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F496" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1980</v>
+        <v>2005</v>
       </c>
       <c r="H496" t="s">
-        <v>1981</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1982</v>
+        <v>2007</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>122</v>
+        <v>2008</v>
       </c>
       <c r="D497" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E497" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F497" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1983</v>
+        <v>2009</v>
       </c>
       <c r="H497" t="s">
-        <v>1984</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1985</v>
+        <v>2011</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>126</v>
+        <v>2012</v>
       </c>
       <c r="D498" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E498" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F498" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1986</v>
+        <v>2013</v>
       </c>
       <c r="H498" t="s">
-        <v>1987</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1988</v>
+        <v>2015</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>130</v>
+        <v>2016</v>
       </c>
       <c r="D499" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E499" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F499" t="s">
-        <v>524</v>
+        <v>27</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1989</v>
+        <v>2017</v>
       </c>
       <c r="H499" t="s">
-        <v>1990</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1991</v>
+        <v>2019</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>134</v>
+        <v>2020</v>
       </c>
       <c r="D500" t="s">
-        <v>1903</v>
+        <v>11</v>
       </c>
       <c r="E500" t="s">
-        <v>1904</v>
+        <v>12</v>
       </c>
       <c r="F500" t="s">
         <v>27</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1992</v>
+        <v>2021</v>
       </c>
       <c r="H500" t="s">
-        <v>1993</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1994</v>
+        <v>2023</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>10</v>
+        <v>2024</v>
       </c>
       <c r="D501" t="s">
-        <v>1995</v>
+        <v>11</v>
       </c>
       <c r="E501" t="s">
-        <v>1996</v>
+        <v>12</v>
       </c>
       <c r="F501" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1997</v>
+        <v>2025</v>
       </c>
       <c r="H501" t="s">
-        <v>1998</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1999</v>
+        <v>2027</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>17</v>
+        <v>2028</v>
       </c>
       <c r="D502" t="s">
-        <v>1995</v>
+        <v>11</v>
       </c>
       <c r="E502" t="s">
-        <v>1996</v>
+        <v>12</v>
       </c>
       <c r="F502" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>2000</v>
+        <v>2029</v>
       </c>
       <c r="H502" t="s">
-        <v>2001</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>2002</v>
+        <v>2031</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>21</v>
+        <v>2032</v>
       </c>
       <c r="D503" t="s">
-        <v>1995</v>
+        <v>11</v>
       </c>
       <c r="E503" t="s">
-        <v>1996</v>
+        <v>12</v>
       </c>
       <c r="F503" t="s">
-        <v>78</v>
+        <v>1743</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>2003</v>
+        <v>2033</v>
       </c>
       <c r="H503" t="s">
-        <v>2004</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>2005</v>
+        <v>2035</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>26</v>
+        <v>2036</v>
       </c>
       <c r="D504" t="s">
-        <v>1995</v>
+        <v>11</v>
       </c>
       <c r="E504" t="s">
-        <v>1996</v>
+        <v>12</v>
       </c>
       <c r="F504" t="s">
-        <v>22</v>
+        <v>524</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1703</v>
+        <v>2037</v>
       </c>
       <c r="H504" t="s">
-        <v>2006</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>2007</v>
+        <v>2039</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>31</v>
+        <v>2040</v>
       </c>
       <c r="D505" t="s">
-        <v>1995</v>
+        <v>11</v>
       </c>
       <c r="E505" t="s">
-        <v>1996</v>
+        <v>12</v>
       </c>
       <c r="F505" t="s">
-        <v>1438</v>
+        <v>524</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>2008</v>
+        <v>2041</v>
       </c>
       <c r="H505" t="s">
-        <v>2009</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>2010</v>
+        <v>2043</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>10</v>
+        <v>2044</v>
       </c>
       <c r="D506" t="s">
-        <v>2011</v>
+        <v>11</v>
       </c>
       <c r="E506" t="s">
-        <v>2012</v>
+        <v>12</v>
       </c>
       <c r="F506" t="s">
-        <v>259</v>
+        <v>533</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>2013</v>
+        <v>2045</v>
       </c>
       <c r="H506" t="s">
-        <v>2014</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>2015</v>
+        <v>2047</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>17</v>
+        <v>2048</v>
       </c>
       <c r="D507" t="s">
-        <v>2011</v>
+        <v>11</v>
       </c>
       <c r="E507" t="s">
-        <v>2012</v>
+        <v>12</v>
       </c>
       <c r="F507" t="s">
-        <v>1438</v>
+        <v>983</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>2016</v>
+        <v>2049</v>
       </c>
       <c r="H507" t="s">
-        <v>2017</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>2018</v>
+        <v>2051</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>10</v>
+        <v>2052</v>
       </c>
       <c r="D508" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E508" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F508" t="s">
-        <v>40</v>
+        <v>533</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>2021</v>
+        <v>2053</v>
       </c>
       <c r="H508" t="s">
-        <v>2022</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>2023</v>
+        <v>2055</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>17</v>
+        <v>2056</v>
       </c>
       <c r="D509" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E509" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F509" t="s">
-        <v>40</v>
+        <v>970</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>2024</v>
+        <v>2057</v>
       </c>
       <c r="H509" t="s">
-        <v>2025</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>2026</v>
+        <v>2059</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>21</v>
+        <v>2060</v>
       </c>
       <c r="D510" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E510" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F510" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>2027</v>
+        <v>2061</v>
       </c>
       <c r="H510" t="s">
-        <v>2028</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>2029</v>
+        <v>2063</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>26</v>
+        <v>2064</v>
       </c>
       <c r="D511" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E511" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F511" t="s">
-        <v>2030</v>
+        <v>533</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>2031</v>
+        <v>2065</v>
       </c>
       <c r="H511" t="s">
-        <v>2032</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>2033</v>
+        <v>2067</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>31</v>
+        <v>2068</v>
       </c>
       <c r="D512" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E512" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F512" t="s">
-        <v>22</v>
+        <v>533</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>2034</v>
+        <v>2069</v>
       </c>
       <c r="H512" t="s">
-        <v>923</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>2035</v>
+        <v>2071</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>35</v>
+        <v>2072</v>
       </c>
       <c r="D513" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E513" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F513" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>2036</v>
+        <v>2073</v>
       </c>
       <c r="H513" t="s">
-        <v>2037</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>2038</v>
+        <v>2075</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>39</v>
+        <v>2076</v>
       </c>
       <c r="D514" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E514" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F514" t="s">
-        <v>2030</v>
+        <v>27</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>2039</v>
+        <v>2077</v>
       </c>
       <c r="H514" t="s">
-        <v>2040</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>2041</v>
+        <v>2079</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>44</v>
+        <v>2080</v>
       </c>
       <c r="D515" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E515" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F515" t="s">
-        <v>57</v>
+        <v>1329</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>2042</v>
+        <v>2081</v>
       </c>
       <c r="H515" t="s">
-        <v>2043</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>2044</v>
+        <v>2083</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>48</v>
+        <v>2084</v>
       </c>
       <c r="D516" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E516" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F516" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>2045</v>
+        <v>2085</v>
       </c>
       <c r="H516" t="s">
-        <v>2046</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>2047</v>
+        <v>2087</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>52</v>
+        <v>2088</v>
       </c>
       <c r="D517" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E517" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F517" t="s">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>2048</v>
+        <v>2089</v>
       </c>
       <c r="H517" t="s">
-        <v>2049</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>2050</v>
+        <v>2091</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>56</v>
+        <v>2092</v>
       </c>
       <c r="D518" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E518" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F518" t="s">
-        <v>738</v>
+        <v>1743</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>2051</v>
+        <v>2093</v>
       </c>
       <c r="H518" t="s">
-        <v>2052</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>2053</v>
+        <v>2095</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>61</v>
+        <v>2096</v>
       </c>
       <c r="D519" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E519" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F519" t="s">
-        <v>22</v>
+        <v>1743</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>2054</v>
+        <v>2097</v>
       </c>
       <c r="H519" t="s">
-        <v>2055</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>2056</v>
+        <v>2099</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>65</v>
+        <v>2100</v>
       </c>
       <c r="D520" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E520" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F520" t="s">
-        <v>1329</v>
+        <v>13</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>2057</v>
+        <v>2101</v>
       </c>
       <c r="H520" t="s">
-        <v>2058</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>2059</v>
+        <v>2103</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>69</v>
+        <v>2104</v>
       </c>
       <c r="D521" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E521" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F521" t="s">
-        <v>1329</v>
+        <v>40</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>2060</v>
+        <v>2105</v>
       </c>
       <c r="H521" t="s">
-        <v>2061</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>2062</v>
+        <v>2107</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>73</v>
+        <v>2108</v>
       </c>
       <c r="D522" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E522" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F522" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="H522" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>2065</v>
+        <v>2111</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>77</v>
+        <v>2112</v>
       </c>
       <c r="D523" t="s">
-        <v>2019</v>
+        <v>11</v>
       </c>
       <c r="E523" t="s">
-        <v>2020</v>
+        <v>12</v>
       </c>
       <c r="F523" t="s">
-        <v>2030</v>
+        <v>13</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>2066</v>
+        <v>2113</v>
       </c>
       <c r="H523" t="s">
-        <v>2067</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>2068</v>
+        <v>2115</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D524" t="s">
+        <v>11</v>
+      </c>
+      <c r="E524" t="s">
+        <v>12</v>
+      </c>
+      <c r="F524" t="s">
+        <v>13</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H524" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D525" t="s">
+        <v>11</v>
+      </c>
+      <c r="E525" t="s">
+        <v>12</v>
+      </c>
+      <c r="F525" t="s">
+        <v>13</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D526" t="s">
+        <v>11</v>
+      </c>
+      <c r="E526" t="s">
+        <v>12</v>
+      </c>
+      <c r="F526" t="s">
+        <v>40</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="H526" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D527" t="s">
+        <v>11</v>
+      </c>
+      <c r="E527" t="s">
+        <v>12</v>
+      </c>
+      <c r="F527" t="s">
+        <v>524</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="H527" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D528" t="s">
+        <v>11</v>
+      </c>
+      <c r="E528" t="s">
+        <v>12</v>
+      </c>
+      <c r="F528" t="s">
+        <v>22</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D529" t="s">
+        <v>11</v>
+      </c>
+      <c r="E529" t="s">
+        <v>12</v>
+      </c>
+      <c r="F529" t="s">
+        <v>22</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D530" t="s">
+        <v>11</v>
+      </c>
+      <c r="E530" t="s">
+        <v>12</v>
+      </c>
+      <c r="F530" t="s">
+        <v>22</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D531" t="s">
+        <v>11</v>
+      </c>
+      <c r="E531" t="s">
+        <v>12</v>
+      </c>
+      <c r="F531" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D532" t="s">
+        <v>11</v>
+      </c>
+      <c r="E532" t="s">
+        <v>12</v>
+      </c>
+      <c r="F532" t="s">
+        <v>13</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D533" t="s">
+        <v>11</v>
+      </c>
+      <c r="E533" t="s">
+        <v>12</v>
+      </c>
+      <c r="F533" t="s">
+        <v>13</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="H533" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D534" t="s">
+        <v>11</v>
+      </c>
+      <c r="E534" t="s">
+        <v>12</v>
+      </c>
+      <c r="F534" t="s">
+        <v>970</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="H534" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D535" t="s">
+        <v>11</v>
+      </c>
+      <c r="E535" t="s">
+        <v>12</v>
+      </c>
+      <c r="F535" t="s">
+        <v>13</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="H535" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D536" t="s">
+        <v>11</v>
+      </c>
+      <c r="E536" t="s">
+        <v>12</v>
+      </c>
+      <c r="F536" t="s">
+        <v>13</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="H536" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D537" t="s">
+        <v>11</v>
+      </c>
+      <c r="E537" t="s">
+        <v>12</v>
+      </c>
+      <c r="F537" t="s">
+        <v>13</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D538" t="s">
+        <v>11</v>
+      </c>
+      <c r="E538" t="s">
+        <v>12</v>
+      </c>
+      <c r="F538" t="s">
+        <v>970</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D539" t="s">
+        <v>11</v>
+      </c>
+      <c r="E539" t="s">
+        <v>12</v>
+      </c>
+      <c r="F539" t="s">
+        <v>40</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D540" t="s">
+        <v>11</v>
+      </c>
+      <c r="E540" t="s">
+        <v>12</v>
+      </c>
+      <c r="F540" t="s">
+        <v>970</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D541" t="s">
+        <v>11</v>
+      </c>
+      <c r="E541" t="s">
+        <v>12</v>
+      </c>
+      <c r="F541" t="s">
+        <v>13</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D542" t="s">
+        <v>11</v>
+      </c>
+      <c r="E542" t="s">
+        <v>12</v>
+      </c>
+      <c r="F542" t="s">
+        <v>22</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D543" t="s">
+        <v>11</v>
+      </c>
+      <c r="E543" t="s">
+        <v>12</v>
+      </c>
+      <c r="F543" t="s">
+        <v>13</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D544" t="s">
+        <v>11</v>
+      </c>
+      <c r="E544" t="s">
+        <v>12</v>
+      </c>
+      <c r="F544" t="s">
+        <v>22</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D545" t="s">
+        <v>11</v>
+      </c>
+      <c r="E545" t="s">
+        <v>12</v>
+      </c>
+      <c r="F545" t="s">
+        <v>13</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D546" t="s">
+        <v>11</v>
+      </c>
+      <c r="E546" t="s">
+        <v>12</v>
+      </c>
+      <c r="F546" t="s">
+        <v>13</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D547" t="s">
+        <v>11</v>
+      </c>
+      <c r="E547" t="s">
+        <v>12</v>
+      </c>
+      <c r="F547" t="s">
+        <v>13</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D548" t="s">
+        <v>11</v>
+      </c>
+      <c r="E548" t="s">
+        <v>12</v>
+      </c>
+      <c r="F548" t="s">
+        <v>13</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D549" t="s">
+        <v>11</v>
+      </c>
+      <c r="E549" t="s">
+        <v>12</v>
+      </c>
+      <c r="F549" t="s">
+        <v>13</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D550" t="s">
+        <v>11</v>
+      </c>
+      <c r="E550" t="s">
+        <v>12</v>
+      </c>
+      <c r="F550" t="s">
+        <v>13</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D551" t="s">
+        <v>11</v>
+      </c>
+      <c r="E551" t="s">
+        <v>12</v>
+      </c>
+      <c r="F551" t="s">
+        <v>40</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D552" t="s">
+        <v>11</v>
+      </c>
+      <c r="E552" t="s">
+        <v>12</v>
+      </c>
+      <c r="F552" t="s">
+        <v>738</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D553" t="s">
+        <v>11</v>
+      </c>
+      <c r="E553" t="s">
+        <v>12</v>
+      </c>
+      <c r="F553" t="s">
+        <v>22</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D554" t="s">
+        <v>11</v>
+      </c>
+      <c r="E554" t="s">
+        <v>12</v>
+      </c>
+      <c r="F554" t="s">
+        <v>259</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D555" t="s">
+        <v>11</v>
+      </c>
+      <c r="E555" t="s">
+        <v>12</v>
+      </c>
+      <c r="F555" t="s">
+        <v>524</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D556" t="s">
+        <v>11</v>
+      </c>
+      <c r="E556" t="s">
+        <v>12</v>
+      </c>
+      <c r="F556" t="s">
+        <v>57</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D557" t="s">
+        <v>11</v>
+      </c>
+      <c r="E557" t="s">
+        <v>12</v>
+      </c>
+      <c r="F557" t="s">
+        <v>57</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D558" t="s">
+        <v>11</v>
+      </c>
+      <c r="E558" t="s">
+        <v>12</v>
+      </c>
+      <c r="F558" t="s">
+        <v>57</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D559" t="s">
+        <v>11</v>
+      </c>
+      <c r="E559" t="s">
+        <v>12</v>
+      </c>
+      <c r="F559" t="s">
+        <v>22</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D560" t="s">
+        <v>11</v>
+      </c>
+      <c r="E560" t="s">
+        <v>12</v>
+      </c>
+      <c r="F560" t="s">
+        <v>57</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D561" t="s">
+        <v>11</v>
+      </c>
+      <c r="E561" t="s">
+        <v>12</v>
+      </c>
+      <c r="F561" t="s">
+        <v>57</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D562" t="s">
+        <v>11</v>
+      </c>
+      <c r="E562" t="s">
+        <v>12</v>
+      </c>
+      <c r="F562" t="s">
+        <v>40</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D563" t="s">
+        <v>11</v>
+      </c>
+      <c r="E563" t="s">
+        <v>12</v>
+      </c>
+      <c r="F563" t="s">
+        <v>57</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D564" t="s">
+        <v>11</v>
+      </c>
+      <c r="E564" t="s">
+        <v>12</v>
+      </c>
+      <c r="F564" t="s">
+        <v>40</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D565" t="s">
+        <v>11</v>
+      </c>
+      <c r="E565" t="s">
+        <v>12</v>
+      </c>
+      <c r="F565" t="s">
+        <v>259</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D566" t="s">
+        <v>11</v>
+      </c>
+      <c r="E566" t="s">
+        <v>12</v>
+      </c>
+      <c r="F566" t="s">
+        <v>40</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D567" t="s">
+        <v>11</v>
+      </c>
+      <c r="E567" t="s">
+        <v>12</v>
+      </c>
+      <c r="F567" t="s">
+        <v>524</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D568" t="s">
+        <v>11</v>
+      </c>
+      <c r="E568" t="s">
+        <v>12</v>
+      </c>
+      <c r="F568" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D569" t="s">
+        <v>11</v>
+      </c>
+      <c r="E569" t="s">
+        <v>12</v>
+      </c>
+      <c r="F569" t="s">
+        <v>13</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D570" t="s">
+        <v>11</v>
+      </c>
+      <c r="E570" t="s">
+        <v>12</v>
+      </c>
+      <c r="F570" t="s">
+        <v>970</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D571" t="s">
+        <v>11</v>
+      </c>
+      <c r="E571" t="s">
+        <v>12</v>
+      </c>
+      <c r="F571" t="s">
+        <v>40</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D572" t="s">
+        <v>11</v>
+      </c>
+      <c r="E572" t="s">
+        <v>12</v>
+      </c>
+      <c r="F572" t="s">
+        <v>533</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D573" t="s">
+        <v>11</v>
+      </c>
+      <c r="E573" t="s">
+        <v>12</v>
+      </c>
+      <c r="F573" t="s">
+        <v>533</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D574" t="s">
+        <v>11</v>
+      </c>
+      <c r="E574" t="s">
+        <v>12</v>
+      </c>
+      <c r="F574" t="s">
+        <v>533</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D575" t="s">
+        <v>11</v>
+      </c>
+      <c r="E575" t="s">
+        <v>12</v>
+      </c>
+      <c r="F575" t="s">
+        <v>533</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D576" t="s">
+        <v>11</v>
+      </c>
+      <c r="E576" t="s">
+        <v>12</v>
+      </c>
+      <c r="F576" t="s">
+        <v>533</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D577" t="s">
+        <v>11</v>
+      </c>
+      <c r="E577" t="s">
+        <v>12</v>
+      </c>
+      <c r="F577" t="s">
+        <v>524</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D578" t="s">
+        <v>11</v>
+      </c>
+      <c r="E578" t="s">
+        <v>12</v>
+      </c>
+      <c r="F578" t="s">
+        <v>524</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D579" t="s">
+        <v>11</v>
+      </c>
+      <c r="E579" t="s">
+        <v>12</v>
+      </c>
+      <c r="F579" t="s">
+        <v>524</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D580" t="s">
+        <v>11</v>
+      </c>
+      <c r="E580" t="s">
+        <v>12</v>
+      </c>
+      <c r="F580" t="s">
+        <v>524</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D581" t="s">
+        <v>11</v>
+      </c>
+      <c r="E581" t="s">
+        <v>12</v>
+      </c>
+      <c r="F581" t="s">
+        <v>40</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D582" t="s">
+        <v>11</v>
+      </c>
+      <c r="E582" t="s">
+        <v>12</v>
+      </c>
+      <c r="F582" t="s">
+        <v>13</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D583" t="s">
+        <v>11</v>
+      </c>
+      <c r="E583" t="s">
+        <v>12</v>
+      </c>
+      <c r="F583" t="s">
+        <v>78</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D584" t="s">
+        <v>11</v>
+      </c>
+      <c r="E584" t="s">
+        <v>12</v>
+      </c>
+      <c r="F584" t="s">
+        <v>13</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D585" t="s">
+        <v>11</v>
+      </c>
+      <c r="E585" t="s">
+        <v>12</v>
+      </c>
+      <c r="F585" t="s">
+        <v>40</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D586" t="s">
+        <v>11</v>
+      </c>
+      <c r="E586" t="s">
+        <v>12</v>
+      </c>
+      <c r="F586" t="s">
+        <v>13</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D587" t="s">
+        <v>11</v>
+      </c>
+      <c r="E587" t="s">
+        <v>12</v>
+      </c>
+      <c r="F587" t="s">
+        <v>13</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D588" t="s">
+        <v>11</v>
+      </c>
+      <c r="E588" t="s">
+        <v>12</v>
+      </c>
+      <c r="F588" t="s">
+        <v>13</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D589" t="s">
+        <v>11</v>
+      </c>
+      <c r="E589" t="s">
+        <v>12</v>
+      </c>
+      <c r="F589" t="s">
+        <v>13</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D590" t="s">
+        <v>11</v>
+      </c>
+      <c r="E590" t="s">
+        <v>12</v>
+      </c>
+      <c r="F590" t="s">
+        <v>57</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D591" t="s">
+        <v>11</v>
+      </c>
+      <c r="E591" t="s">
+        <v>12</v>
+      </c>
+      <c r="F591" t="s">
+        <v>13</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D592" t="s">
+        <v>11</v>
+      </c>
+      <c r="E592" t="s">
+        <v>12</v>
+      </c>
+      <c r="F592" t="s">
+        <v>78</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D593" t="s">
+        <v>11</v>
+      </c>
+      <c r="E593" t="s">
+        <v>12</v>
+      </c>
+      <c r="F593" t="s">
+        <v>13</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D594" t="s">
+        <v>11</v>
+      </c>
+      <c r="E594" t="s">
+        <v>12</v>
+      </c>
+      <c r="F594" t="s">
+        <v>13</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D595" t="s">
+        <v>11</v>
+      </c>
+      <c r="E595" t="s">
+        <v>12</v>
+      </c>
+      <c r="F595" t="s">
+        <v>13</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D596" t="s">
+        <v>11</v>
+      </c>
+      <c r="E596" t="s">
+        <v>12</v>
+      </c>
+      <c r="F596" t="s">
+        <v>57</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D597" t="s">
+        <v>11</v>
+      </c>
+      <c r="E597" t="s">
+        <v>12</v>
+      </c>
+      <c r="F597" t="s">
+        <v>57</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D598" t="s">
+        <v>11</v>
+      </c>
+      <c r="E598" t="s">
+        <v>12</v>
+      </c>
+      <c r="F598" t="s">
+        <v>57</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D599" t="s">
+        <v>11</v>
+      </c>
+      <c r="E599" t="s">
+        <v>12</v>
+      </c>
+      <c r="F599" t="s">
+        <v>57</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D600" t="s">
+        <v>11</v>
+      </c>
+      <c r="E600" t="s">
+        <v>12</v>
+      </c>
+      <c r="F600" t="s">
+        <v>57</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D601" t="s">
+        <v>11</v>
+      </c>
+      <c r="E601" t="s">
+        <v>12</v>
+      </c>
+      <c r="F601" t="s">
+        <v>57</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D602" t="s">
+        <v>11</v>
+      </c>
+      <c r="E602" t="s">
+        <v>12</v>
+      </c>
+      <c r="F602" t="s">
+        <v>57</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D603" t="s">
+        <v>11</v>
+      </c>
+      <c r="E603" t="s">
+        <v>12</v>
+      </c>
+      <c r="F603" t="s">
+        <v>57</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D604" t="s">
+        <v>11</v>
+      </c>
+      <c r="E604" t="s">
+        <v>12</v>
+      </c>
+      <c r="F604" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D605" t="s">
+        <v>11</v>
+      </c>
+      <c r="E605" t="s">
+        <v>12</v>
+      </c>
+      <c r="F605" t="s">
+        <v>57</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D606" t="s">
+        <v>11</v>
+      </c>
+      <c r="E606" t="s">
+        <v>12</v>
+      </c>
+      <c r="F606" t="s">
+        <v>57</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D607" t="s">
+        <v>11</v>
+      </c>
+      <c r="E607" t="s">
+        <v>12</v>
+      </c>
+      <c r="F607" t="s">
+        <v>57</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D608" t="s">
+        <v>11</v>
+      </c>
+      <c r="E608" t="s">
+        <v>12</v>
+      </c>
+      <c r="F608" t="s">
+        <v>78</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D609" t="s">
+        <v>11</v>
+      </c>
+      <c r="E609" t="s">
+        <v>12</v>
+      </c>
+      <c r="F609" t="s">
+        <v>22</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D610" t="s">
+        <v>11</v>
+      </c>
+      <c r="E610" t="s">
+        <v>12</v>
+      </c>
+      <c r="F610" t="s">
+        <v>22</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D611" t="s">
+        <v>11</v>
+      </c>
+      <c r="E611" t="s">
+        <v>12</v>
+      </c>
+      <c r="F611" t="s">
+        <v>524</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D612" t="s">
+        <v>11</v>
+      </c>
+      <c r="E612" t="s">
+        <v>12</v>
+      </c>
+      <c r="F612" t="s">
+        <v>1743</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D613" t="s">
+        <v>11</v>
+      </c>
+      <c r="E613" t="s">
+        <v>12</v>
+      </c>
+      <c r="F613" t="s">
+        <v>40</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D614" t="s">
+        <v>11</v>
+      </c>
+      <c r="E614" t="s">
+        <v>12</v>
+      </c>
+      <c r="F614" t="s">
+        <v>259</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D615" t="s">
+        <v>11</v>
+      </c>
+      <c r="E615" t="s">
+        <v>12</v>
+      </c>
+      <c r="F615" t="s">
+        <v>983</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D616" t="s">
+        <v>11</v>
+      </c>
+      <c r="E616" t="s">
+        <v>12</v>
+      </c>
+      <c r="F616" t="s">
+        <v>983</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D617" t="s">
+        <v>11</v>
+      </c>
+      <c r="E617" t="s">
+        <v>12</v>
+      </c>
+      <c r="F617" t="s">
+        <v>27</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D618" t="s">
+        <v>11</v>
+      </c>
+      <c r="E618" t="s">
+        <v>12</v>
+      </c>
+      <c r="F618" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D619" t="s">
+        <v>11</v>
+      </c>
+      <c r="E619" t="s">
+        <v>12</v>
+      </c>
+      <c r="F619" t="s">
+        <v>78</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D620" t="s">
+        <v>11</v>
+      </c>
+      <c r="E620" t="s">
+        <v>12</v>
+      </c>
+      <c r="F620" t="s">
+        <v>57</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D621" t="s">
+        <v>11</v>
+      </c>
+      <c r="E621" t="s">
+        <v>12</v>
+      </c>
+      <c r="F621" t="s">
+        <v>57</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D622" t="s">
+        <v>11</v>
+      </c>
+      <c r="E622" t="s">
+        <v>12</v>
+      </c>
+      <c r="F622" t="s">
+        <v>78</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D623" t="s">
+        <v>11</v>
+      </c>
+      <c r="E623" t="s">
+        <v>12</v>
+      </c>
+      <c r="F623" t="s">
+        <v>78</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D624" t="s">
+        <v>11</v>
+      </c>
+      <c r="E624" t="s">
+        <v>12</v>
+      </c>
+      <c r="F624" t="s">
+        <v>40</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D625" t="s">
+        <v>11</v>
+      </c>
+      <c r="E625" t="s">
+        <v>12</v>
+      </c>
+      <c r="F625" t="s">
+        <v>259</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D626" t="s">
+        <v>11</v>
+      </c>
+      <c r="E626" t="s">
+        <v>12</v>
+      </c>
+      <c r="F626" t="s">
+        <v>524</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D627" t="s">
+        <v>11</v>
+      </c>
+      <c r="E627" t="s">
+        <v>12</v>
+      </c>
+      <c r="F627" t="s">
+        <v>524</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D628" t="s">
+        <v>11</v>
+      </c>
+      <c r="E628" t="s">
+        <v>12</v>
+      </c>
+      <c r="F628" t="s">
+        <v>524</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D629" t="s">
+        <v>11</v>
+      </c>
+      <c r="E629" t="s">
+        <v>12</v>
+      </c>
+      <c r="F629" t="s">
+        <v>524</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D630" t="s">
+        <v>11</v>
+      </c>
+      <c r="E630" t="s">
+        <v>12</v>
+      </c>
+      <c r="F630" t="s">
+        <v>27</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D631" t="s">
+        <v>11</v>
+      </c>
+      <c r="E631" t="s">
+        <v>12</v>
+      </c>
+      <c r="F631" t="s">
+        <v>13</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D632" t="s">
+        <v>11</v>
+      </c>
+      <c r="E632" t="s">
+        <v>12</v>
+      </c>
+      <c r="F632" t="s">
+        <v>13</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D633" t="s">
+        <v>11</v>
+      </c>
+      <c r="E633" t="s">
+        <v>12</v>
+      </c>
+      <c r="F633" t="s">
+        <v>13</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D634" t="s">
+        <v>11</v>
+      </c>
+      <c r="E634" t="s">
+        <v>12</v>
+      </c>
+      <c r="F634" t="s">
+        <v>13</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2558</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D635" t="s">
+        <v>11</v>
+      </c>
+      <c r="E635" t="s">
+        <v>12</v>
+      </c>
+      <c r="F635" t="s">
+        <v>13</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D636" t="s">
+        <v>11</v>
+      </c>
+      <c r="E636" t="s">
+        <v>12</v>
+      </c>
+      <c r="F636" t="s">
+        <v>13</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D637" t="s">
+        <v>11</v>
+      </c>
+      <c r="E637" t="s">
+        <v>12</v>
+      </c>
+      <c r="F637" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D638" t="s">
+        <v>11</v>
+      </c>
+      <c r="E638" t="s">
+        <v>12</v>
+      </c>
+      <c r="F638" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D639" t="s">
+        <v>11</v>
+      </c>
+      <c r="E639" t="s">
+        <v>12</v>
+      </c>
+      <c r="F639" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D640" t="s">
+        <v>11</v>
+      </c>
+      <c r="E640" t="s">
+        <v>12</v>
+      </c>
+      <c r="F640" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D641" t="s">
+        <v>11</v>
+      </c>
+      <c r="E641" t="s">
+        <v>12</v>
+      </c>
+      <c r="F641" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D642" t="s">
+        <v>11</v>
+      </c>
+      <c r="E642" t="s">
+        <v>12</v>
+      </c>
+      <c r="F642" t="s">
+        <v>524</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D643" t="s">
+        <v>11</v>
+      </c>
+      <c r="E643" t="s">
+        <v>12</v>
+      </c>
+      <c r="F643" t="s">
+        <v>13</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D644" t="s">
+        <v>11</v>
+      </c>
+      <c r="E644" t="s">
+        <v>12</v>
+      </c>
+      <c r="F644" t="s">
+        <v>57</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D645" t="s">
+        <v>11</v>
+      </c>
+      <c r="E645" t="s">
+        <v>12</v>
+      </c>
+      <c r="F645" t="s">
+        <v>57</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D646" t="s">
+        <v>11</v>
+      </c>
+      <c r="E646" t="s">
+        <v>12</v>
+      </c>
+      <c r="F646" t="s">
+        <v>57</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D647" t="s">
+        <v>11</v>
+      </c>
+      <c r="E647" t="s">
+        <v>12</v>
+      </c>
+      <c r="F647" t="s">
+        <v>57</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D648" t="s">
+        <v>11</v>
+      </c>
+      <c r="E648" t="s">
+        <v>12</v>
+      </c>
+      <c r="F648" t="s">
+        <v>40</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D649" t="s">
+        <v>11</v>
+      </c>
+      <c r="E649" t="s">
+        <v>12</v>
+      </c>
+      <c r="F649" t="s">
+        <v>40</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D650" t="s">
+        <v>11</v>
+      </c>
+      <c r="E650" t="s">
+        <v>12</v>
+      </c>
+      <c r="F650" t="s">
+        <v>22</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D651" t="s">
+        <v>11</v>
+      </c>
+      <c r="E651" t="s">
+        <v>12</v>
+      </c>
+      <c r="F651" t="s">
+        <v>40</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D652" t="s">
+        <v>11</v>
+      </c>
+      <c r="E652" t="s">
+        <v>12</v>
+      </c>
+      <c r="F652" t="s">
+        <v>40</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D653" t="s">
+        <v>11</v>
+      </c>
+      <c r="E653" t="s">
+        <v>12</v>
+      </c>
+      <c r="F653" t="s">
+        <v>40</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D654" t="s">
+        <v>11</v>
+      </c>
+      <c r="E654" t="s">
+        <v>12</v>
+      </c>
+      <c r="F654" t="s">
+        <v>22</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D655" t="s">
+        <v>11</v>
+      </c>
+      <c r="E655" t="s">
+        <v>12</v>
+      </c>
+      <c r="F655" t="s">
+        <v>40</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D656" t="s">
+        <v>11</v>
+      </c>
+      <c r="E656" t="s">
+        <v>12</v>
+      </c>
+      <c r="F656" t="s">
+        <v>27</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D657" t="s">
+        <v>11</v>
+      </c>
+      <c r="E657" t="s">
+        <v>12</v>
+      </c>
+      <c r="F657" t="s">
+        <v>40</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D658" t="s">
+        <v>11</v>
+      </c>
+      <c r="E658" t="s">
+        <v>12</v>
+      </c>
+      <c r="F658" t="s">
+        <v>40</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D659" t="s">
+        <v>11</v>
+      </c>
+      <c r="E659" t="s">
+        <v>12</v>
+      </c>
+      <c r="F659" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D660" t="s">
+        <v>11</v>
+      </c>
+      <c r="E660" t="s">
+        <v>12</v>
+      </c>
+      <c r="F660" t="s">
+        <v>259</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D661" t="s">
+        <v>11</v>
+      </c>
+      <c r="E661" t="s">
+        <v>12</v>
+      </c>
+      <c r="F661" t="s">
+        <v>40</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D662" t="s">
+        <v>11</v>
+      </c>
+      <c r="E662" t="s">
+        <v>12</v>
+      </c>
+      <c r="F662" t="s">
+        <v>2669</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D663" t="s">
+        <v>11</v>
+      </c>
+      <c r="E663" t="s">
+        <v>12</v>
+      </c>
+      <c r="F663" t="s">
+        <v>533</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D664" t="s">
+        <v>11</v>
+      </c>
+      <c r="E664" t="s">
+        <v>12</v>
+      </c>
+      <c r="F664" t="s">
+        <v>57</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D665" t="s">
+        <v>11</v>
+      </c>
+      <c r="E665" t="s">
+        <v>12</v>
+      </c>
+      <c r="F665" t="s">
+        <v>78</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D666" t="s">
+        <v>11</v>
+      </c>
+      <c r="E666" t="s">
+        <v>12</v>
+      </c>
+      <c r="F666" t="s">
+        <v>57</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D667" t="s">
+        <v>11</v>
+      </c>
+      <c r="E667" t="s">
+        <v>12</v>
+      </c>
+      <c r="F667" t="s">
+        <v>57</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D668" t="s">
+        <v>11</v>
+      </c>
+      <c r="E668" t="s">
+        <v>12</v>
+      </c>
+      <c r="F668" t="s">
+        <v>57</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D669" t="s">
+        <v>11</v>
+      </c>
+      <c r="E669" t="s">
+        <v>12</v>
+      </c>
+      <c r="F669" t="s">
+        <v>57</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D670" t="s">
+        <v>11</v>
+      </c>
+      <c r="E670" t="s">
+        <v>12</v>
+      </c>
+      <c r="F670" t="s">
+        <v>40</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>10</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F671" t="s">
+        <v>40</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>17</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F672" t="s">
+        <v>40</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>21</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F673" t="s">
+        <v>22</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>26</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F674" t="s">
+        <v>22</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>31</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F675" t="s">
+        <v>22</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>35</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F676" t="s">
+        <v>22</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>39</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F677" t="s">
+        <v>738</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>44</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F678" t="s">
+        <v>259</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>48</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F679" t="s">
+        <v>57</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>52</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F680" t="s">
+        <v>57</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>56</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F681" t="s">
+        <v>57</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>61</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F682" t="s">
+        <v>57</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>65</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F683" t="s">
+        <v>13</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>69</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F684" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>73</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F685" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>77</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F686" t="s">
+        <v>970</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
         <v>82</v>
       </c>
-      <c r="D524" t="s">
-[...5 lines deleted...]
-      <c r="F524" t="s">
+      <c r="D687" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F687" t="s">
         <v>1438</v>
       </c>
-      <c r="G524" s="1" t="s">
-[...3 lines deleted...]
-        <v>2070</v>
+      <c r="G687" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>86</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F688" t="s">
+        <v>40</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>90</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F689" t="s">
+        <v>57</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>94</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F690" t="s">
+        <v>57</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>98</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F691" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>102</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F692" t="s">
+        <v>983</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>106</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F693" t="s">
+        <v>983</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>110</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F694" t="s">
+        <v>27</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>114</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F695" t="s">
+        <v>78</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>118</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F696" t="s">
+        <v>13</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>122</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F697" t="s">
+        <v>13</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>126</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F698" t="s">
+        <v>57</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>130</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F699" t="s">
+        <v>524</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>134</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F700" t="s">
+        <v>27</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>138</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F701" t="s">
+        <v>78</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>142</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F702" t="s">
+        <v>22</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>146</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F703" t="s">
+        <v>22</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>150</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F704" t="s">
+        <v>78</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>154</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F705" t="s">
+        <v>40</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>158</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F706" t="s">
+        <v>533</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>162</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F707" t="s">
+        <v>57</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>166</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F708" t="s">
+        <v>40</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>170</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F709" t="s">
+        <v>524</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2823</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>174</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F710" t="s">
+        <v>13</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>178</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F711" t="s">
+        <v>40</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>182</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F712" t="s">
+        <v>40</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>186</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F713" t="s">
+        <v>13</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>190</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F714" t="s">
+        <v>22</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>194</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F715" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>198</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F716" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>202</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E717" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F717" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>206</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F718" t="s">
+        <v>533</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>210</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F719" t="s">
+        <v>27</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>214</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F720" t="s">
+        <v>533</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>218</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F721" t="s">
+        <v>40</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>222</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F722" t="s">
+        <v>40</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>10</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F723" t="s">
+        <v>13</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2867</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>17</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F724" t="s">
+        <v>27</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>21</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F725" t="s">
+        <v>78</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>26</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F726" t="s">
+        <v>22</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>31</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F727" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>35</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F728" t="s">
+        <v>27</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>39</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F729" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>44</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F730" t="s">
+        <v>27</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>48</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F731" t="s">
+        <v>27</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>52</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F732" t="s">
+        <v>57</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>56</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F733" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>61</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F734" t="s">
+        <v>27</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2899</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>65</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F735" t="s">
+        <v>27</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>69</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F736" t="s">
+        <v>78</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>73</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F737" t="s">
+        <v>78</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>77</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F738" t="s">
+        <v>78</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>82</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F739" t="s">
+        <v>78</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>86</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F740" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>10</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2919</v>
+      </c>
+      <c r="F741" t="s">
+        <v>259</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>17</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2919</v>
+      </c>
+      <c r="F742" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>21</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2919</v>
+      </c>
+      <c r="F743" t="s">
+        <v>22</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>26</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2919</v>
+      </c>
+      <c r="F744" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>10</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F745" t="s">
+        <v>40</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>17</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F746" t="s">
+        <v>40</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>21</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F747" t="s">
+        <v>13</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>26</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F748" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>31</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F749" t="s">
+        <v>22</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="H749" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>35</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F750" t="s">
+        <v>13</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2951</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>39</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F751" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>44</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F752" t="s">
+        <v>57</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>48</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F753" t="s">
+        <v>57</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>52</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F754" t="s">
+        <v>40</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>56</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F755" t="s">
+        <v>738</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>61</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F756" t="s">
+        <v>22</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>65</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F757" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>69</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F758" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>73</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F759" t="s">
+        <v>13</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>77</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F760" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>82</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>86</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F762" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>90</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F763" t="s">
+        <v>27</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>94</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F764" t="s">
+        <v>40</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>98</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F765" t="s">
+        <v>27</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>102</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F766" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>106</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F767" t="s">
+        <v>27</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="H767" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>110</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F768" t="s">
+        <v>738</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="H768" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>114</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F769" t="s">
+        <v>738</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="H769" t="s">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>118</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F770" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="H770" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>122</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F771" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="H771" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>126</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F772" t="s">
+        <v>533</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="H772" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>130</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F773" t="s">
+        <v>533</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="H773" t="s">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>134</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F774" t="s">
+        <v>22</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="H774" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>138</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F775" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="H775" t="s">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>142</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E776" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F776" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="H776" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>146</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F777" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="H777" t="s">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>3032</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>150</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F778" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="H778" t="s">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>154</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F779" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="H779" t="s">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>158</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F780" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="H780" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>162</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F781" t="s">
+        <v>40</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="H781" t="s">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>10</v>
+      </c>
+      <c r="D782" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E782" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F782" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H782" t="s">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>17</v>
+      </c>
+      <c r="D783" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E783" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F783" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="H783" t="s">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>21</v>
+      </c>
+      <c r="D784" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E784" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F784" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="H784" t="s">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>26</v>
+      </c>
+      <c r="D785" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E785" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F785" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="H785" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>31</v>
+      </c>
+      <c r="D786" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E786" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F786" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="H786" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>35</v>
+      </c>
+      <c r="D787" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E787" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F787" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="H787" t="s">
+        <v>3063</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>39</v>
+      </c>
+      <c r="D788" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E788" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F788" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="H788" t="s">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>3067</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>44</v>
+      </c>
+      <c r="D789" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E789" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F789" t="s">
+        <v>3068</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="H789" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>48</v>
+      </c>
+      <c r="D790" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E790" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F790" t="s">
+        <v>3068</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="H790" t="s">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>52</v>
+      </c>
+      <c r="D791" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E791" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F791" t="s">
+        <v>3068</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="H791" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>56</v>
+      </c>
+      <c r="D792" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E792" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F792" t="s">
+        <v>3068</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="H792" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>3080</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>61</v>
+      </c>
+      <c r="D793" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E793" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F793" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="H793" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>3083</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>65</v>
+      </c>
+      <c r="D794" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E794" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F794" t="s">
+        <v>3084</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="H794" t="s">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>69</v>
+      </c>
+      <c r="D795" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E795" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F795" t="s">
+        <v>13</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="H795" t="s">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>10</v>
+      </c>
+      <c r="D796" t="s">
+        <v>3091</v>
+      </c>
+      <c r="E796" t="s">
+        <v>3092</v>
+      </c>
+      <c r="F796" t="s">
+        <v>259</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="H796" t="s">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>17</v>
+      </c>
+      <c r="D797" t="s">
+        <v>3091</v>
+      </c>
+      <c r="E797" t="s">
+        <v>3092</v>
+      </c>
+      <c r="F797" t="s">
+        <v>13</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="H797" t="s">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>10</v>
+      </c>
+      <c r="D798" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E798" t="s">
+        <v>3100</v>
+      </c>
+      <c r="F798" t="s">
+        <v>40</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="H798" t="s">
+        <v>3102</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -21330,50 +31708,324 @@
     <hyperlink ref="G500" r:id="rId499"/>
     <hyperlink ref="G501" r:id="rId500"/>
     <hyperlink ref="G502" r:id="rId501"/>
     <hyperlink ref="G503" r:id="rId502"/>
     <hyperlink ref="G504" r:id="rId503"/>
     <hyperlink ref="G505" r:id="rId504"/>
     <hyperlink ref="G506" r:id="rId505"/>
     <hyperlink ref="G507" r:id="rId506"/>
     <hyperlink ref="G508" r:id="rId507"/>
     <hyperlink ref="G509" r:id="rId508"/>
     <hyperlink ref="G510" r:id="rId509"/>
     <hyperlink ref="G511" r:id="rId510"/>
     <hyperlink ref="G512" r:id="rId511"/>
     <hyperlink ref="G513" r:id="rId512"/>
     <hyperlink ref="G514" r:id="rId513"/>
     <hyperlink ref="G515" r:id="rId514"/>
     <hyperlink ref="G516" r:id="rId515"/>
     <hyperlink ref="G517" r:id="rId516"/>
     <hyperlink ref="G518" r:id="rId517"/>
     <hyperlink ref="G519" r:id="rId518"/>
     <hyperlink ref="G520" r:id="rId519"/>
     <hyperlink ref="G521" r:id="rId520"/>
     <hyperlink ref="G522" r:id="rId521"/>
     <hyperlink ref="G523" r:id="rId522"/>
     <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>