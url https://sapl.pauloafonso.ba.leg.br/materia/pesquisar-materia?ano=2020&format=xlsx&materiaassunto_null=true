--- v0 (2025-10-02)
+++ v1 (2026-05-12)
@@ -54,13724 +54,13724 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1861/psf_3_lagoas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1861/psf_3_lagoas.pdf</t>
   </si>
   <si>
     <t>Construção de um PSF no BTN III Lagoas.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1862/reforma_e_cobertura_da_quadra_do_btn_iii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1862/reforma_e_cobertura_da_quadra_do_btn_iii.pdf</t>
   </si>
   <si>
     <t>Reforma e cobertura da Quadra poliesportiva do Bairro Tancredo Neves III.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1864/faixa_de_pedestre_mania_de_aprender.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1864/faixa_de_pedestre_mania_de_aprender.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO UMA FAIXA DE PEDESTRE EM FRENTE A ESCOLA MANIA DE APRENDER, BTN II.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1865/reforma_do_campo_do_mutirao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1865/reforma_do_campo_do_mutirao.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CAMPO DO MUTIRÃO.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1866/pavimentacao_santa_ines.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1866/pavimentacao_santa_ines.pdf</t>
   </si>
   <si>
     <t>Solicitando a complementação da pavimentação asfáltica do Bairro Santa Inês</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1867/caixa_faixa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1867/caixa_faixa.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A PINTURA DE FAIXA DE PEDESTRE EM FRENTE A CAIXA ECONÔMICA DO BTN II.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Bero do Jardim Bahia</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1868/requerimento_pracacleriston.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1868/requerimento_pracacleriston.pdf</t>
   </si>
   <si>
     <t>uma praça na frente da igreja catolica cleriston andrade</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Pedro Macário</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1869/reiterando_requerimento_asfalto_rodoviario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1869/reiterando_requerimento_asfalto_rodoviario.pdf</t>
   </si>
   <si>
     <t>O Vereador que presente subscreve, após ouvido Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal - Luiz Barbosa de Deus, solicitando a COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DOS RODOVIARIOS, priorizando o itinerário do transporte público. REITERANDO OS REQUERIMENTOS N° 49/2017, 156/2018 e 954/2019.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1871/requerimento__n_19_quadra_de_esporte_para_o_pov.__casa_db0ueum.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1871/requerimento__n_19_quadra_de_esporte_para_o_pov.__casa_db0ueum.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento  n° 19 do ano de 2019</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1872/requerimento_n_09_solicitando_a_150_metros_de_calcamen_nomz2ol.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1872/requerimento_n_09_solicitando_a_150_metros_de_calcamen_nomz2ol.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°09 do ano de 2019</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1873/requerimento_n_322019_-_praca_com_academia_de_saude_no_baievip.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1873/requerimento_n_322019_-_praca_com_academia_de_saude_no_baievip.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°32 do ano de 2019</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1874/cobertura_do_canal_emissario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1874/cobertura_do_canal_emissario.pdf</t>
   </si>
   <si>
     <t>Solicitando a cobertura de toda extensão do canal Emissário, localizado no complexo BTN.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1875/req_13.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1875/req_13.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO FAIXA DE PEDESTRE EM FRENTE A ESCOLA MANOEL DE ALMEIDA, NO BTN II.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1876/requerimento_26__praca_com_uma_academia_de_saude_para__iplhskx.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1876/requerimento_26__praca_com_uma_academia_de_saude_para__iplhskx.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°26 do ano de 2019</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1877/construcao_de_praca_na_rua_adauto_pereira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1877/construcao_de_praca_na_rua_adauto_pereira.pdf</t>
   </si>
   <si>
     <t>Solicitando a constução de uma praça na Rua Adauto Pereira, no BTN II.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1879/pavimentacao_btn_i.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1879/pavimentacao_btn_i.pdf</t>
   </si>
   <si>
     <t>Solicitando a complementação da pavimentação asfáltica do BTN I.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1880/construcao_de_casa_de_parto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1880/construcao_de_casa_de_parto.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE UMA CASA DE PARTO NO HMPA.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1881/requerimento__n_20_cemiterio_da_pedra_e_malhada_grandre_..docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1881/requerimento__n_20_cemiterio_da_pedra_e_malhada_grandre_..docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n° 20 do ano de 2019</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1882/pavimentacao_tres_lagoas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1882/pavimentacao_tres_lagoas.pdf</t>
   </si>
   <si>
     <t>Solicitando a complementação da pavimentação asfáltica do Bairro Tancredo Neves III Lagoas.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1883/requerimento_siriema_02_2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1883/requerimento_siriema_02_2020.pdf</t>
   </si>
   <si>
     <t>pavimentação em paralelepipedo na rua e travessa manoel severino siriema 02</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1884/requerimento_n_13_solicitando_a_complementacao_calcame_3qcgs5v.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1884/requerimento_n_13_solicitando_a_complementacao_calcame_3qcgs5v.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°13 do ano de 2019</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1885/requerimento_n_16__creche_municipal_no_pov_varzea.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1885/requerimento_n_16__creche_municipal_no_pov_varzea.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°16 do ano de 2019</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Mario Galinho</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1886/ponto_de_onibus_cond._del_rio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1886/ponto_de_onibus_cond._del_rio.pdf</t>
   </si>
   <si>
     <t>Construção de ponto de ônibus para transporte coletivo na localidade da Avenida Moxotó, bairro Oliveira Brito, nas proximidades do Motel Chamegos, em frente ao Condomínio Del Rio._x000D_
 Esta medida é de extrema importância e visa oferecer segurança a população que vive naquela localidade, salientando que tal solicitação partiu da comunidade.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1887/colocacao_de_guard_ail.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1887/colocacao_de_guard_ail.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de Guard Rail.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1889/construcao_de_hortifruti.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1889/construcao_de_hortifruti.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE UM HORTIFRUTI NO BTN II.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1890/requerimento_n14__praca_com_uma_academia_de_saude_para_wcoh0oj.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1890/requerimento_n14__praca_com_uma_academia_de_saude_para_wcoh0oj.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°14 do ano de 2019</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1892/requerimento_n_17__calcamento_para_o_pov._caicara.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1892/requerimento_n_17__calcamento_para_o_pov._caicara.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n° do ano de 2019</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1893/faixa_de_pedestre_mercadinho_com_caicara.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1893/faixa_de_pedestre_mercadinho_com_caicara.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO FAIXA DE PEDESTRE EM FRENTE AO MERCADINHO CAIÇARA, BTN III.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1894/requerimento__n_21caixa_d_aguapov.jua..docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1894/requerimento__n_21caixa_d_aguapov.jua..docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°21 do ano de 2019</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1895/pavimentacao_btn_ii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1895/pavimentacao_btn_ii.pdf</t>
   </si>
   <si>
     <t>Solicitando a complementação da pavimentação asfáltica do BTN II.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1896/requerimento_psf_dernival_oliveira_2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1896/requerimento_psf_dernival_oliveira_2020.pdf</t>
   </si>
   <si>
     <t>reforma e ampliação do psf do bairro dernival oliveira</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1898/rua_dias_davila.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1898/rua_dias_davila.pdf</t>
   </si>
   <si>
     <t>Pavimentação para a rua Dias D’ávila, localizada no bairro Oliveira Brito. _x000D_
 A medida visa melhorar o tráfego e evitar transtornos de locomoção aos motoristas e pedestres que utilizam aquela via.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1899/ceasinha_feirinha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1899/ceasinha_feirinha.pdf</t>
   </si>
   <si>
     <t>Reforma geral do CEASINHA localizado na rua dos Navegantes (feirinha), no centro desta cidade, em atendimento ás solicitações dos comerciantes do local.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1900/construcao_de_um_vestiario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1900/construcao_de_um_vestiario.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um vestiário no bairro dos Rodoviários.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1901/requerimento_n18__praca_com_uma_academia_de_saude_para_p5ai8qv.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1901/requerimento_n18__praca_com_uma_academia_de_saude_para_p5ai8qv.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°18 do ano de 2019</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1902/area_de_lazer_cano_btn_i.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1902/area_de_lazer_cano_btn_i.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE UMA ÁREA DE LAZER EM TORNO DO CANO DO BAIRRO TANCREDO NEVES I.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1903/escola_raio_de_sol.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1903/escola_raio_de_sol.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A PINTURA DE FAIXA DE PEDESTRE EM FRENTE A ESCOLA RAIO DE SOL, BTN II.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1904/reiterando_requerimento_saneamento_basico_malhada_grande.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1904/reiterando_requerimento_saneamento_basico_malhada_grande.pdf</t>
   </si>
   <si>
     <t>REITERANDO O REQUERIMENTO N° 1476/2019. Solicitando o SANEAMENTO BÁSICO do povoado MALHADA GRANDE</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1905/mercado_smart_faixa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1905/mercado_smart_faixa.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO  FAIXA DE PEDESTRE EM FRENTE DO MERCADO SMART, NO CRUZAMENTO ENTRE OS BTN'S II E III.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1906/requerimento_n_22_comple.calcamento_jua..docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1906/requerimento_n_22_comple.calcamento_jua..docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°22 do ano de 2019</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1907/requerimento_asfalto_jardim_bahia_reiteracao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1907/requerimento_asfalto_jardim_bahia_reiteracao.pdf</t>
   </si>
   <si>
     <t>melhoria no asfalto do bairro jardim bahia</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1908/pavimentacao_btn_iii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1908/pavimentacao_btn_iii.pdf</t>
   </si>
   <si>
     <t>Solicitando a complementação da pavimentação asfáltica do BTN III.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1909/requerimento__n_23_academia__saude__pov._salgadinho..docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1909/requerimento__n_23_academia__saude__pov._salgadinho..docx</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1910/requerimento_praca_siriema_1_2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1910/requerimento_praca_siriema_1_2020.pdf</t>
   </si>
   <si>
     <t>ampliação e alinhamento da praça do siriema 1 com a igreja são pedro e sao paulo</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1911/rua_natividade.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1911/rua_natividade.pdf</t>
   </si>
   <si>
     <t>Pavimentação em paralelepípedo na Rua Natividade, localizada no Bairro Oliveira Brito. A medida visa melhorar o tráfego e evitar transtornos de locomoção aos motoristas e pedestres que utilizam aquela via.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1912/requerimento_n_16__creche_municipal_no_pov_varzea.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1912/requerimento_n_16__creche_municipal_no_pov_varzea.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n° 16 do ano de 2019</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1913/adaptacao_e_acessibilidade.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1913/adaptacao_e_acessibilidade.pdf</t>
   </si>
   <si>
     <t>Adaptação do Parque Belvedere para receber de maneira acessível as pessoas com deficiência física, promovendo a acessibilidade e inclusão dos mesmos. _x000D_
 Solicito: _x000D_
 •	Passarelas e rampas de acesso_x000D_
 •	Corrimão _x000D_
 •	Vagas de estacionamento prioritário _x000D_
 •	Banheiros adaptados_x000D_
 •	Sinalização adequada</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1914/construcao_de_parquinho_infantil.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1914/construcao_de_parquinho_infantil.pdf</t>
   </si>
   <si>
     <t>Construção de um parquinho infantil para o Parque Belvedere, dispondo de escorregador, balanços e gangorras para promover o lazer das crianças e atender a solicitação da população.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1915/pavimentacao_das_quadras_do_cemiterio_s.l.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1915/pavimentacao_das_quadras_do_cemiterio_s.l.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A PAVIMENTAÇÃO EM PARALELEPÍPEDO DE TODAS AS QUADRAS DO CEMITÉRIO SÃO LUCAS,_x000D_
 LOCALIZADO NO BTN III.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1916/creche_no_btn_iii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1916/creche_no_btn_iii.pdf</t>
   </si>
   <si>
     <t>Construção de uma creche no btn 3.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1917/reforma_do_campo_do_canarinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1917/reforma_do_campo_do_canarinho.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CAMPO DO CANARINHO, BTN III.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1918/faixa_btn_i.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1918/faixa_btn_i.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A PINTURA DE FAIXA DE PEDESTRE EM FRENTE AO PONTO DE ÔNIBUS DO BTN I.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1919/reiterando_requerimento_cestas_basquete._rodoviarios.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1919/reiterando_requerimento_cestas_basquete._rodoviarios.pdf</t>
   </si>
   <si>
     <t>REITERANDO O REQUERIMENTO N° 1302/2019. Solicitando a instalação de cestas de Basquetebol completa (poste, aro e tabela) na quadra de esportes localizada na Rua Espirito Santo, bairro Rodoviário, transformando-a em uma quadra poliesportiva, com o objetivo de acréscimo de mais uma modalidade de esporte para a comunidade.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1920/pavimentacao_marina_franca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1920/pavimentacao_marina_franca.pdf</t>
   </si>
   <si>
     <t>Solicitando a complementação da pavimentação asfáltica do Bairro Marina França.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1921/requerimento__brinquedos_na_praca_sao_pedro_e_sao_paulo_jvtg1yc.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1921/requerimento__brinquedos_na_praca_sao_pedro_e_sao_paulo_jvtg1yc.pdf</t>
   </si>
   <si>
     <t>a manutenção dos brinquedos da praça são pedro e são paulo no bairro dernival oliveira</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1922/requerimento__n_29_praca_com_uma_academia_de_saude_par_ukqteng.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1922/requerimento__n_29_praca_com_uma_academia_de_saude_par_ukqteng.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°29 do ano de 2019</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1923/requerimento_n__31_calcamento_no_pov._lagoa_da_pedra.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1923/requerimento_n__31_calcamento_no_pov._lagoa_da_pedra.docx</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1924/requerimento_n__184__posto_do_cleristo_2020.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1924/requerimento_n__184__posto_do_cleristo_2020.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°184 do ano de 2019</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1926/estadio_de_futebol.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1926/estadio_de_futebol.pdf</t>
   </si>
   <si>
     <t>Construção de um Estádio de futebol no bairro tancredo neves.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1927/faixa_cruzamento_senhor_do_bonfim.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1927/faixa_cruzamento_senhor_do_bonfim.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO FAIXA DE PEDESTRE NO CRUZAMENTO DA RUA SENHOR DO BONFIM.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1929/pavimentacao_benone.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1929/pavimentacao_benone.pdf</t>
   </si>
   <si>
     <t>Solicitando a complementação da pavimentação asfáltica do Bairro Benone Resende.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1930/reforma_campo_do_guarani.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1930/reforma_campo_do_guarani.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CAMPO DO GUARANI, BTN III.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1931/requerimento__n_33__ampliacao_do_cemiterio_do_pov._nambebe.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1931/requerimento__n_33__ampliacao_do_cemiterio_do_pov._nambebe.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°33 do ano de 2019</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1932/requerimento__n__28_quadra_de_esporte_do_pov._salgadinho..docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1932/requerimento__n__28_quadra_de_esporte_do_pov._salgadinho..docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n° 28 de 2019</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1933/requerimento_n_08_calcamento_no_pov._serrote.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1933/requerimento_n_08_calcamento_no_pov._serrote.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°08 do ano de 2019</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1934/requerimento_n_30_carro_de_lixo__para_o_pov._malhada_g_px3zu0y.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1934/requerimento_n_30_carro_de_lixo__para_o_pov._malhada_g_px3zu0y.docx</t>
   </si>
   <si>
     <t>reiteração do requerimento n°30 do ano de 2019</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1935/passarela_de_madeira_do_lago_chafariz.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1935/passarela_de_madeira_do_lago_chafariz.pdf</t>
   </si>
   <si>
     <t>Reparo e manutenção da passarela de madeira localizada no entorno do lago do chafariz do Parque Belvedere, uma vez que a mesma se encontra deteriorada e cheia de rachaduras. _x000D_
 Esse requerimento se faz necessário no intuito de prevenir acidentes e dar segurança a população que transita por ali.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1936/poco_artesiano.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1936/poco_artesiano.pdf</t>
   </si>
   <si>
     <t>Perfuração de um Poço Artesiano no povoado Campos Novos, em atendimento às solicitações dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1937/av.getulio_vargas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1937/av.getulio_vargas.pdf</t>
   </si>
   <si>
     <t>Ações com relação à Avenida Getúlio Vargas – na altura da Igreja Nossa Senhora de Fátima sentido Vila Nobre._x000D_
 1.	Complemento do asfalto_x000D_
 2.	Limpeza das calçadas de passeio de pedestres_x000D_
 3.	Iluminação nas proximidades dos condomínios recentemente construídos_x000D_
 Trata-se de área de intenso movimento de pedestres, moradores e veículos, necessitando, dessa forma, as providências enumeradas em caráter de urgência.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1938/sinalizacao_travessa_da_inconfidencia.docx.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1938/sinalizacao_travessa_da_inconfidencia.docx.pdf</t>
   </si>
   <si>
     <t>Sinalização vertical e horizontal, bem como manutenção de quebra-molas localizados na Travessa  da Inconfidência, no centro._x000D_
 Essa solicitação se faz necessária para melhorar o tráfego de veículos no local bem como dar segurança aos moradores e pedestres que ali transitam</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1939/estacionamento_da_prefeitura.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1939/estacionamento_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Medidas com relação ao estacionamento da Prefeitura na Rua Marechal Rondon, vizinho à Casa dos Conselhos, utilizado por ônibus que transportam passageiros aos povoados._x000D_
 1.	Instalação de bebedouro;_x000D_
 2.	Sinalização da entrada, indicando estacionamento;_x000D_
 3.	Ampliação da cobertura,_x000D_
 4.	Colocação de mais bancos._x000D_
 5.	Pavimentação._x000D_
 _x000D_
                                                       JUSTIFICATIVA_x000D_
 O local é totalmente desconfortável e as pessoas passam sede enquanto aguardam os ônibus para o seu povoado de destino. Nos finais de semana, especialmente em dia de feira livre, o fluxo de pessoas aumenta, aumentando assim a concorrência por um espaço embaixo da cobertura e nos bancos._x000D_
 Além disso o piso é composto de barro e quando chove vira um verdadeiro lamaçal, prejudicando e impedindo o movimento de pessoas e veículos._x000D_
 Devido tanta precariedade, o local é conhecido como “curral”.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1940/paviment._e_saneam._pedra_comprida.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1940/paviment._e_saneam._pedra_comprida.pdf</t>
   </si>
   <si>
     <t>Pavimentação e saneamento do povoado Pedra Comprida, em atendimento às reivindicações dos moradores daquele bairro.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1941/servicos_na_rua_erico_verissimo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1941/servicos_na_rua_erico_verissimo.pdf</t>
   </si>
   <si>
     <t>Pavimentação em paralelepípedo, saneamento básico, iluminação pública e limpeza da Rua Érico Veríssimo no bairro Pedra Comprida em atendimento às reivindicações dos moradores daquele bairro que sofrem com o descaso naquela localidade.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1942/poco_artesiano.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1942/poco_artesiano.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano no Povoado Bogó de Baixo, em atendimento às solicitações de seus moradores.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1943/posto_de_saude.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1943/posto_de_saude.pdf</t>
   </si>
   <si>
     <t>Requalificação do Posto de Saúde localizado no Povoado Campos Novos, bem como disponibilizar um(a) dentista e um(a) técnico(a) de enfermagem para atendimento no referido PSF._x000D_
 Devido a precariedade do mencionado Posto e a falta desses profissionais, os moradores da localidade não dispõem de atendimento adequado, sendo necessário o deslocamento para outros bairros, dificultando assim o acesso ao atendimento básico de Saúde.R</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1944/maquina_patrol.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1944/maquina_patrol.pdf</t>
   </si>
   <si>
     <t>Passagem de Máquina Patrol no povoado Campos Novos. _x000D_
 A solicitação se faz necessário, devido às péssimas condições em que se encontra as estradas daquela localidade, causando transtornos aos condutores de veículos e até mesmo aos pedestres.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1945/requerimento_dernival_oliveira_5.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1945/requerimento_dernival_oliveira_5.pdf</t>
   </si>
   <si>
     <t>conclusão do calçamento  do condominio ceci localizada no bairro dernival oliveira</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1946/requerimento_dernival_oliveira_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1946/requerimento_dernival_oliveira_3.pdf</t>
   </si>
   <si>
     <t>calçamento na rua que fica ao lado do muro do aeroporto  por traz da Arte de Tecer localizada no bairro</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1947/requerimento_cleriston_andrade_01.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1947/requerimento_cleriston_andrade_01.pdf</t>
   </si>
   <si>
     <t>um quebra -molas na rua boa viagem em frente ao nº 37 no cleriston andrade</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1948/requerimento_btn_2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1948/requerimento_btn_2.pdf</t>
   </si>
   <si>
     <t>um quebra -molas na rua delmiro gouveia  em frente ao numero 2171 localizada no bairro btn 2</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1949/requerimento_monsenhor_magalhaes.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1949/requerimento_monsenhor_magalhaes.pdf</t>
   </si>
   <si>
     <t>quebra molas na rua Monsenhor Magalhães em frente a Panificadora Pão de mel</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Cicero Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1950/reiteramento_praca_pa_iv.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1950/reiteramento_praca_pa_iv.pdf</t>
   </si>
   <si>
     <t>reiteramento ; construção de uma mini praça com área de lazer e urbanização na área localizada na Avenida Padre Lourenço, Bairro Tancredo Neves II, na entrada que dá acesso a PA IV, próximo a policia Rodoviária Federal.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1951/requerimento_barroca_01.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1951/requerimento_barroca_01.pdf</t>
   </si>
   <si>
     <t>complemento da iluminação da rua santa barbara localizada no bairro barroca</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1952/requerimento_praca_da_biblia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1952/requerimento_praca_da_biblia.pdf</t>
   </si>
   <si>
     <t>reiteramento ; construção de uma praça da bíblia no complexo Bairro Tancredo Neves.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1953/ciclovia_e_ciclofaixas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1953/ciclovia_e_ciclofaixas.pdf</t>
   </si>
   <si>
     <t>Construção da ciclovia de Paulo Afonso, tendo em vista que já existe o projeto físico pronto na Prefeitura, bem como a construção de ciclofaixas e, também a sinalização das áreas abaixo descritas:_x000D_
 1.	Entrada do BTN I_x000D_
 2.	Trecho da BA 210 que dá acesso ao CEASA_x000D_
 3.	Trechos de acesso ao bairro Prainha: Sentido centro/Prainha e BTN/Prainha_x000D_
 4.	Trechos de acesso a Vila Matias e ao Parque Aquático: Sentido Centro e BTN ]_x000D_
 5.	Início da BA 210 - acesso ao Posto da Policia Rodoviária Federal _x000D_
 6.	Trechos de acesso ao Bairro Siriema_x000D_
 7.	Trechos a extensão da Avenida Apolônio Sales (nos dois sentidos)_x000D_
 8.	Avenida Getúlio Vargas_x000D_
 9.	Avenida José Hemetério_x000D_
 10.	Rua Landulfo Alves_x000D_
 11.	Otaviano Leandro de Moraes _x000D_
 12.	Rua Monsenhor Magalhães_x000D_
 13.	Rua Manoel Novaes_x000D_
 14.	Rua Padre João Evangelista _x000D_
 15.	Vila Nobre (área próxima ao vertedouro da PA4)_x000D_
 16.	Rua das Rosas_x000D_
 17.	Rua do Gangorra_x000D_
 18.	Rua da Harmonia_x000D_
 19.	Avenida dos Estudantes _x000D_
 20.	Avenida Beira Rio (Jardim Bahia)</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1954/carro_fossa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1954/carro_fossa.pdf</t>
   </si>
   <si>
     <t>Realização da limpeza das fossas do Bairro Pedra Cumprida, atendendo assim a reivindicação da comunidade._x000D_
 Solicito urgência na realização do serviço, como também a implantação de um cronograma atendendo assim com maior frequência a referida localidade.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1955/solicit._de_neuropediatra.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1955/solicit._de_neuropediatra.pdf</t>
   </si>
   <si>
     <t>Inclusão de médicos Neuropediatras para atender na rede municipal de saúde._x000D_
 JUSTIFICTIVA_x000D_
 Tendo visto aumento significativo no número de crianças que sofrem de TEA (Transtorno do Espectro Autista, TDA (Transtorno do déficit de atenção), TDAH (Transtorno do Déficit de Atenção com Hiperatividade), síndrome de Down, dentre outras doenças neurológicas, a inclusão do atendimento específico para essas crianças é de suma importância para o município, uma vez que, isso garantirá as essas crianças uma possibilidade de desenvolvimento melhor e o acompanhamento adequado que lhes é de direito. _x000D_
 O diagnóstico e o tratamento dessas doenças precisam ser feitos com muita cautela, pois, partindo disso serão prescritas as devidas intervenções e isso somente ocorrerão com atendimento do especialista. _x000D_
 Sabe-se que é na infância que as habilidades são desenvolvidas e aprimoradas, essa é fase mais importante do desenvolvimento humano, o devido acompanhamento médico, escolar e social fará toda diferença no futuro dessas crianças, possibilitando que vivam bem, que adquiram independência e convivam tranquilamente em sociedade. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Assim como gestantes precisam de atendimento obstétrico, idosos precisam de atendimento geriatra, as crianças típicas de atendimento com pediatras, as crianças que sofrem de transtornos neurológicos precisam de atendimento especializado com neuropediatras para garantir seu melhor desenvolvimento.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1956/transporte_publico_para_belvedere_e_ifba.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1956/transporte_publico_para_belvedere_e_ifba.pdf</t>
   </si>
   <si>
     <t>Implantação de uma linha de transporte público que contemple o Parque Belvedere e o IFBA (Instituto Federal de Educação, Ciência e Tecnologia) Campus Paulo Afonso._x000D_
 A medida acima visa oferecer benefícios quanto a locomoção e segurança da população, dando ênfase ao direito de ir e vir garantido a todo cidadão.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1957/construao_de_praca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1957/construao_de_praca.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça em frente à Igreja Nossa Senhora da Saúde, localizada no povoado Campos Novos._x000D_
 A medida visa oferecer a comunidade lazer, descanso, entretenimento e encontro religioso, uma vez que as pessoas ficam em pé em frente a igreja esperando a missa começar.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1958/construcao_quadra.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1958/construcao_quadra.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva no bairro Pedra Cumprida._x000D_
 Praticar esportes é essencial para o desenvolvimento de crianças e adolescentes. Contudo, existe a carência de alternativas de esporte e lazer para os moradores daquela localidade, considerando que o esporte é um instrumento de inclusão social.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1959/rua_s._barbaraquebra-molas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1959/rua_s._barbaraquebra-molas.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade, na rua Santa Bárbara, nº 130 (em frente ao açougue São Jorge), localizada no bairro Jardim Bahia desta cidade._x000D_
  A medida visa melhorar o tráfego e evitar transtornos de locomoção aos motoristas e pedestres que utilizam aquela via.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1960/construcao_posto_de_saude.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1960/construcao_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto de Saúde no bairro Pedra Cumprida, atendendo ao anseio dos moradores daquela localidade._x000D_
 A solicitação se faz necessária devido os moradores da localidade não dispor de tal atendimento, sendo necessário o deslocamento para outros bairros, dificultando assim o acesso ao atendimento básico de Saúde.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1961/construcao_creche.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1961/construcao_creche.pdf</t>
   </si>
   <si>
     <t>Construção de uma creche no bairro Pedra Cumprida._x000D_
 Esse requerimento se faz necessário para atender as crianças nos primeiros anos de vida, e dar suporte às mães que precisam trabalhar fora de casa para sustentar seus filhos, proporcionando assim uma maior qualidade de vida para as famílias.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1962/rua_jose_reinaldo_acesso_a_reciclagem.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1962/rua_jose_reinaldo_acesso_a_reciclagem.pdf</t>
   </si>
   <si>
     <t>Pavimentação em paralelepípedo na Rua José Reinaldo de Souza (rua que dá acesso a reciclagem), localizada no Bairro Pedra Comprida._x000D_
 A medida visa melhorar o tráfego e evitar transtornos de locomoção aos motoristas e pedestres que utilizam aquela via.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1963/passagem_molhada.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1963/passagem_molhada.pdf</t>
   </si>
   <si>
     <t>Guard rail e sinalização de placas indicativas de curva perigosa na Passagem Molhada que liga a localidade do povoado Campos Novos ao povoado Juá._x000D_
 Essa solicitação se faz necessária devido a grande falta de segurança para os condutores de veículos e até mesmo pedestres que passam naquele trecho._x000D_
 Segue anexo fotos.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1964/requerimento_dernival_oliveira_2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1964/requerimento_dernival_oliveira_2.pdf</t>
   </si>
   <si>
     <t>pavimentação em paralelepipedo na rua alto novo no dernival oliveira</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1965/requerimento_dernival_oliveira_4.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1965/requerimento_dernival_oliveira_4.pdf</t>
   </si>
   <si>
     <t>reforma da quadra de esporte do bairro dernival oliveira</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1966/requerimento_povoado_pocos_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1966/requerimento_povoado_pocos_.pdf</t>
   </si>
   <si>
     <t>limpeza das foças do povoado poços</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1967/jardim_sensorial_nas_pracas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1967/jardim_sensorial_nas_pracas.pdf</t>
   </si>
   <si>
     <t>Criação de jardins sensoriais na Praça das Mangueiras, localizada no centro, Parque Belvedere, Praça Sagrada Família, localizada no Bairro BTN III, e Praça José Luiz de Assis (Praça Seu Lula), localizada no Bairro Alves de Souza._x000D_
                                                 JUSTIFICTIVA_x000D_
 O Jardim Sensorial é uma ideia simples e inovadora, que auxiliará no tratamento de crianças com Transtorno do Espectro Autista (TEA), síndrome de Down, deficiências visual, auditiva, intelectual, mental e física._x000D_
 A criação do Jardim Sensorial tem como objetivo estimular os sentidos tátil, auditivo, visual, olfativo, além do equilíbrio e propriocepção das crianças, bem como aguçar a percepção e a inclusão. _x000D_
 Sua função é estimular na retomada dos sentidos, aguçar a percepção adormecida e torna-lo o mais real possível, transcendendo o espaço terapêutico e se transformando em âncora na inclusão social das crianças no despertar da criatividade, da atenção, da concentração e da autonomia individual._x000D_
 Como sugestão, o jardim SENSORIAL pode ser composto por uma pista tátil com corrimão para apoio, além de diferentes texturas feitas com pedras, areia, madeira, grama, granito, brita e tijolos que estimulam a percepção do tato e do equilíbrio.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1968/requerimento_praca_tancredo_neves_iii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1968/requerimento_praca_tancredo_neves_iii.pdf</t>
   </si>
   <si>
     <t>reiteramento construção de uma praça composta por quiosque, playground, wi-fi e totem contendo relógio, termômetro e câmeras de vigilância, na rua Adauto Pereira nas Proximidades do antigo Supermercado Oliveira, Bairro Tancredo Neves II.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Bero do Jardim Aeroporto</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1969/varricao_e_capinacao_do_bairro_perpetuo_socorro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1969/varricao_e_capinacao_do_bairro_perpetuo_socorro.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 131/19 que foi pedido e não atendido até o momento, solicitando que se faça a Capinação e Varrição em todo o Bairro Perpetuo Socorro.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1970/bebedouro_na_feira_grande..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1970/bebedouro_na_feira_grande..pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 131/19 que foi pedido e não atendido até o momento, solicitando a implantação de Bebedouros no Mercado Público, antiga Feira Grande</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1971/redutor_de_velocidade._rua_pero_vaz_btn_iii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1971/redutor_de_velocidade._rua_pero_vaz_btn_iii.pdf</t>
   </si>
   <si>
     <t>Solicitação de um REDUTOR DE VELOCIDADE (QUEBRA MOLAS) NA RUA PERO VAZ, bairro BTN III, próximo ao CEASA.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1972/requerimento_pa_iv05.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1972/requerimento_pa_iv05.pdf</t>
   </si>
   <si>
     <t>calçamento na rua juazeiro  localizada na PA IV</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1973/ubs_do_bairro_bnh.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1973/ubs_do_bairro_bnh.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 122/19 que foi pedido e não atendido até o momento, solicitando a construção de um Posto de Saúde (UBS) no Bairro Amaury de Menezes (antigo BNH).</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1974/requerimento_moxoto03.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1974/requerimento_moxoto03.pdf</t>
   </si>
   <si>
     <t>saneamento básico da rua Jundiaí localizada no bairro moxotó</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1975/arquibancada_do_bairro_sal_torrado..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1975/arquibancada_do_bairro_sal_torrado..pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 122/19 que foi pedido e não atendido até o momento, solicitando a construção de Arquibancadas ao redor da Quadra Poliesportiva recentemente construída no Bairro Sal Torrado._x000D_
 _x000D_
 - JUSTIFICATIVA – A construção é necessária visando proporcionar mais a comunidade aos atletas e frequentemente da área de lazer.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1976/reiteiramento_praca_do_oliveira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1976/reiteiramento_praca_do_oliveira.pdf</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1977/requerimento_epitacio_pessoa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1977/requerimento_epitacio_pessoa.pdf</t>
   </si>
   <si>
     <t>REITERAMENTO construção de uma praça composta por quiosque, playground, wi-fi e totem contendo relógio, termômetro e câmeras de vigilância, na rua Epitácio Pessoa com a Rua Alonso Macedo, no Bairro Tancredo Neves I.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1978/requerimento_praca_btn_ii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1978/requerimento_praca_btn_ii.pdf</t>
   </si>
   <si>
     <t>reiteramento reestruturação da praça da Padre Lourenço Tori, no Bairro Tancredo Neves II, composta por quiosque, playground, wi-fi e totem contendo relógio, termômetro e câmeras de vigilância.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1979/requerimento_btn_15.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1979/requerimento_btn_15.pdf</t>
   </si>
   <si>
     <t>faixa de pedestre na rua padre lourenço localizada no btn 2</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1980/requerimento_santa_izabel.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1980/requerimento_santa_izabel.pdf</t>
   </si>
   <si>
     <t>reiteramento construção de uma praça composta por quiosque, playground, wi-fi e totem contendo relógio, termômetro e câmeras de vigilância, na rua Santa Izabel com a Av. BA210 no Bairro Tancredo Neves III</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1981/requerimento__rua_da_seresta.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1981/requerimento__rua_da_seresta.pdf</t>
   </si>
   <si>
     <t>REITERAMENTO reestruturação da praça da rua da seresta no Bairro Sannta Ines. (quiosque, playground, wi-fi e totem contendo relógio, termômetro e câmeras de vigilância).</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1982/requerimento_praca_da_crianca_btn_ii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1982/requerimento_praca_da_crianca_btn_ii.pdf</t>
   </si>
   <si>
     <t>reestruturação da Praça da Criança no Bairro Tancredo Neves II.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1983/requerimento_bairro_rodoviario_02.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1983/requerimento_bairro_rodoviario_02.pdf</t>
   </si>
   <si>
     <t>calçamento da rua consolação localizada no bairro rodoviario em Paulo Afonso</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1984/requerimento_jardim_bahia_06.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1984/requerimento_jardim_bahia_06.pdf</t>
   </si>
   <si>
     <t>solicitar poste de iluminação publica na esquina da rua são miguel por tras da escola vinicius de moraes no jardim bahia</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1985/requerimento_bairro_rodoviario_04.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1985/requerimento_bairro_rodoviario_04.pdf</t>
   </si>
   <si>
     <t>solicitando asfalto nas ruas  bela vista, recife , fortaleza, paraná , acre e rio de janeiro todas localizadas no bairro rodoviario</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1986/requerimento_btn_01.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1986/requerimento_btn_01.pdf</t>
   </si>
   <si>
     <t>cobertura  do canal emissario  localizado no btn III</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1987/requerimento_centro_01.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1987/requerimento_centro_01.pdf</t>
   </si>
   <si>
     <t>reforma da praça na av brasil bairro perpetuo socorro</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1988/requerimento_jardim_bahia_05.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1988/requerimento_jardim_bahia_05.pdf</t>
   </si>
   <si>
     <t>reforma da praça  que fica proximo a quadra de esporte do jardim bahia</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Edilson Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1989/rx_psf_benone.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1989/rx_psf_benone.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamento de Raio X, PSF BENONE REZENDE;</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1990/instalacao_usg_moxoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1990/instalacao_usg_moxoto.pdf</t>
   </si>
   <si>
     <t>Instalação de aparelho USG , Bairro Moxotó;</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1991/varricao_e_capinacao_bairro_boa_esperanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1991/varricao_e_capinacao_bairro_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>solicitar que o requerimento 866/19 que já foi pedido e até o momento não, solicitando a Varrição e Capinação em todo o Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1992/instalacao_rx_moxoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1992/instalacao_rx_moxoto.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamento de RAIO X, PSF MOXOTÓ;</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1993/usg_benone_rezende.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1993/usg_benone_rezende.pdf</t>
   </si>
   <si>
     <t>Instalação de aparelho USG, PSF BENONE REZENDE;</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1994/requerimento_bairro_rodoviario_06.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1994/requerimento_bairro_rodoviario_06.pdf</t>
   </si>
   <si>
     <t>um quebra molas na rua fortaleza no bairro rodoviario</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1995/praca_sao_cristovao_vila_nobre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1995/praca_sao_cristovao_vila_nobre.pdf</t>
   </si>
   <si>
     <t>Revitalização dos brinquedos da Praça São Cristóvão, localizada no bairro Vila Nobre desta cidade._x000D_
 Esse requerimento se faz necessário para dar segurança às crianças que utilizam o parquinho e atender assim a solicitação dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1996/senador_humberto_lucena_no8_quebra_mola.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1996/senador_humberto_lucena_no8_quebra_mola.pdf</t>
   </si>
   <si>
     <t>, solicitando que o requerimento de nº 650/19 que foi pedido e não atendido até o momento, solicitando que seja feito um Redutor de Velocidade na Rua Senador Humberto Lucena em frente á casa de nº 98 no Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1997/entrada_de_onibus_escolar.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1997/entrada_de_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>Entrada do ônibus escolar no Povoado Izidio, pois, o ônibus passa apenas na entrada do povoado, dificultando o acesso de estudantes que moram em áreas mais distantes do povoado.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Jean Roubert</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1998/requerimento_praca_joao_goulat.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1998/requerimento_praca_joao_goulat.doc</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves solicitando a requalificação da Praça na rua João Goulart, localizada no Bairro Perpétuo Socorro.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1999/quadra_poliesportiva.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1999/quadra_poliesportiva.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva no Povoado Izídio._x000D_
 O atendimento a esta solicitação atenderia a uma reivindicação daquela comunidade, cujos jovens e crianças não tem qualquer espaço para prática de esporte e lazer.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2001/instalacao_de_aparelho_de_usg_no_psf_da_vila_nobre..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2001/instalacao_de_aparelho_de_usg_no_psf_da_vila_nobre..pdf</t>
   </si>
   <si>
     <t>Instalação de Aparelho USG no PSF da Vila Nobre;</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2002/transporte_publico_para_vila_nobre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2002/transporte_publico_para_vila_nobre.pdf</t>
   </si>
   <si>
     <t>Implantação de  uma linha de transporte público para a Vila Nobre, em atendimento às solicitações de seus moradores.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2003/requerimento_pav._asfaltica_lot_dom_mario_zaneta.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2003/requerimento_pav._asfaltica_lot_dom_mario_zaneta.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente o Secretário de Infraestrutura, MD. Francisco Alves solicitando a pavimentação asfáltica do Loteamento Dom Mário Zanetta localizada no Bairro BTN III.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2004/varricao_e_capinacao_da_prainha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2004/varricao_e_capinacao_da_prainha.pdf</t>
   </si>
   <si>
     <t>solicitando a Varrição e a Capinação em todo o Bairro São Vicente (prainha)._x000D_
 _x000D_
 - JUSTIFICATIVA – Tal ação se faz necessária para melhoria daquele Bairro.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2005/requerimento_paiv_01.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2005/requerimento_paiv_01.pdf</t>
   </si>
   <si>
     <t>solicitando a ampliação da rede de esgoto da rua central na PA IV</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2006/sinalizacao_de_redutores_pedido_feito_novamente_rua_herbert_de_souza.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2006/sinalizacao_de_redutores_pedido_feito_novamente_rua_herbert_de_souza.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 894/19 que foi pedido e não atendido até o momento, solicita a Sinalização de todos os Redutores de Velocidade da Rua Herbert de Souza Bairro São Vicente (antiga prainha).</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2007/requerimento_siriema_6.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2007/requerimento_siriema_6.pdf</t>
   </si>
   <si>
     <t>ecolocamento dos brinquedos da praça do dernival oliveira</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2008/requerimento_pa_iv_02.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2008/requerimento_pa_iv_02.pdf</t>
   </si>
   <si>
     <t>solicitando a rede de esgoto da rua josé alves na PA IV</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2009/capinacao_e_varricao_do_bairro_sao_vicente_pedido_refeito.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2009/capinacao_e_varricao_do_bairro_sao_vicente_pedido_refeito.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 868/19 que foi pedido e não atendido até o momento, solicita a Capinação e Varrição de todo o Bairro São Vicente (antiga prainha).</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2010/requerimento_centro_02.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2010/requerimento_centro_02.pdf</t>
   </si>
   <si>
     <t>faixa de pedestre na rua alonso maciel no centro de paulo afonso</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2011/requerimento_centro_03.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2011/requerimento_centro_03.pdf</t>
   </si>
   <si>
     <t>reforma e pintura do quebra-molas na av brasil bairro perpetuo socorro</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2012/solicitandi_faixa_de_pedestre_ba110_pousada_cristal_refeito.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2012/solicitandi_faixa_de_pedestre_ba110_pousada_cristal_refeito.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 924/19 que foi pedido e não atendido até o momento, solicitando uma faixa de Pedestre em frente a Pousada Cristal nas margens da BA 110, pois a falta do mesmo está trazendo grandes transtornos aos moradores.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2013/solicitando_pavimentacao_em_todo_o_bairro_prainha_reinterando.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2013/solicitando_pavimentacao_em_todo_o_bairro_prainha_reinterando.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 985/19 que foi pedido e não atendido até o momento, solicitando a Pavimentação Asfáltica de todas as Ruas do Bairro São Vicente (antiga prainha)</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2014/requerimento_moxoto_06.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2014/requerimento_moxoto_06.pdf</t>
   </si>
   <si>
     <t>terraplanagemno campo de futebol e m frente a Ademox no moxotó ba</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2015/construcaode__parada_de_onibus_na__parainha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2015/construcaode__parada_de_onibus_na__parainha.pdf</t>
   </si>
   <si>
     <t>solicitando em caráter de urgência a construção de parada de ônibus coletivo no Bairro São Vicente (antiga prainha)</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2016/casa_da_crianca_centrais_de_ar.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2016/casa_da_crianca_centrais_de_ar.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A INSTALAÇÃO DE CENTRAIS DE AR NA ESCOLA MUNICIPAL CASA DA CRIANÇA III, LOCALIZADA NO BAIRRO TANCREDO NEVES II.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2017/pavimentacao_rodoviarios.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2017/pavimentacao_rodoviarios.pdf</t>
   </si>
   <si>
     <t>Solicitando a complementação da pavimentação asfáltica do Bairro dos Rodoviários.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2018/pavimentacao_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2018/pavimentacao_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DAS QUADRAS DO CONJUNTO HABITACIONAL MINHA CASA, MINHA_x000D_
 VIDA, LOCALIZADO NO BAIRRO TANCREDO NEVES I.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2019/central_almeida_neto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2019/central_almeida_neto.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A INSTALAÇÃO DE CENTRAIS DE AR NA ESCOLA MUNICIPAL MANOEL DE ALMEIDA NETO, LOCALIZADA NO BAIRRO BENONE RESENDE.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2020/quadra_da_prainha_reinterado.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2020/quadra_da_prainha_reinterado.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº215/19 que já foi pedido e até o momento não atendido, solicitar a construção de uma Quadra Poliesportiva no Bairro São Vicente (antiga prainha).</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2021/reforma_quadra_minha_casa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2021/reforma_quadra_minha_casa.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A REFORMA DA QUADRA POLIESPORTIVA DO CONJUNTO HABITACIONAL MINHA CASA, MINHA VIDA, LOCALIZADA NO BAIRRO_x000D_
 TANCREDO NEVES I.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2022/retirada_de_entulhos_da_prainha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2022/retirada_de_entulhos_da_prainha.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº138/19 que já foi pedido e até o momento não atendido, solicita a Retirada de Entulhos em todo no Bairro São Vicente (antiga prainha).</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2023/central_de_ar_georgina.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2023/central_de_ar_georgina.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A INSTALAÇÃO DE CENTRAIS DE AR NA ESCOLA MUNICIPAL GEORGINA ALVES DA SILVA, LOCALIZADA NO BAIRRO TANCREDO_x000D_
 NEVES III.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2024/troca_da_tampa_de_esgoto_por_tampa_de_ferro_rua_adair_pereira_leite_prainha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2024/troca_da_tampa_de_esgoto_por_tampa_de_ferro_rua_adair_pereira_leite_prainha.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº133/19 que já foi pedido e até o momento não atendido, solicitando a troca da tampa de esgoto por tampa de ferro da Rua Adair Pereira Leite no Bairro São Vicente (antiga prainha).</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2025/instalacao_centrais_btn.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2025/instalacao_centrais_btn.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A INSTALAÇÃO DE CENTRAIS DE AR EM TODOS OS PSF’S DO COMPLEXO DE BAIRROS TANCREDO NEVES.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2026/reforma_da_creche_da_prainha_reinterado.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2026/reforma_da_creche_da_prainha_reinterado.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº98/19 que já foi pedido e até o momento não atendido, solicitando a Reforma da Creche localizada no Bairro São Vicente (antiga prainha).</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2027/reforma_da_casa_da_crinca_pdf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2027/reforma_da_casa_da_crinca_pdf.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A REFORMA DA ESCOLA MUNICIPAL CASA DA CRIANÇA III, LOCALIZADA NO BAIRRO TANCREDO NEVES II.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2028/centro_de_artesanato_no_dner.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2028/centro_de_artesanato_no_dner.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE UM CENTRO DE ARTESANATO NO BAIRRO DNER, PRÓXIMO A PONTE METÁLICA DOM PEDRO II.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2029/central_de_ar_manoel_kaspzry.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2029/central_de_ar_manoel_kaspzry.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A INSTALAÇÃO DE CENTRAIS DE AR NA ESCOLA MUNICIPAL MANOEL DE ALMEIDA KASPRZYKOWSKY, LOCALIZADA NO BAIRRO_x000D_
 TANCREDO NEVES II.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2030/tampa_de_ferro_pra_o_esgoto_da_rua_america_prainha_perto_do_mercadinho_silveira_reinterado.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2030/tampa_de_ferro_pra_o_esgoto_da_rua_america_prainha_perto_do_mercadinho_silveira_reinterado.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº94/19 que já foi pedido e até o momento não atendido, solicitando a troca da tampa de esgoto por tampa de ferro da Rua México no Bairro São Vicente (antiga prainha), próximo ao mercadinho Silveira</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2031/manutencao_do_esgoto_na_rua_eraldo_rocha_prainha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2031/manutencao_do_esgoto_na_rua_eraldo_rocha_prainha.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº92/19 que já foi pedido e até o momento não atendido, solicitando a manutenção do esgoto localizado na Eraldo Rocha no Bairro São Vicente (antiga prainha).</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2032/requerimento_siriema10.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2032/requerimento_siriema10.pdf</t>
   </si>
   <si>
     <t>uma ciclovia da ponte ate a siriema 3</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2033/reforma_com_cobertura_da_quadra_do_bairro_boa_esperanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2033/reforma_com_cobertura_da_quadra_do_bairro_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 577/19 que foi pedido e não atendido até o momento, solicitando que se faça a Reforma juntamente com a Cobertura da Quadra Poliesportiva do Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2034/clinica_de_hemodialise_reinterado.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2034/clinica_de_hemodialise_reinterado.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº58/19 que já foi pedido e até o momento não atendido, solicitando em Caráter de Urgência a implantação das placas sinalizadoras do Bairro Cleriston Andrade, e nela contida a identificação da Clínica de Hemodiálise; Considerando que a referida clinica é procurada por toda a nossa região e por outros Estados e Fronteiras. - JUSTIFICATIVA - A mesma presta serviço médico e por muitas vezes os usuários chegam a cidade e não consegue localiza – lá.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2035/poda_das_arvores_rua_da_consolacao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2035/poda_das_arvores_rua_da_consolacao.pdf</t>
   </si>
   <si>
     <t>solicitando a instalação que o requerimento de nº 110/19 que foi pedido e não atendido até o momento, solicitando que se faça a Poda de todas as Arvores da Rua da Consolação no Bairro Fazenda Chesf</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2036/praca_do_cpa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2036/praca_do_cpa.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA localizada entre as ruas Rio Grande do Norte, Paraíba e Avenida da Amizade, conforme justificativa a seguir._x000D_
 A Praça localiza-se ao lado do Clube Paulo Afonso – CPA e tem um movimento grande, principalmente de jovens, representando uma área de lazer já histórica na cidade._x000D_
 Atualmente encontra-se com bancos quebrados, passeio de pedestres danificado, estrutura metálica enferrujada, mal arborizada, lixeiras quebradas e mal iluminada._x000D_
 Resgatar a estrutura da praça significa renovar um patrimônio que faz parte da história da cidade.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2037/instalacao_de_linha_telefonica_no_posto_de_saude.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2037/instalacao_de_linha_telefonica_no_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>Instalação de uma linha telefônica no Posto de Saúde do Riacho, em atendimento as reivindicações de seus moradores.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2038/pracinha_da_rua_recanto_feliz.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2038/pracinha_da_rua_recanto_feliz.pdf</t>
   </si>
   <si>
     <t>Recuperação da pracinha da Rua Recanto Feliz, cujos os bancos estão quebrados e o local não oferece qualquer estrutura de lazer para os moradores da área.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2039/capinaca_e_varricao_do_siriema_123.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2039/capinaca_e_varricao_do_siriema_123.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº121/19 que já foi pedido e até o momento não atendido, solicitando a Varrição e Capinação juntamente com a limpeza geral do Bairro Siriema 1, 2 e 3.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2040/requerimento_02-2020...pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2040/requerimento_02-2020...pdf</t>
   </si>
   <si>
     <t>Reiteramento, solicita que o requerimento de n°728/2018 e nº259/2020 solicitando a instalação de telas para contenção de baronesas na prainha do candeeiro e Airton Senna.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2041/requerimento_btn_07.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2041/requerimento_btn_07.pdf</t>
   </si>
   <si>
     <t>complemento do asfalto das ruas : Carira , São Paulo , Boa Viagem e Veneza ambas no btn 1</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2042/quebra-molas_rua_morumbi.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2042/quebra-molas_rua_morumbi.pdf</t>
   </si>
   <si>
     <t>Implantação de um redutor de velocidade, na rua Morumbi, em frente à casa de nº 114 A, localizada no bairro Sal Torrado._x000D_
  A medida visa melhorar o tráfego e evitar transtornos de locomoção aos motoristas e pedestres que utilizam aquela via.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2043/base_do_corpo_de_bombeiros.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2043/base_do_corpo_de_bombeiros.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE UMA BASE PARA A INSTALAÇÃO DA EXTENSÃO DO CORPO DE BOMBEIROS MILITAR NO BAIRRO_x000D_
 TANCREDO NEVES.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2044/requerimento_03-2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2044/requerimento_03-2020.pdf</t>
   </si>
   <si>
     <t>solicita que o requerimento de n°745/2018 e nº 258/2019 solicita a extensão elétrica na rua Santa Terezinha e travessa, no trecho mercado Santa Terezinha ao canal emissário no B.T.N III, nas proximidades do CEASA.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2045/requerimento_01-2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2045/requerimento_01-2020.pdf</t>
   </si>
   <si>
     <t>Reiteramento, solicita a revitalização e urbanização do passeio do lado externo do Estádio de Esporte Álvaro de Carvalho, mais conhecido como Ruberleno.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2047/requerimento_centro_06.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2047/requerimento_centro_06.pdf</t>
   </si>
   <si>
     <t>reforma da praça  na av. brasil no bairro perpetuo socorro</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2048/reforma_e_cobertura_da_quadra_do_siriema_1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2048/reforma_e_cobertura_da_quadra_do_siriema_1.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 141/19 que foi pedido e não atendido até o momento, solicitando a reforma juntamente com a cobertura da Quadra Poliesportiva localizada no Bairro Siriema 1.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2049/requerimento_siriema_9.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2049/requerimento_siriema_9.doc</t>
   </si>
   <si>
     <t>solicitando um tatame para o bairro siriema</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Marconi Daniel</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2050/ubs_papagoioi_correta.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2050/ubs_papagoioi_correta.pdf</t>
   </si>
   <si>
     <t>Construção de uma UBS no Povoado Papagaio</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2051/requerimento_moxoto_01.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2051/requerimento_moxoto_01.pdf</t>
   </si>
   <si>
     <t>calçamento em paralelepipedo da rua jundiaí localizada no bairro moxoto ba</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2052/requerimento_btn_11.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2052/requerimento_btn_11.pdf</t>
   </si>
   <si>
     <t>reparo do calçamento da rua d  localizada no conjunto habitacional sargento jaime</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2053/requerimento_cleriston_andrade_02.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2053/requerimento_cleriston_andrade_02.doc</t>
   </si>
   <si>
     <t>solicitando 3 refletores para o campo de futebol localizado no bairro cleriston andrade</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2054/requerimento_centro04.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2054/requerimento_centro04.pdf</t>
   </si>
   <si>
     <t>reforma da praça  em frente a igreja nossa  do perpetuo socorro</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2055/troca_de_caixa_e_tampa_de_ferro_siriema_1_nas_casinhas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2055/troca_de_caixa_e_tampa_de_ferro_siriema_1_nas_casinhas.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 140/19 que foi pedido e não atendido até o momento, solicitando a troca da caixa de esgoto juntamente com a troca da tampa substituindo por tampa de ferro do Bairro Siriema 1 localizada em frente as casinhas, pois a falta da mesma está trazendo grandes transtornos aos seus moradores.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2056/requerimento_btn_08.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2056/requerimento_btn_08.pdf</t>
   </si>
   <si>
     <t>uma faixa de pedestre em frente ao colégio  manoel almeida no btn 02</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2057/requerimento_centro07.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2057/requerimento_centro07.pdf</t>
   </si>
   <si>
     <t>um ponto de ônibus de fronte a casa do campo na rua jose hemeterio de carvalho</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2058/requerimento_jardim_bahia07.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2058/requerimento_jardim_bahia07.pdf</t>
   </si>
   <si>
     <t>solicitando a limpeza dos bueiros  e canais no jardim bahia</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2059/req._iluminacao_riacho_da_morena.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2059/req._iluminacao_riacho_da_morena.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a iluminação do Povoado Riacho da Morena no Município de Paulo Afonso.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2060/requerimento_btn_12.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2060/requerimento_btn_12.pdf</t>
   </si>
   <si>
     <t>complemento do calçamento  da rua santa Inês  conhecida como baixa do galo ao lado do benone resende</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2061/faixa_de_pedestre_em_frente_a_creche.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2061/faixa_de_pedestre_em_frente_a_creche.pdf</t>
   </si>
   <si>
     <t>Faixa de pedestre na rua Herbert de Souza, em frente a Creche Padre Lourenço, localizada no Bairro Prainha.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>José Abel Souza</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2062/modelo_-_requerimento_de_uma_ambulamcia_pv._sao_jose..doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2062/modelo_-_requerimento_de_uma_ambulamcia_pv._sao_jose..doc</t>
   </si>
   <si>
     <t>solicitando uma Ambulância para o PSF do Povoado São José</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2063/posto_dos_correios.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2063/posto_dos_correios.pdf</t>
   </si>
   <si>
     <t>Providencias para o Posto dos Correios do Povoado Riacho: _x000D_
 1.	Colocação de almofadas no banco de cimento na parte interna o posto;_x000D_
 2.	Instalação de uma linha telefônica;_x000D_
 3.	Colocação de ventiladores;_x000D_
 4.	Bebedouro._x000D_
 _x000D_
 O local é pequeno, sem ventilação, banco em cimento e sem ventilador._x000D_
 A linha telefônica ajudaria os moradores se informarem mais rapidamente acerca das correspondências que chegam.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2064/arborizacao_da_praca_prox._a_avic._suprave.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2064/arborizacao_da_praca_prox._a_avic._suprave.pdf</t>
   </si>
   <si>
     <t>Arborização da praça localizada nas proximidades da Avícola Suprave, no bairro Barroca._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Durante o dia a utilização da praça é totalmente inviável em razão de estar exposta ao sol e calor.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2065/praca_do_trabalhador.docx.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2065/praca_do_trabalhador.docx.pdf</t>
   </si>
   <si>
     <t>Colocação de banco no ponto de ônibus da Praça do Trabalhador, na Avenida Getúlio Vargas._x000D_
 O fato de a parada de ônibus está na érea da praça não deve justificar a ausência de banco na parada de ônibus.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2066/limpeza_dos_barreiros.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2066/limpeza_dos_barreiros.pdf</t>
   </si>
   <si>
     <t>Limpeza dos barreiros da área rural do Povoado Riacho, como medida de promover a sustentabilidade naquela área e atender os pedidos de seus moradores que necessitam desta ação em caráter de urgência.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2067/requerimento_pav._asfaltica_rua_bom_conselho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2067/requerimento_pav._asfaltica_rua_bom_conselho.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente o Secretário de Infraestrutura, MD. Francisco Alves solicitando a pavimentação asfáltica da Rua do Bom Conselho localizada na Chesf.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2068/requerimento_pav._asfaltica_rua_primavera.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2068/requerimento_pav._asfaltica_rua_primavera.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente o Secretário de Infraestrutura, MD. Francisco Alves solicitando a pavimentação asfáltica de toda Rua Primavera localizada na Chesf.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2069/praca_da_rua_ver._moises_prereira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2069/praca_da_rua_ver._moises_prereira.pdf</t>
   </si>
   <si>
     <t>Reforma da Praça localizada no final da Rua Vereador Moisés Pereira, tendo em vista que o espaço por não oferecer e devido ao calor por falta de árvores, é pouco utilizado pelos moradores locais.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2070/modelo_-_requerimento_de_uma_ambulamcia_pv._varzia.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2070/modelo_-_requerimento_de_uma_ambulamcia_pv._varzia.doc</t>
   </si>
   <si>
     <t>solicitando uma Ambulância para o PSF do Povoado Várzea</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2071/cobertura_do_canal_do_esgoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2071/cobertura_do_canal_do_esgoto.pdf</t>
   </si>
   <si>
     <t>Cobertura do canal de esgoto na rua Nossa Senhora Aparecida no Bairro Moxotó Bahia.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2072/retira_de_lixo_proximo_da_quadra_do_b._siriema.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2072/retira_de_lixo_proximo_da_quadra_do_b._siriema.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 142/19 que foi pedido e não atendido até o momento, solicitando a retirada de lixo que fica próximo a Quadra Poliesportiva do Bairro Siriema 1.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2073/praca_da_crianca_marechal_rondon.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2073/praca_da_crianca_marechal_rondon.pdf</t>
   </si>
   <si>
     <t>Reparo nos brinquedos que encontra-se quebrados, bem como a inclusão de novo brinquedos e academia da saúde no parquinho infantil da Praça da Criança, localizada na rua Marechal Rondon, no centro da cidade. _x000D_
 Esse requerimento se faz necessário para dar segurança às crianças que utilizam o parquinho e atender assim a solicitação da população daquela localidade.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2074/requerimento_btn_13.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2074/requerimento_btn_13.pdf</t>
   </si>
   <si>
     <t>reforma da quadra de esporte do bairro marina frança</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2075/implantacao_de_ponto_de_onibus.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2075/implantacao_de_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Implantação de 3 pontos de ônibus na rua Herbert de Souza, nas proximidades do Moto Táxi da Prainha, da Creche Padre Lourenço e do Bar Maceió, localizada no Bairro Prainha.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2076/internet_no_siriema_123_area_de_lazer.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2076/internet_no_siriema_123_area_de_lazer.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 143/19 que foi pedido e não atendido até o momento, solicitando a instalação de um ponto de wifi na área de lazer no Bairro Siriema 1, 2 e 3. Esse pedido e de suma importância para os moradores daquela localidade, pois nem todos possuem condições necessária para o acesso á internet</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2077/praca_na_rua_santo_antonio_centenario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2077/praca_na_rua_santo_antonio_centenario.pdf</t>
   </si>
   <si>
     <t>Reforma e requalificação da Praça na Rua Santo Antônio, no Bairro Centenário. _x000D_
 A atual situação da praça é de abandono, necessita urgentemente de reparos, limpeza, pintura, poda de árvores e colocação de um parquinho infantil.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2078/requerimento_btn_14.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2078/requerimento_btn_14.pdf</t>
   </si>
   <si>
     <t>calçamento da rua planalto btn II</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2079/revitalizacao_da_academia_de_saude_public.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2079/revitalizacao_da_academia_de_saude_public.pdf</t>
   </si>
   <si>
     <t>Revitalização geral da academia de saúde do bairro Centenário nesta cidade, com reparação dos equipamentos e instalação de novos, reparos no sistema de iluminação e serviços de manutenção geral._x000D_
 _x000D_
                                                            JUSTIFICATIVA_x000D_
 Como a própria denominação sugere, a academia acima citada contribui para a prática de atividades que promovem a saúde, dando oportunidade às pessoas daquele bairro de exercerem uma vida mais saudável._x000D_
 Por este motivo, é pertinente o atendimento à presente proposição.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2080/restauracao_do_campo_de_futebol.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2080/restauracao_do_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Restauração do campo de futebol do bairro Centenário, incluindo instalação de grama sintética, marcação do campo e pintura de traves._x000D_
 Esse requerimento se faz necessário para atender as solicitações dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2081/requerimento_n_07_contrucao_de_uma_praca_no_p.v_alto_do_araticum.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2081/requerimento_n_07_contrucao_de_uma_praca_no_p.v_alto_do_araticum.docx</t>
   </si>
   <si>
     <t>requerimento no 07 reiterando de 2019</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2082/reforma_da_casa_de_bomba_dagua.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2082/reforma_da_casa_de_bomba_dagua.pdf</t>
   </si>
   <si>
     <t>Reforma da casa de bomba d`água do bairro centenário, bem como a manutenção e substituição dos equipamentos que fazem a captação e distribuição de água para o bairro e criação de um plano de manutenção preventiva com o propósito de evitar que a bomba quebre._x000D_
 Esse requerimento se faz necessário para atender as solicitações dos moradores daquela localidade, que sofrem com a falta de água constante, devido ao péssimo estado de manutenção em que se encontra a casa de bomba d´água.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2083/requerimento_30_de_janeiro_2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2083/requerimento_30_de_janeiro_2020.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Luiz Barbosa de Deus Prefeito Municipal, solicitando a Implantação do Pop Shopping no BTN, levando em consideração a sua viabilidade estrutural para ser construído na área da CEASA localizada, no Bairro BTN III.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2084/modelo_-_requerimento_de_uma_ambulamcia_pv._riacho.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2084/modelo_-_requerimento_de_uma_ambulamcia_pv._riacho.doc</t>
   </si>
   <si>
     <t>solicitando uma Ambulância para o PSF do Povoado Riacho</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2085/praca_perpetuo_socorro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2085/praca_perpetuo_socorro.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA do Bairro Perpétuo Socorro, conforme justificativa a seguir._x000D_
 A situação da praça é a seguinte: bancos quebrados, pouca iluminação, passeio danificado, falta de arborização, as poucas lixeiras do local encontram-se quebradas, faltam os tampos das mesas de cimento, entre outros problemas._x000D_
 A reforma traria uma opção de lazer para os moradores daquela área e atenderia os diversos pedidos para normalizar o funcionamento da praça com condições de uso.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2086/requerimento_estrada_km50.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2086/requerimento_estrada_km50.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitando o melhoramento e a restauração da estrada do quilômetro 50.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2087/construcao_de_uma_ubs_fazenda_chesf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2087/construcao_de_uma_ubs_fazenda_chesf.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 100/19 que foi pedido e não atendido até o momento, solicitando que seja feito uma UBS no Bairro Fazenda Chesf.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2088/construcao_de_uma_quadra_no_povoado_alto_do_araticum.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2088/construcao_de_uma_quadra_no_povoado_alto_do_araticum.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 63/19 que foi pedido e não atendido até o momento, solicitando a construção de uma Quadra Poliesportiva Povoado Alto do Araticum para melhor atender aquela população.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2089/construcao_com_academia_de_saude_do_bairro_boa_esperanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2089/construcao_com_academia_de_saude_do_bairro_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 896/19 que foi pedido e não atendido até o momento, solicitando a construção de uma Praça juntamente com Academia de Saúde no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2090/varricao_e_capinacao_da_rua_da_amizade_chesf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2090/varricao_e_capinacao_da_rua_da_amizade_chesf.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 685/19 que foi pedido e não atendido até o momento, solicitando que se passe a máquina em todo o campo de futebol localizado não Bairro Fazenda Chesf (no acampamento Chesf).</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2091/req._faixa_de_pedestre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2091/req._faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitando a Implantação de uma faixa de pedestre, em frente ao Educandário Cecilia Meireles nº542, localizada na Avenida Beira Rio – Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2092/guard_rail_proximo_a_casa_de_hospedes.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2092/guard_rail_proximo_a_casa_de_hospedes.pdf</t>
   </si>
   <si>
     <t>solicitando a instalação que o requerimento de nº 208/19 que foi pedido e não atendido até o momento, solicitando a instalação de um Gard Rail na Avenida dos Encantos próximo a casa de Hospedes no Acampamento Chesf._x000D_
 - JUSTIFICATIVA – A via necessita de tal proteção tenho em vista que só existe o equipamento do outro lado próximo ao Cânon. Onde solicitamos, existe um grande barranco que pode ocasionar sérios acidentes de transito</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2093/modelo_-_requerimento_de_uma_ambulamcia_pv._jua.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2093/modelo_-_requerimento_de_uma_ambulamcia_pv._jua.doc</t>
   </si>
   <si>
     <t>solicitando uma Ambulância para o PSF do Povoado Juá.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2095/pavimentacao_em_paralelepipedo_do_povoado_caicara_1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2095/pavimentacao_em_paralelepipedo_do_povoado_caicara_1.pdf</t>
   </si>
   <si>
     <t>solicitando a pavimentação em paralelepípedo em todo o povoado Caiçara 1._x000D_
 - JUSTIFICATIVA – Tal ação se faz necessária para melhoria daquele povoado.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2096/requerimento_fazenda_chesf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2096/requerimento_fazenda_chesf.pdf</t>
   </si>
   <si>
     <t>uma quadra poliesportiva no bairro fazenda chesf</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2097/quebra_molas_na_rua_sao_bartolomeu.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2097/quebra_molas_na_rua_sao_bartolomeu.pdf</t>
   </si>
   <si>
     <t>Construção de dois quebra-molas, na rua São Bartolomeu, no bairro Santa Inês, sendo um de fronte a igreja e outro após o Aço Paulo Afonso. Está solicitação se faz necessária para evitar acidentes e oferecer segurança a população que reside naquela localidade, salientando que, esta solicitação foi um pedido direto dos moradores.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2098/rede_de_protecao_da_quadra_do_povoado_acude.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2098/rede_de_protecao_da_quadra_do_povoado_acude.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 869/19 que foi pedido e não atendido até o momento, solicitando a Rede de Proteção da Quadra Poliesportiva Povoado Açude.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2099/req._carolina_rosa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2099/req._carolina_rosa.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando a Pavimentação em Paralelepípedo da Rua Carolina Rosa localizada no Bairro Barroca.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2100/requerimento_pintura_de_quebra_molas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2100/requerimento_pintura_de_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com Secretário de Administração solicitando a pintura de todos os redutores de velocidade (quebra mola), que foram implantados ao longo da Avenida dos Estudantes – BNH._x000D_
 _x000D_
 Reiterando o requerimento de nº934/2019.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2101/implantacao_de_tubulacao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2101/implantacao_de_tubulacao.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE UMA TUBULAÇÃO PARA DRENAGEM DE ÁGUAS PLUVIAIS, ENTRE OS NÚMEROS 405 E 527 NA RUA JOSÉ DE ANCHIETA, LOCALIZADA NO BAIRRO TANCREDO NEVES III.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2102/equipamento_radiografia_psf_vila_nobre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2102/equipamento_radiografia_psf_vila_nobre.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamento radiografia PSF, Vila Nobre;</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2103/requerimento_reforma_quadra_poliesportiva_btn_iii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2103/requerimento_reforma_quadra_poliesportiva_btn_iii.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A REFORMA DA QUADRA POLIESPORTIVA DO BTN III, LOCALIZADA NA RUA SÃO JOÃO.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2104/pavimentacao_asfaltica_nas_ruas_do_recanto_feliz_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2104/pavimentacao_asfaltica_nas_ruas_do_recanto_feliz_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Solicita a PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO RECANTO FELIZ, BAIRRO NOSSA SENHORA DE FÁTIMA – Centro.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2105/requerimento_pav._asfaltica_moieses_pereira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2105/requerimento_pav._asfaltica_moieses_pereira.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente o Secretário de Infraestrutura, MD. Francisco Alves solicitando a pavimentação asfáltica de toda Rua Vereador Moises Pereira localizada no Centro.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2107/requerimento_requalificacao_praca_centenario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2107/requerimento_requalificacao_praca_centenario.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente o Secretário de Infraestrutura, MD. Francisco Alves solicitando a requalificação da Praça Pedro Gomes, localizada na Rua Santo Antônio no Bairro Centenário._x000D_
 _x000D_
 Reiterando o requerimento de nº938/2019.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2108/requerimento_cleriston_andrade_03.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2108/requerimento_cleriston_andrade_03.pdf</t>
   </si>
   <si>
     <t>uma quadra poliesportiva no bairro cleriston andrade</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2109/praca_da_igreja_n._sra_aparec._bairro_oliveira_brito_moxoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2109/praca_da_igreja_n._sra_aparec._bairro_oliveira_brito_moxoto.pdf</t>
   </si>
   <si>
     <t>Revitalização e limpeza da praça da igreja nossa Senhora Aparecida no bairro Oliveira Brito (Moxotó Bahia) nesta cidade. Atendendo a solicitação dos moradores do bairro.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2110/area_de_lazer_79_fazenda_chesf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2110/area_de_lazer_79_fazenda_chesf.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 79/19 que foi pedido e não atendido até o momento, solicitando a construção de uma área de Lazer no Bairro Fazenda Chesf.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2111/implantacao_e_reforma_de_pontos_de_onibus.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2111/implantacao_e_reforma_de_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Implantação de pontos de ônibus com cobertura e bancos, bem como a recuperação dos existentes no Bairro Barroca._x000D_
 JUSTIFICATIVA_x000D_
 Os pontos de ônibus não oferecem a mínima estrutura ao cidadão que necessita utilizar o transporte coletivo, ficando exposto ao total desconforto provocado pela chuva, sol e calor.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2112/restaur._dos_brinquedos_praca_da_igrej._do_moxoto.docx.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2112/restaur._dos_brinquedos_praca_da_igrej._do_moxoto.docx.pdf</t>
   </si>
   <si>
     <t>Restauração dos brinquedos da praça em frente a Igreja da Vila Moxotó, pois os mesmos foram retirados e o bairro oferece poucas opções de lazer aos jovens e crianças.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2113/baixa_do_galo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2113/baixa_do_galo.pdf</t>
   </si>
   <si>
     <t>Ações/providências junto a Secretaria municipal competente, quanto á abertura de rua e devida pavimentação na localidade Santa Inês (Baixa do Galo) – Bairro Tancredo Neves 3, assim como provimento de água tratada, instalação de energia elétrica/iluminação e de rede de saneamento básico._x000D_
 JUSTIFICATIVA_x000D_
 Os residentes daquela localidade necessitam urgentemente dessa infraestrutura geral básica, pois não apenas estão desprovidos deste direito garantido por nossa Constituição Federal, mas convivem com vários problemas oriundos deste descumprimento, tais como: erosão do solo causando dificuldade de locomoção da população, principalmente para cadeirantes e idosos, áreas alagadiças, que em tempos chuvosos, impedem em muitas situações o acesso á localidade, eminente risco á saúde pública pela inexistência de rede de saneamento e de água tratada, além da falta de segurança acentuada pela falta de iluminação pública.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2114/contr._de_academia_atras_da_igreja.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2114/contr._de_academia_atras_da_igreja.pdf</t>
   </si>
   <si>
     <t>Construção de uma academia ao ar livre no espaço localizado atrás da Igreja do Povoado Riacho._x000D_
 Esta é uma antiga reivindicação dos moradores que reclamam da ausência de opção de lazer e prática de esporte._x000D_
 Esta medida também oferecerá aos moradores a oportunidade de colocar em sua rotina a prática de exercícios como um meio de promoção a saúde física e mental.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2115/o_recapeamento_asfaltico_da_av._padre_lourenco__bairro_tancredo_neves_ii_que_por_sua_vez_estara_melhorando_o_trafego_na_localidade..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2115/o_recapeamento_asfaltico_da_av._padre_lourenco__bairro_tancredo_neves_ii_que_por_sua_vez_estara_melhorando_o_trafego_na_localidade..pdf</t>
   </si>
   <si>
     <t>REITERAMENTO o recapeamento asfáltico da Av. Padre Lourenço , Bairro Tancredo Neves II, que por sua vez estará melhorando o trafego na localidade.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2116/constr._de_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2116/constr._de_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Construção de uma academia ao ar livre no bairro Moxotó._x000D_
                                                    JUSTIFICATIVA_x000D_
 A população do Bairro Moxotó cresceu significativamente nos últimos anos. Além disso, o bairro Barroca e Povoado Pedra Comprida também tiveram significativo povoamento. Desta forma, instalar uma academia no Bairro Moxotó seria ganho para o Moxotó e bairros vizinhos._x000D_
 A academia ao ar livre em bairros, além de apresentar eficácia em seus resultados, possibilita o acesso de quem tem menos poder aquisitivo à pratica de exercícios físicos, bem como promove maior socialização entre os seus moradores.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2117/reforma_parada_de_onibus_jardim_bahia_enfrene_a_igreja_anchieta.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2117/reforma_parada_de_onibus_jardim_bahia_enfrene_a_igreja_anchieta.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 684/19 que foi pedido e não atendido até o momento, solicitando que seja feito a troca do ponto de ônibus localizado em frente à Igreja Anchieta no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2118/rua_botafogo_e_rua_cachoeira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2118/rua_botafogo_e_rua_cachoeira.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das ruas abaixo citadas, ambas localizadas no bairro Siriema I._x000D_
 •	Rua Botafogo_x000D_
 •	Rua Cachoeira</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2119/campo_de_futebol.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2119/campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Restauração do campo de futebol do Povoado Riacho, incluindo a instalação de grama sintética, em atendimento as solicitações principalmente, da classe jovem do Povoado.  _x000D_
 O campo hoje encontra-se com poucas condições de uso e os jovens do local tem muito pouca opção de lazer.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2120/reforma_da_quadra_de_esporte_no_cond._beira_rio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2120/reforma_da_quadra_de_esporte_no_cond._beira_rio.pdf</t>
   </si>
   <si>
     <t>Reforma da quadra poliesportiva do condomínio Beira Rio, localizada na avenida Beira Rio no bairro Moxotó Bahia, nesta cidade, atendendo ao anseio da população que moram na localidade.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2121/varricao_e_capinacao_av_moxoto_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2121/varricao_e_capinacao_av_moxoto_.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 106/19 que foi pedido e não atendido até o momento, solicitando a Varrição e Capinação da Av. Moxoto, no Bairro Moxoto Bahia.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2122/rua_c.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2122/rua_c.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica na Rua C, localizada no Bairro Siriema, desta cidade. A medida visa melhorar o tráfego e evitar transtornos de locomoção aos motoristas e pedestres que utilizam aquela via.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2123/ambulancia_bairro_boa_esperanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2123/ambulancia_bairro_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>solicitando UMA AMBULÂNCIA PARA ATENDER OS PACIENTES DO BAIRRO BOA ESPERANÇA, Considerando que: As pessoas precisam dos serviços de transportes para se deslocar até o hospital.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2124/pavimentacao_em_paralelepipedo_beco_da_rua_olinda_rodoviario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2124/pavimentacao_em_paralelepipedo_beco_da_rua_olinda_rodoviario.pdf</t>
   </si>
   <si>
     <t>Solicitação da PAVIMENTAÇÃO EM PARALELEPÍPEDO (calçamento) DO BECO LOCALIZADO À RUA OLINDA, nº 443, BAIRRO DOS RODOVIÁRIOS</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2125/pavimentacao_asfaltica_beco_da_rua_olinda_rodoviario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2125/pavimentacao_asfaltica_beco_da_rua_olinda_rodoviario.pdf</t>
   </si>
   <si>
     <t>Solicitação, após a pavimentação em paralelepípedo (calçamento), já requerido, a PAVIMENTAÇÃO ASFÁLTICA DO BECO LOCALIZADO À RUA OLINDA, nº 443, BAIRRO DOS RODOVIÁRIOS.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2126/varricao_e_capinacao_do_jardim_aeroporto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2126/varricao_e_capinacao_do_jardim_aeroporto.pdf</t>
   </si>
   <si>
     <t>solicitar que o requerimento 867/19 que já foi pedido e até o momento não, solicitando a Varrição e Capinação em todo o Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2127/req255.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2127/req255.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 44/18 que foi pedido e não atendido até o momento, solicitando a Regularização dos imóveis nos Bairros Moxotó Ba, Pedra Cumprida e Engenheiro Alves de Souza (Vila Nobre), de forma a possibilitar a emissão de escrituras públicas.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2128/req256.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2128/req256.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 45/18 que foi pedido e não atendido até o momento, solicitando a Regularização dos imóveis nos Bairros Siriema 1,2,3 e Barroca, de forma a possibilitar a emissão de escrituras públicas.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2129/bueiro_na_av._perimentral_i.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2129/bueiro_na_av._perimentral_i.pdf</t>
   </si>
   <si>
     <t>Grade para bueiro na Avenida Perimetral I, bairro Perpetuo Socorro, em frente à casa número 47.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2130/praca_presiente_dutra__chesf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2130/praca_presiente_dutra__chesf.pdf</t>
   </si>
   <si>
     <t>Reforma da Praça Presidente Dutra, na Rua Alberto Rocha localizada no Bairro Chesf, em razão do exposto a seguir._x000D_
 Desde a sua implantação a referida praça não passa por nenhuma reforma, o que resultou no péssimo estado de conservação atual, encontrando-se com problemas de: danificação na caixa elétrica, bancos quebrados, pouca iluminação, passeios danificados, necessidade de melhor arborização, colocação de lixeiras, entre outras necessidades._x000D_
 A medida acima atenderá os pedidos dos moradores do local e áreas vizinhas</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2131/req259.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2131/req259.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 48/18 que foi pedido e não atendido até o momento, solicitando a Regularização dos imóveis no Bairro São Vicente (prainha), de forma a possibilitar a emissão de escrituras públicas.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2132/faixa_de_pedestre_sesc.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2132/faixa_de_pedestre_sesc.pdf</t>
   </si>
   <si>
     <t>Sinalização e faixa de pedestres, para à rua Verdes Campos, em frente ao Serviço Social do Comércio (SESC), localizado no BTN II, nesta cidade._x000D_
 Considerando o grande fluxo de pedestres, sendo imprescindível a implantação da referida faixa, garantindo assim a segurança dos transeuntes.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2133/cursos_para_mulheres.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2133/cursos_para_mulheres.pdf</t>
   </si>
   <si>
     <t>solicita que seja realizado cursos profissionalizantes gratuito e com uma ajuda de custo, nas áreas de elétrica, pedreiro, carpinteiro, armador, pintor; para as mulheres de Paulo Afonso.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2134/travessa_teofilandia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2134/travessa_teofilandia.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Travessa Teofilândia – Bairro Barroca, em atendimento às solicitações de seus moradores.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2135/pav._asf._do_abatedouro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2135/pav._asf._do_abatedouro.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica, da estrada que liga o abatedouro municipal de Paulo Afonso com a BA 210 passando na frente da usina de reciclagem, atendendo aos moradores do Bairro Barroca.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2136/acoes_no_riacho_da_morena.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2136/acoes_no_riacho_da_morena.pdf</t>
   </si>
   <si>
     <t>Ações com relação ao povoado Riacho da Morena, localizado na Zona Rural do Município._x000D_
 •	Iluminação pública_x000D_
 •	Pavimentação _x000D_
 •	Colocação de placas de identificação de acesso_x000D_
 •	Saneamento_x000D_
 Esta medida atenderá as solicitações dos moradores do Povoado em assunto.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2137/limpeza_do_matagal_e_entulho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2137/limpeza_do_matagal_e_entulho.pdf</t>
   </si>
   <si>
     <t>Mutirão de limpeza para retirada de matagal e remoção de entulho ao longo de toda extensão das ruas dos bairros Abel Barbosa e Caminho dos lagos._x000D_
 JUSTIFICATIVA_x000D_
 Os referidos bairros encontram-se com forte aspecto de abandono. É facilmente perceptível o grande volume de entulho em diversos pontos ao longo de toda a área. A grande proliferação de mato nas vias, nos canteiros e nas calçadas propicia o surgimento de mosquitos, colocando em risco a saúde dos moradores.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2138/termos_de_licenciamento_embasa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2138/termos_de_licenciamento_embasa.pdf</t>
   </si>
   <si>
     <t>Termos de Licenciamento Ambiental da EMBASA – EMPRESA BAIANA DE ÁGUAS E SANEAMENTO – S.A._x000D_
 A presente solicitação visa tratar de assuntos de significativa importância para a cidade de Paulo Afonso.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2139/pista_de_caminhada_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2139/pista_de_caminhada_.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 101/19 que foi pedido e não atendido até o momento, solicitando que seja feito uma pista para a prática de caminhada iniciando do Corpo de Bombeiro até a Instituição FUNDAME no Bairro Fazenda Chesf.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2140/rua_hebert_de_souza.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2140/rua_hebert_de_souza.pdf</t>
   </si>
   <si>
     <t>Revitalização da pavimentação asfáltica para à rua Herbert de Souza, localizada no bairro Prainha.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2141/req._iluminacao_revelacao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2141/req._iluminacao_revelacao.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a troca de lâmpadas na rua da Revelação em frente ao nº825 localizado no Bairro BTN III.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2142/pavimentacao_rua_amaralina.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2142/pavimentacao_rua_amaralina.pdf</t>
   </si>
   <si>
     <t>REITERAMENTO : pavimentação asfáltica  Rua Amaralina, Bairro Santa Ines, que por sua vez estará beneficiando a comunidade local.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2143/fossas_septicas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2143/fossas_septicas.pdf</t>
   </si>
   <si>
     <t>Obras necessárias de esgotamento sanitário e requalificação de fossas sépticas no Povoado Riacho, mais precisamente nas ruas do Tanque de Louro e da Aroeira, bem como a implantação de um cronograma, atendendo assim com maior frequência a referida localidade._x000D_
                                                 JUSTIFICATIVA_x000D_
 Os residentes daquela localidade necessitam urgentemente de infraestrutura geral básica tais como as supramencionadas, no entanto também são observadas falhas com relação à iluminação pública local causando insegurança aos mesmos.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2144/req._baixa_do_boi_lixo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2144/req._baixa_do_boi_lixo.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando a limpeza e retirada de entulho, na localidade Baixa do Boi no Bairro Barroca próximo a Fábrica de reciclagem.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2145/_implantacao_de_faixas_de_pedestres_e_sinalizacao_entre_a_rua_frei_damiao_e_av._ba210_bairro_tancredo_neves_iii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2145/_implantacao_de_faixas_de_pedestres_e_sinalizacao_entre_a_rua_frei_damiao_e_av._ba210_bairro_tancredo_neves_iii.pdf</t>
   </si>
   <si>
     <t>REITERAMENTO , implantação de faixas de pedestres e sinalização, entre a rua Frei Damiao e Av. BA210 bairro Tancredo Neves III, uma vez que o local tem um grande fluxo de automóveis e de pedestres, e eventualmente muitos acidentes automobilísticos.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2146/req._povoado_bonomao_estrada.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2146/req._povoado_bonomao_estrada.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando o melhoramento e a restauração das estradas vicinais que liga todo o Povoado Bonomão.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2147/alambrado_do_campo_de_futebol.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2147/alambrado_do_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Reforma do alambrado do campo da prainha, desta cidade. Atendendo ao anseio da população que mora na localidade</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2148/rua_prainha_do_candeeiro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2148/rua_prainha_do_candeeiro.pdf</t>
   </si>
   <si>
     <t>Pavimentação em paralelepípedo e saneamento básico da rua prainha do Candeeiro, em atendimento as solicitações dos comerciantes do local.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2149/grama_no_campo_de__futebol.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2149/grama_no_campo_de__futebol.pdf</t>
   </si>
   <si>
     <t>Colocação de grama sintética no campo de futebol Major Fernandes, localizada no Bairro Barroca, conforme justificativa que segue._x000D_
 A grama sintética oferece vantagens de durabilidade, podendo ser usado intensamente sem alteração em suas condições; oferece baixo custo de manutenção, uma vez que não há necessidade de ser regado ou cortado, nem requer constante demarcação de linhas de jogo, é resistente ás mudanças climáticas, ou seja, suporta muito mais o excesso ou falta de água, uma vez que não é afetado com as mudanças climáticas, mantém a uniformidade da cor por muito tempo, além de não oferecer qualquer impacto ou prejuízo ao meio ambiente e ser facilmente instalado.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2150/praca_amanda_moraes_reforma_bairro_barroca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2150/praca_amanda_moraes_reforma_bairro_barroca.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 96/19 que foi pedido e não atendido até o momento, solicitando a reforma da praça do Bairro Barroca no Condomínio Amanda Moraes.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2151/fornecimento_de_agua.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2151/fornecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>Medida conjunta com EMBASA, no sentido de cobrar a regularização do fornecimento de água no Povoado Riacho, pois a falta de água tem sido constante._x000D_
 Esta é uma antiga reivindicação dos moradores e necessitam que esta seja realizada em caráter de urgência.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2153/ceasa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2153/ceasa.pdf</t>
   </si>
   <si>
     <t>reforma geral (cobertura, piso, padronização das bancas) do CEASA no BTN III.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2154/rua_nova.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2154/rua_nova.pdf</t>
   </si>
   <si>
     <t>Ações com relação à Rua Nova, localizada no BTN II._x000D_
 •	Pavimentação em paralelepípedo_x000D_
 •	Instalação de placas de sinalização _x000D_
 •	Implantação de redutor de velocidade_x000D_
 Esta medida atende as solicitações dos moradores da área citada.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2155/urbanizacao_e_arborizacao_da_margem_do_rio_dos_postes_do_centenario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2155/urbanizacao_e_arborizacao_da_margem_do_rio_dos_postes_do_centenario.pdf</t>
   </si>
   <si>
     <t>Urbanização e arborização da margem do rio próximo dos Postes do Centenário;</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2156/academia_da_saude_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2156/academia_da_saude_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1172/2017, solicitando a construção de uma praça com Academia da Saúde no Povoado São José.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Irmã Lêda</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2157/modelo_-_requerimento_solicitando_reforma_da_praca_marechal_rondom.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2157/modelo_-_requerimento_solicitando_reforma_da_praca_marechal_rondom.pdf</t>
   </si>
   <si>
     <t>Solicitando reiterar a requalificação da praça da Marechal Rondon</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2158/modelo_-_requerimento_solicitando_uma_quadra_no_povoado_alto_da_espora.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2158/modelo_-_requerimento_solicitando_uma_quadra_no_povoado_alto_da_espora.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma quadra no povoado Alto da Espora</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2159/requerimento_solictando_a_reforma_da_quadra_do_jua.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2159/requerimento_solictando_a_reforma_da_quadra_do_jua.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da quadra do povoado Juá</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2160/calcamento_rua_placas_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2160/calcamento_rua_placas_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1132/18 e1470/2019, solicitando que sejam adotas as medidas necessárias que garantam o calçamento em paralelepípedos da Rua Placas no Povoado São José, bem como, de todas ainda sem calçamento do referido Povoado.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2161/complementacao_asfaltica_do_sao_jose_ao_grossos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2161/complementacao_asfaltica_do_sao_jose_ao_grossos.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1221/17 e 519/2019, solicitando que sejam otimizadas as medidas necessárias para garantir a complementação asfáltica do Povoado São José ao Povoado Grossos.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2162/complementacao_asfaltica_do_sao_jose_ao_pocos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2162/complementacao_asfaltica_do_sao_jose_ao_pocos.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1223/17 e 518/2019, solicitando que sejam otimizados as medidas para garantir a complementação asfáltica do Povoado São José ao Povoado Poços.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2163/contrucao_de_praca_na_antiga_fonte_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2163/contrucao_de_praca_na_antiga_fonte_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1144/17 e 509/2019, solicitando a construção de uma praça, com predominância de área verde, onde se localiza a antiga “fonte” do Povoado São José.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2164/passagens_molhadas_sao_jose_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2164/passagens_molhadas_sao_jose_.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1251/2018, solicitando que sejam otimizados os meios necessários que garantam a requalificação das passagens molhadas, bem como, melhorias em toda estrada que dá acesso ao Povoado São José, beneficiando assim os Povoados: Vila Matias, Tigre, Duas Barras, Arrastapé, Batatinha, Santo Antônio, Tudique, Baixa Funda e São José.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2166/patrolamento_e_encascalhamento_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2166/patrolamento_e_encascalhamento_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 114/17 e 720/2019, solicitando recuperação com patrolamento e encascalhamento da estrada vicinal que interliga a Área Urbana ao Povoado São José, tal medida beneficiaria os Povoados Vila Matias, Tigre, Arrastapé, Batatinha, Barrinha e São José.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2167/requerimento_povoado__pocos._.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2167/requerimento_povoado__pocos._.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO solicitando o trator que fazer a limpeza de lixo no Povoado  Poços.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2168/requerimentosolicita_a_construcao_de_uma_praca_com_area_de_lazer_mesas_de_jogos_e_bancos_em_cimento_e_urbanizacao_entre_as_ruas_machado_de_assis_e_rua_santa_quiteria_bairro_tancredo_neves_iii..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2168/requerimentosolicita_a_construcao_de_uma_praca_com_area_de_lazer_mesas_de_jogos_e_bancos_em_cimento_e_urbanizacao_entre_as_ruas_machado_de_assis_e_rua_santa_quiteria_bairro_tancredo_neves_iii..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO solicita a construção de uma praça com área de lazer (mesas de jogos e bancos em cimento) e urbanização entre as ruas Machado de Assis e Rua Santa Quitéria, Bairro Tancredo Neves III.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2169/linha_de_onibus_da_empresa_atlantico_no_condominio_manoel_josefino_teixeira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2169/linha_de_onibus_da_empresa_atlantico_no_condominio_manoel_josefino_teixeira.pdf</t>
   </si>
   <si>
     <t>REITERAMENTO requerimento  de n: 1213/2019 que já foi pedido e ate o momento não foi atendido, solicita linha de ônibus da empresa Atlântico no Condomínio Manoel Josefino Teixeira (600 casas).</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2171/vestuario_boa_esperanca_quadra_e_banheiros.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2171/vestuario_boa_esperanca_quadra_e_banheiros.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 898/19 que foi pedido e não atendido até o momento, solicita a Construção de um VESTUÁRIO COM BANHEIROS NA QUADRA DE ESPORTES, localizado no BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2172/requalificacao_campinho_do_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2172/requalificacao_campinho_do_riacho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1166/18, 465/19, 1054/19 e 1357/2019 que solicitam a requalificação do Campinho de Futebol do Povoado Riacho.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2173/requerimentos_o_carro_fossa_para_o_povoado_rio_do_sal..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2173/requerimentos_o_carro_fossa_para_o_povoado_rio_do_sal..pdf</t>
   </si>
   <si>
     <t>solicita que o requerimento de nº 1422/ 2019 seja reiterado, pois até o presente momento não foi atendido; solicita o carro fossa para o Povoado Rio do Sal.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2174/creche_ardim_aeroporto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2174/creche_ardim_aeroporto.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 214/19 que foi pedido e não atendido até o momento, solicitando a construção de uma Creche no Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2175/req._quadra_celidone_de_deus.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2175/req._quadra_celidone_de_deus.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando a requalificação da quadra de esporte do Condomínio Celidone de Deus, localizado no Bairro BTN III.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2176/recuperacao_de_estradas_da_varzea.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2176/recuperacao_de_estradas_da_varzea.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1261/18, 504/19 e 480/2019 solicitando que sejam otimizados os meios necessários que garantam a recuperação das ruas do Povoado Várzea.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2177/complementacao_e_requalificacao_de_paralelepipedos_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2177/complementacao_e_requalificacao_de_paralelepipedos_riacho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1161/18, 473/19 e 1347/2019, solicitando a requalificação do calçamento em paralelepípedos das Ruas: Arhur Pereira de Azevedo, Arsênio Pereira de Azevedo, Rua da Aroeira, Rua Lindinalva Matos, Rua do Juízo, Vila Mãe Dú, Rua da Tapera, Rua Manoel Faustino, Rua_x000D_
 das Pias e Rua das Torres, no Povoado Riacho.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2178/pavimentacao_tigre_ao_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2178/pavimentacao_tigre_ao_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1107/18, 462/19, 1058/19 e 1349/2019 que solicitam a pavimentação asfáltica da estrada que liga o Povoado Tigre ao Povoado São José.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2179/reforma_da_quadra_do_barro_vermelho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2179/reforma_da_quadra_do_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 887/17 e 522/2018 que solicitam a reforma da quadra poliesportiva do Povoado Barro Vermelho.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2180/linha_de_transporte_riacho_da_morena_e_balanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2180/linha_de_transporte_riacho_da_morena_e_balanca.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1386/2019, solicitando que sejam otimizados os meios necessários que garantam a inclusão do Riacho da Morena e Loteamento Santo Antônio (Balança) no itinerário do transporte coletivo municipal.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2181/palco_fixo_na_quadra_do_serrote.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2181/palco_fixo_na_quadra_do_serrote.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 596/17, 1117/17, 436/18 e 709/2019 que solicitam a construção de um palco fixo, anexo a quadra de esportes do Povoado Serrote.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2182/pavimentacao_vila_matias_ao_tigre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2182/pavimentacao_vila_matias_ao_tigre.pdf</t>
   </si>
   <si>
     <t>Reitere os requerimentos Nºs 778/17, 463/19, 1053/19 e 1358/2019, que solicitam a extensão da pavimentação asfáltica do Povoado Vila Matias até o Povoado Tigre.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2183/requalificacao_do_antigo_campinho_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2183/requalificacao_do_antigo_campinho_riacho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1166/18, 465/19, 1054/19 e 1357/19, solicitando a requalificação antigo “Campinho” de Futebol do Povoado Riacho.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2184/palco_fixo_na_quadra_do_sitio_do_lucio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2184/palco_fixo_na_quadra_do_sitio_do_lucio.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 438/2018 que solicita a construção de um palco fixo, anexo a quadra de esportes do Povoado Sítio do Lúcio.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2186/requalificacao_praca_marechal_rondon.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2186/requalificacao_praca_marechal_rondon.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 771/18 e 506/2019, solicitando que sejam otimizados os meios necessários que garantam a requalificação da Praça da Rua Marechal Rondon, com estudo de viabilidade para instalação de área gourmet, com construção de boxes para comercialização de alimentos.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2187/pasagem_molhada_campos_novos_bar_do_andrezinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2187/pasagem_molhada_campos_novos_bar_do_andrezinho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1254/2018 que solicita que sejam otimizados os meios necessários que garantam a requalificação da passagem molhada situada no Povoado Campos Novos, nas imediações do “Bar de Andrezinho”.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2188/req._academia_da_saude.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2188/req._academia_da_saude.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando a implantação de aparelhos da academia da saúde no Condomínio Celidone de Deus, localizado no Bairro BTN III.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2189/placas_indicativas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2189/placas_indicativas.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nº 1203/18 e 668/2019, solicitando a fixação de placas indicativas com os respectivos nomes dos logradouros em todas as Ruas da cidade de Paulo Afonso-Bahia.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2190/ubs_amaury_alves_de_meneses.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2190/ubs_amaury_alves_de_meneses.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 766/17 e 1166/2018 que sejam viabilizadas as ações necessárias que garantem a construção de uma UBS no Bairro Amaury Alves de Meneses (BNH), nesta Urbe.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2191/req._baixa_do_boi_lixo_-_meio_ambiente.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2191/req._baixa_do_boi_lixo_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Meio Ambiente, MD Ivaldo Sales Júnior, solicitando a limpeza e retirada de entulho, na localidade Baixa do Boi no Bairro Barroca próximo a Fábrica de reciclagem.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2192/passe_a_maquina_no_campo_de_futebol_da_fazenda_chesf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2192/passe_a_maquina_no_campo_de_futebol_da_fazenda_chesf.pdf</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2193/conclusao_asfaltica_rua_planalto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2193/conclusao_asfaltica_rua_planalto.pdf</t>
   </si>
   <si>
     <t>REITERAMENTO a conclusão da  pavimentação asfáltica  Rua planalto, Bairro Tancredo Neves III, que por sua vez estará beneficiando a comunidade local.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2194/cobertura_da_quadra_de_esportes.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2194/cobertura_da_quadra_de_esportes.pdf</t>
   </si>
   <si>
     <t>Cobertura da quadra poliesportiva situada na Av. Campo Grande, Bairro Perpétuo Socorro nesta cidade, atendendo ao anseio da população que moram na localidade.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2195/relacao_dos_bairros__sem_os_servicos_da_emabasa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2195/relacao_dos_bairros__sem_os_servicos_da_emabasa.pdf</t>
   </si>
   <si>
     <t>Relação do bairros onde já são disponibilizados os serviços de tratamento e manutenção de esgoto pela EMBASA, indicando na mesma relação se, para estes bairros, está sendo cobrada a taxa de esgoto._x000D_
 A presente solicitação tem o objetivo de fornecer dados mais precisos a esta Casa para análise de verdadeira situação dos serviços prestados pela EMBASA e Prefeitura às comunidades.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2197/construcao_ubs_chesf_entre_os_quatro_grupos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2197/construcao_ubs_chesf_entre_os_quatro_grupos.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 95/19 que foi pedido e não atendido até o momento, solicitando a construção de um Posto de Saúde (UBS) no Acampamento Chesf nas imediações dos quatro grupos.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2198/modelo_-_requerimento_construcao_de_um_psf_alto_da_espora.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2198/modelo_-_requerimento_construcao_de_um_psf_alto_da_espora.pdf</t>
   </si>
   <si>
     <t>Construção de um PSF no Povoado Alto da Espora</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2199/instalacao_de_rede_eletrica_baixa_do_boi.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2199/instalacao_de_rede_eletrica_baixa_do_boi.pdf</t>
   </si>
   <si>
     <t>A instalação de rede elétrica no Acampamento Treze de Maio, localizado no Povoado Baixa do Boi.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2200/requerimento_solicita_o_trator_que_fazer_a_limpeza_de_lixo_no_povoado_sao_jose..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2200/requerimento_solicita_o_trator_que_fazer_a_limpeza_de_lixo_no_povoado_sao_jose..pdf</t>
   </si>
   <si>
     <t>requerimento solicitando o trator que fazer a limpeza de lixo no Povoado São José.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2201/canteiros_dos_vicentinos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2201/canteiros_dos_vicentinos.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nº 989/18 e 501/2019 Solicitam que sejam otimizados os meios necessários que garantam a revitalização dos canteiros situados nas imediações da Igreja Nossa Senhora do Perpétuo Socorro até a casa de Repouso São Vicente de Paulo, no bairro Perpétuo Socorro.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2202/praca_com_equipamento_da_saude_na_balanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2202/praca_com_equipamento_da_saude_na_balanca.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1017/2019, solicitando a construção de uma praça, com equipamentos de Academia da Saúde, no Loteamento Santo Antônio (Balança), nesta urbe.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2203/passagens_molhadas_serrote.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2203/passagens_molhadas_serrote.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1258/18, 1057/19 e 1059/2019 que solicitam que sejam otimizados os meios necessários que garantam a recuperação de todas as passagens molhadas que dão acesso ao Povoado Serrote.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2204/requalificacao_da_praca_da_igreja_perpetuo_socorro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2204/requalificacao_da_praca_da_igreja_perpetuo_socorro.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 772/18 e 505/2019, solicitando que sejam otimizados os meios necessários que garantam requalificação da Praça situada em frente a Igreja Nossa Senhora do Perpétuo Socorro, nesta urbe, com estudo de viabilidade para implantação de equipamentos da academia da saúde, na referida praça.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2205/requerimento_solicita_o_trator_que_fazer_a_limpeza_de_lixo_no_povoado_santo_antonio._.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2205/requerimento_solicita_o_trator_que_fazer_a_limpeza_de_lixo_no_povoado_santo_antonio._.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO solicitando o trator que fazer a limpeza de lixo no Povoado Santo Antônio.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2206/hermes_de_fonseca_bairro_tancredo_neves_iii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2206/hermes_de_fonseca_bairro_tancredo_neves_iii.pdf</t>
   </si>
   <si>
     <t>REITERAMENTO pavimentação asfáltica  Rua Hermes de Fonseca, Bairro Tancredo Neves III, que por sua vez estará beneficiando a comunidade local.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2207/praca_do_povoado_barro_vermelho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2207/praca_do_povoado_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 998/2017 que solicita a construção de uma praça no Povoado Barro Vermelho, Área Rural deste município, nas imediações da Caixa D’água.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2208/modelo_-_requerimento_limpeza_condominio_amanda_moraes.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2208/modelo_-_requerimento_limpeza_condominio_amanda_moraes.pdf</t>
   </si>
   <si>
     <t>Limpeza e Capinação no Condomínio Amanda Moraes</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2209/coleta_seletiva_area_rural.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2209/coleta_seletiva_area_rural.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nº 1237/17 e 521/2019 solicitando que se otimize a Coletiva Seletiva na Área Rural de Paulo Afonso.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2210/limpea_das_valetas_na_barroca_amanda_moraes.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2210/limpea_das_valetas_na_barroca_amanda_moraes.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 104/19 que foi pedido e não atendido até o momento, solicitando a Coleta de Lixo que fica dentro das Valetas do Bairro Barroca no Condomínio Amanda Moraes.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2211/padaria_boa_massa_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2211/padaria_boa_massa_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>solicitar que o requerimento de nº 139/19 que foi pedido e não atendido até o momento, solicitando uma faixa de pedestre em frente a Padaria Boa Massa no Acampamento Chesf.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2212/pavimentacao_do_povoado_campos_novos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2212/pavimentacao_do_povoado_campos_novos.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1125/18, 464/19, 1350/19 e 1467/2019 que solicitam a pavimentação em paralelos do Povoado Campos Novos.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2213/bico_de_pedra.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2213/bico_de_pedra.pdf</t>
   </si>
   <si>
     <t>Urbanização e Arborização do Bico de Pedra;</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2214/requalificacao_da_quadra_cobertura_e_palco_fixo_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2214/requalificacao_da_quadra_cobertura_e_palco_fixo_riacho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 728/17 e 479/2019, solicitando a cobertura e a construção de um palco fixo, anexo a quadra de esportes do Povoado Riacho.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2215/modelo_-_requerimento_requalificacao_da_praca_amauri_bnh.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2215/modelo_-_requerimento_requalificacao_da_praca_amauri_bnh.pdf</t>
   </si>
   <si>
     <t>Requalificação da praça localizada na Rua Londres- BNH</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2216/requerimentoo_povoado_baixa_funda._.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2216/requerimentoo_povoado_baixa_funda._.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO solicitando o trator que fazer a limpeza de lixo no Povoado Baixa Funda.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2217/academia_na_barroca_construir.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2217/academia_na_barroca_construir.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 136/19 que foi pedido e não atendido até o momento, solicita que seja feito uma academia de saúde  no Bairro Barroca</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2218/modelo_-_requerimento_solicitando_capinacao_centenario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2218/modelo_-_requerimento_solicitando_capinacao_centenario.pdf</t>
   </si>
   <si>
     <t>Solicitando Limpeza e capinação no Bairro Centenário</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2219/modelo_-_requerimento_criacao_do_caps_iii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2219/modelo_-_requerimento_criacao_do_caps_iii.pdf</t>
   </si>
   <si>
     <t>Criação do CAPS III</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2220/instalacao_de_abrigo_pra_taxistas_no_nair_hospital.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2220/instalacao_de_abrigo_pra_taxistas_no_nair_hospital.pdf</t>
   </si>
   <si>
     <t>solicitar que o requerimento de nº 93/19 que foi pedido e não atendido até o momento, solicitando a instalação de abrigo para taxistas no Hospital Nair Alves de Souza.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2221/vestuario_e_banheiros_jardim_aeroporto_quadra.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2221/vestuario_e_banheiros_jardim_aeroporto_quadra.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 897/19 que foi pedido e não atendido até o momento, solicita a Construção de um VESTUÁRIO COM BANHEIROS NA QUADRA DE ESPORTES, localizado no BAIRRO JARDIM AEROPORTO.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2222/revitalizacao_prainha_do_candeeiro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2222/revitalizacao_prainha_do_candeeiro.pdf</t>
   </si>
   <si>
     <t>Revitalização Prainha do Candeeiro;</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2223/requalificacao_do_campinho_do_riacho_traves_e_telas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2223/requalificacao_do_campinho_do_riacho_traves_e_telas.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 466/18, 1164/18, 781/19, 1087/19 e 1360/2019, solicitando a requalificação do Campo de Futebol do Povoado Riacho, garantindo melhor qualidade do campo, substituição de traves e telas de proteção para evitar que as bolas atinjam as residências situadas nas imediações do mesmo.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2224/requalificacao_e_instalacao_de_academia_da_saude_na_praca_da_varzea.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2224/requalificacao_e_instalacao_de_academia_da_saude_na_praca_da_varzea.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1195/2018 que solicita a Requalificação com instalação de Equipamentos de Academia da Saúde na Praça do Povoado Várzea.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2225/requalificacao_quadra_do_tigre_com_cobertura.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2225/requalificacao_quadra_do_tigre_com_cobertura.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 220/17, 1036/17, 1106/18 e 508/2019, que solicitam a requalificação, com cobertura, da quadra poliesportiva do Povoado Tigre.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2226/requalificacao_ubs_arrastape.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2226/requalificacao_ubs_arrastape.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1035/2017 e 1122/2018 que solicitam a requalificação da UBS do Povoado Arrastapé.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2227/telas_de_protecao_na_quadra_do_arrastape.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2227/telas_de_protecao_na_quadra_do_arrastape.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 784/2019 que solicita que sejam otimizados os meios necessários que garantam a instalação de telas de proteção nos alambrados da quadra de esportes do Povoado Arrastapé.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2228/ambulancia_para_atender_os_seguintes_povoados_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2228/ambulancia_para_atender_os_seguintes_povoados_.pdf</t>
   </si>
   <si>
     <t>reiterando o requerimento de número 208/2017 que solicito uma ambulância para atender os povoados: Sitio do Tará, Tabuleirinho, salobro e xingoznho.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2229/requerimento_reiterando_de_numero_492.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2229/requerimento_reiterando_de_numero_492.pdf</t>
   </si>
   <si>
     <t>492/2019.que solicite a coleta de lixo conjunta, para os povoados, tigre, Ludovico, arrasta-pé, batatinha, são José.entende-se que a uma grande quantidade de lixo, ao céu aberto, acumulando danos ao meio</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2230/modelo_-_requerimento.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2230/modelo_-_requerimento.pdf</t>
   </si>
   <si>
     <t>reiterando o requerimento de número 166/2019 que  solicite a implantação de uma coleta de lixo conjunta, para os seguintes  povoados, alto da exporá, malhada da caiçara, barriga</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2231/ubs_barro_vermelho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2231/ubs_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 729/17 e 1463/2019 que solicitam que sejam viabilizadas as ações necessárias que garantam a construção de uma UBS no Povoado Barro Vermelho.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2232/urbanizacao_da_balanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2232/urbanizacao_da_balanca.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1014/2019, solicitando a urbanização do Loteamento Santo Antônio (Balança), nesta urbe.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2233/vestiario_da_quadra_do_povoado_campos_novos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2233/vestiario_da_quadra_do_povoado_campos_novos.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 973/2019 que solicita em Regime de Urgência a construção de um vestiário junto a quadra de esportes do povoado Campos Novos.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2234/construcao_de_escola_jardim_aeroporto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2234/construcao_de_escola_jardim_aeroporto.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 216/19 que foi pedido e não atendido até o momento, solicitando a Construção de uma Escola no Bairro jardim Aeroporto</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2235/modelo_-_requerimento_de_reiterando_a_pavimentacao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2235/modelo_-_requerimento_de_reiterando_a_pavimentacao.pdf</t>
   </si>
   <si>
     <t>reiterando o Requerimento de número 733/2017. Que solicita a pavimentação asfáltica da estrada liga os povoados, Barriga, Bogó, Sitio do lúcio, pov. São José, Barrinha, arrasta-pé e Tigre.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2236/reitirada_da_contrucao_de_vestiarios.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2236/reitirada_da_contrucao_de_vestiarios.pdf</t>
   </si>
   <si>
     <t>reiterando o Requerimento de número 211/2017. Que solicite uma construção de vestiários nos campos de futebol dos seguintes povoados: Riacho, Juá várzea, malhada</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2237/modelo_-_requerimento_reiterando_493.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2237/modelo_-_requerimento_reiterando_493.pdf</t>
   </si>
   <si>
     <t>reiterando o Requerimento de número 493/2019.que solicite a coleta de lixo conjunta, para os povoados, rio do sal, malhada grande , lagoa da pedra, xingozinho, salobro, tabulerinho. Entende-se que a uma grande quantidade de lixo, ao céu aberto</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2238/paralelepipedo_rua_santa_barara_barroca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2238/paralelepipedo_rua_santa_barara_barroca.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 115/19 que foi pedido e não atendido até o momento, solicitando a Pavimentação em Paralelepípedo em toda a Rua Santa Barbara no Bairro Barroca.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2239/rua_santa_barbarra_saneamento_basico_barroca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2239/rua_santa_barbarra_saneamento_basico_barroca.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 114/19 que foi pedido e não atendido até o momento, solicita que seja feito toda a Rede de Saneamento Básico em toda a Rua Santa Barbara no Bairro Barroca.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2240/varricao_e_capinacao_limpea_geral_boa_esperana.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2240/varricao_e_capinacao_limpea_geral_boa_esperana.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 217/19 que foi pedido e não atendido até o momento, solicitando a Varrição e Capinação juntamente com a Limpeza Geral em todo o   Bairro Boa Esperança</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2241/creche_no_boa_esperanca_construcao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2241/creche_no_boa_esperanca_construcao.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 206/19 que foi pedido e não atendido até o momento, solicitando a Construção de uma Creche  no   Bairro Boa Esperança</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2242/ubs_jardim_aeroporto_construcao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2242/ubs_jardim_aeroporto_construcao.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 207/19 que foi pedido e não atendido até o momento, solicitando a construção de uma UBS (unidade básica de saúde)  no   Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2243/wifi_jardim_aeroporto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2243/wifi_jardim_aeroporto.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 145/19 que foi pedido e não atendido até o momento, solicitando a instalação de um ponto de wifi na área de lazer  no   Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2244/asfalto_todas_as_ruas_jardim_aeroporto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2244/asfalto_todas_as_ruas_jardim_aeroporto.pdf</t>
   </si>
   <si>
     <t>Solicita  que o requerimento de nº 117/19 que foi pedido e não atendido até o momento, solicitando a Pavimentação Asfáltica completa de todas as Ruas do Bairro Jardim Aeroporto como  também das Ruas Artur de Brito, Mario Andreazza Xavier Torres, Ministro Sérgio Mota, Senador Humberto Lucena, Alex Antônio Bezerra e Travessa Mario Andreazza.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2245/wifi_no_boa_esperanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2245/wifi_no_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 144/19 que foi pedido e não atendido até o momento, solicitando a instalação de um ponto de wifi na área de lazer no   Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2246/caps_infantil_jardim_aeroporto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2246/caps_infantil_jardim_aeroporto.pdf</t>
   </si>
   <si>
     <t>Solicita  que o requerimento de nº 62/19 que foi pedido e não atendido até o momento, solicitando a Implantação de um CAP´S na área Infantil no Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2247/construcao_pra_e_academia_de_saude_do_boa_esperanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2247/construcao_pra_e_academia_de_saude_do_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicita  que o requerimento de nº 81/19 que foi pedido e não atendido até o momento, solicitando a Construção de uma Praça Juntamente com uma Academia de Saúde no Bairro Boa Esperança</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2248/pavimentacao_verde_perto_xango_tambem_ao_esperanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2248/pavimentacao_verde_perto_xango_tambem_ao_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicita  que o requerimento de nº 118/19 que foi pedido e não atendido até o momento, solicitando a Pavimentação Asfáltica saindo da Entrada do Verde Perto a casa de Xangó, incluindo o Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2249/praca_e_academia_de_saude_jardim_aeroporto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2249/praca_e_academia_de_saude_jardim_aeroporto.pdf</t>
   </si>
   <si>
     <t>Solicita  que o requerimento de nº 152/19 que foi pedido e não atendido até o momento, solicitando a Construção de uma Praça Juntamente com uma Academia de Saúde no Bairro Jardim Aeroporto</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2250/tratamento_fora_de_domicilio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2250/tratamento_fora_de_domicilio.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, vem respeitosamente perante Vossa Excelência, na forma regimental, reiterar os requerimentos nº 325/2018 e 487/2019 de 14/02/2019 solicitando que seja providenciado, junto à Secretaria Municipal competente, as seguintes medidas contidas neste relatório em anexo, uma vez apresentado à esta honrosa casa, em atendimento às necessidades da pousada que recebe os pacientes do Tratamento Fora de Domicilio (TFD) de Paulo Afonso.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2254/calcamentos_das_ruas_localizadas_no_povoado_malhada_grande.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2254/calcamentos_das_ruas_localizadas_no_povoado_malhada_grande.doc</t>
   </si>
   <si>
     <t>reiterando o Requerimento de número 210 /2017.que solicite juntamente com o secretário de obras, calçamentos das ruas localizadas no povoado malhada grande.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2255/coleta_de_lixo_rio_so_sal_taboleirinho_lagoa_da_pedra_xingozinho_salobro_tabolerinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2255/coleta_de_lixo_rio_so_sal_taboleirinho_lagoa_da_pedra_xingozinho_salobro_tabolerinho.pdf</t>
   </si>
   <si>
     <t>reiterando o Requerimento de número 897/2018. Que solicita a coleta de lixa conjunta para os povoados, rio do sal, malhada grande, lagoa da pedra, xingozinho, salobro, tabuleirinho, sitio do tará, e malhada da caiçara. A coleta de lixo e</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2256/calcamento_da_rua_do_motel_caicara_02.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2256/calcamento_da_rua_do_motel_caicara_02.pdf</t>
   </si>
   <si>
     <t>reiterando o Requerimento de número 959/2017. Que solicite o calçamento em paralelepípedo da rua do Motel, Seriema 02.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2257/coleta_de_lixo_conjunta_vilas_matias_tigre_arrastape_batatinha_barrinha_e_povoado_sao_jose..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2257/coleta_de_lixo_conjunta_vilas_matias_tigre_arrastape_batatinha_barrinha_e_povoado_sao_jose..pdf</t>
   </si>
   <si>
     <t>Que solicite uma coleta de lixo conjunta para os povoados: Vila Matias, Tigre, Arrasta-pé, Batatinha, Barrinha e o povoado São José. A coleta de lixo</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2258/coleta_de_lixo_conj_para_todos_os_povoados_baixa_da_onca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2258/coleta_de_lixo_conj_para_todos_os_povoados_baixa_da_onca.pdf</t>
   </si>
   <si>
     <t>reiterando o Requerimento de número 165/2019. Que solicite uma coleta de lixo conjunta para os povoados, Baixa da onça, baixa verde, lagoa grande, sitio do lúcio placas, baixa funda, mosquito, papagaio, poços, grossos, olho d’agua</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2260/reforma_da_campo_de_futebol_do_moxoto_ba.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2260/reforma_da_campo_de_futebol_do_moxoto_ba.pdf</t>
   </si>
   <si>
     <t>solicitando a Reforma Geral do Campo de Futebol localizado na Rua Pirapora no Bairro Moxoto Ba.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2261/colocacao_de_01_redudor_de_velocidade_no_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2261/colocacao_de_01_redudor_de_velocidade_no_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>juntamente com o secretario de Infraestrutura a possibilidade de colocação de 01 (um) redutor de velocidade localizado a travessa Tancredo Neves, próximo</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2262/requerimento_solicitando_melhoramento_genetico_de_caprinos_e_ovinos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2262/requerimento_solicitando_melhoramento_genetico_de_caprinos_e_ovinos.pdf</t>
   </si>
   <si>
     <t>Melhoramento genético de caprinos e ovinos</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2263/requerimento_hospital_btn_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2263/requerimento_hospital_btn_3.pdf</t>
   </si>
   <si>
     <t>bebedouros pra o hospital do BTN HMPA</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2264/complementacao_em_paralelos_rua_do_sossego_e_estelita_jua.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2264/complementacao_em_paralelos_rua_do_sossego_e_estelita_jua.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1219/18, 457/19 e 503/2019 que solicitam que sejam otimizados os meios necessários que garantam complementação em paralelos da Rua do Sossego até a Rua Estelita, no Povoado Juá.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2265/requerimento_rio_do_sal.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2265/requerimento_rio_do_sal.pdf</t>
   </si>
   <si>
     <t>reforma da quadra da escola do povoado rio do sal</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2266/campo_do_canarinho-1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2266/campo_do_canarinho-1.pdf</t>
   </si>
   <si>
     <t>Solicitação para AMPLIAÇÃO E REFORMA DO CAMPO DE FUTEBOL DO CANARINHO, NO BAIRRO BTN III</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2267/requerimentorio_do_sal_2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2267/requerimentorio_do_sal_2.pdf</t>
   </si>
   <si>
     <t>construção de uma praça no povoado rio do sal</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2268/requerimento_iluminacao_rio_do_sal_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2268/requerimento_iluminacao_rio_do_sal_3.pdf</t>
   </si>
   <si>
     <t>mais iluminação no povoado rio do sal</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2269/requerimento_solicitando_uma_lombada_na_av_do_aeroporto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2269/requerimento_solicitando_uma_lombada_na_av_do_aeroporto.pdf</t>
   </si>
   <si>
     <t>Solicitando uma lombada na Av. do Aeroporto</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2270/req._nossa_senhora_perpetuo_socorro_lixo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2270/req._nossa_senhora_perpetuo_socorro_lixo.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando a limpeza e retirada de entulho, na Rua Nossa Senhora Perpetuo Socorro do Socorro , próximo ao nº123 – Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2271/requerimento_solictando_a_reforma_da_quadra_do_barriga.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2271/requerimento_solictando_a_reforma_da_quadra_do_barriga.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da quadra do povoado São Francisco(Barriga)</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>Lourival Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2273/reiteracao_academ_saude_apolonio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2273/reiteracao_academ_saude_apolonio.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 486/2018, em razão da implantação da Academia de Saúde no início e outra no final da Avenida Apolônio Sales.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2275/reiteracao_creche_casulo_lar_da_crianca_feliz.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2275/reiteracao_creche_casulo_lar_da_crianca_feliz.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1494/2018, em razão que seja feita uma faixa de pedestres em frente a CRECHE CASULO LAR DA CRIANÇA FELIZ ligando ao CAPS II, situado na avenida José Hemetério de Carvalho, Bairro Centro.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2276/reiteracao_cestas_emergenciais.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2276/reiteracao_cestas_emergenciais.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1447/2019, em razão de que sejam verificadas as situações de distribuição de cestas básicas emergenciais, pois tem pessoas que recebem de dois em dois meses, não podendo ficar nesta situação pois as cestas básicas emergenciais são para poucos dias devido a ser emergenciais, os necessitados clamam por socorro pois estão com muita fome e não tem emprego para que ganhem seu pão com suor do seu trabalho.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2277/reiteracao_limpeza_por_tras_curral.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2277/reiteracao_limpeza_por_tras_curral.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1160/2019, em razão da limpeza na parte de trás do curral próximo ao portão da PA4 no paredão no Bairro Perpetuo Socorro.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2278/reiteracao_cobertura_academ_saude.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2278/reiteracao_cobertura_academ_saude.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1459/2018, em razão de que sejam feito coberturas de todas as academias da saúde, e as que forem feitas de agora em diante.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2279/reiteracao_academia_saude_justi_fede_chesf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2279/reiteracao_academia_saude_justi_fede_chesf.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 489/2018, em razão de uma academia de saúde no espaço localizado ao lado da Justiça Federal no Bairro CHESF.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2280/reiteracao_da_coloc_muretas_landulfo_alves.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2280/reiteracao_da_coloc_muretas_landulfo_alves.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 936/2018, em razão da implantação de muretas no retorno em frente ao Restaurante Tropeiro, localizado na Avenida Landulfo Alves.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2281/reiteracao_da_coloc_bancos_e_cobertura_rodoviaria.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2281/reiteracao_da_coloc_bancos_e_cobertura_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 593/2018, em razão da implantação de bancos e coberturas da rodoviária no local de acesso aos Taxis e na área de embarque.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2282/reiteracao_creche_perp_socorro.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2282/reiteracao_creche_perp_socorro.doc</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 450/2018, em razão da construção de uma Creche no Bairro Perpétuo Socorro onde situa-se o Curral.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2283/req400.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2283/req400.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimento de nº 144/19 que foi pedido e não atendido até o momento, solicitando a Regularização dos Imóveis no Bairro Jardim Aeroporto, de forma a possibilitar a emissão de escritura pública.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2284/reiteracao_da_coloc_rede_quadra_perpetuo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2284/reiteracao_da_coloc_rede_quadra_perpetuo.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 532/2018, em razão da colocação de rede de proteção na quadra de esportes no Bairro Perpétuo Socorro.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2285/reiteracao_da_implant_campo_quadr_e_volei_prain_candeeiro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2285/reiteracao_da_implant_campo_quadr_e_volei_prain_candeeiro.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 912/2018, em razão da construção de um Campo Society e uma Quadra de Futebol e Voleibol de areia nas imediações da Prainha do Candeeiro.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2286/reiteracao_da_implant_academiasaude_perpetuo_socorro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2286/reiteracao_da_implant_academiasaude_perpetuo_socorro.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 823/2018, em razão da implantação de uma Academia de Saúde no espaço localizado em frente ao Curral na Rua da Fraternidade no Bairro Perpétuo Socorro.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2287/reiteracao_da_implant_espaco_crianca_perpetuo_socorro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2287/reiteracao_da_implant_espaco_crianca_perpetuo_socorro.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 822/2018, em razão da implantação de um Espaço da Criança na Rua da Fraternidade no Bairro Perpétuo Socorro.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2288/reiteracao_da_reabertura_matern_hmpa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2288/reiteracao_da_reabertura_matern_hmpa.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 595/2018, em razão reabertura da Maternidade do Hospital Municipal de Paulo Afonso.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2289/reiteracao_da_coloc_muretas_pctran.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2289/reiteracao_da_coloc_muretas_pctran.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 909/2018, em razão da colocação de Muretas na proximidade do PCTRAN.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2290/reiteracao_pavim_asfaltica_tipo_o.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2290/reiteracao_pavim_asfaltica_tipo_o.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1179/2019, em razão da pavimentação asfáltica nas Ruas Antigas da Tipo O, Bairro CHESF.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2291/reiteracao_da_iluminacao_e_saneamento_alcides_alves_nobrega.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2291/reiteracao_da_iluminacao_e_saneamento_alcides_alves_nobrega.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 594/2018, em razão da iluminação e saneamento básico na Rua Alcides Alves Nóbrega.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2293/construcao_de_uma_creche_do_povoado_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2293/construcao_de_uma_creche_do_povoado_sao_jose.pdf</t>
   </si>
   <si>
     <t>solicitando a Construção de uma Creche no Povoado São José.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2294/reiteracao_da_coloc_indica_dos_radares_da_cidade.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2294/reiteracao_da_coloc_indica_dos_radares_da_cidade.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 832/2018, em razão da colocação de indicadores de velocidade nos radares da cidade.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2295/reiteracao_implant_de_quiosques_e_banheiros_acad_saude.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2295/reiteracao_implant_de_quiosques_e_banheiros_acad_saude.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 998/2018, em razão da implantação de Quiosques e Banheiros Públicos nas Academias de Saúde.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2296/reiteracao_da_implant_pista_caminhada_jb_e_moxoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2296/reiteracao_da_implant_pista_caminhada_jb_e_moxoto.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 908/2018, em razão da Implantação de um Pista de Caminhada entre o Jardim Bahia e a Vila Moxotó.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2298/reiteracao_da_implant_quiosques_e_banheiro_publico_praca_skate.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2298/reiteracao_da_implant_quiosques_e_banheiro_publico_praca_skate.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 960/2018, em razão da Implantação de Quiosques nas Praças com banheiros públicos na Cidade, Bairros e Área Rural, principalmente na Praça do Skate, localizada no Bairro BNH.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2299/reiteracao_da_implat_academ_avenida_brasil.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2299/reiteracao_da_implat_academ_avenida_brasil.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 591/2018, em razão da implantação da Academia de Saúde na Avenida Brasil por trás do Batalhão, próximo ao Bar do Lula</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2300/reiteracao_da_implat_paviment_rua_blumenau_moxoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2300/reiteracao_da_implat_paviment_rua_blumenau_moxoto.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 569/2018, em razão da pavimentação em paralelepípedo na Rua Blumenau, localizada no Bairro Moxotó/Bahia</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2301/reiteracao_da_revitalizacao_campos_e_quadras.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2301/reiteracao_da_revitalizacao_campos_e_quadras.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 958/2018, em razão da revitalização dos Campos e Quadras de esportes da cidade, Poeirão e Quadras adjacentes, Campo do SPOM, Campo do Centenário, Ruberleno Oliveira e Campos do BTN e Área Rural.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2302/reiteracao_guardrails_prainha_e_moxoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2302/reiteracao_guardrails_prainha_e_moxoto.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1001/2018, em razão da substituição das grades de proteção ( guardrails ), entre a Prainha e a Prainha do Candeeiro, assim como os da Vila Moxotó.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2303/reiteracao_iluminacao_ruas_btn.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2303/reiteracao_iluminacao_ruas_btn.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1471/2019, em razão de que seja feita a iluminação pública, começando da rua Barão de Mauá com a rua Nova, seguindo o trecho da rua Adauto Pereira até o cruzamento da rua Padre Lourenço ao lado do posto médico, BTN II, pois a população está insegura com tanta violência.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2304/reiteracao_implant_acad_saude_rua_alianca_perpetuo_socorro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2304/reiteracao_implant_acad_saude_rua_alianca_perpetuo_socorro.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1000/2018, em razão da implantação de uma academia da saúde, na praça localizada na Rua da Aliança no Bairro Perpétuo Socorro.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2305/reiteracao_psicologo_pm.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2305/reiteracao_psicologo_pm.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1364/2019, em razão da disponibilidade de um profissional Psicólogo, para ser cedido ao 20º  Batalhão da Polícia militar de Paulo Afonso-BA. Destarte, os Psicólogos podem ser oficiais comissionados do próprio comando, trabalhando como psicólogos na administração pública direta ou indireta, bem como psicólogos civis que prestam serviços de saúde mental para o sistema público.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2306/reiteracao_implant_de_uma_praca_para_pratica_espor_com_box_e_banheiros_no_bnh.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2306/reiteracao_implant_de_uma_praca_para_pratica_espor_com_box_e_banheiros_no_bnh.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1044/2018, em razão da implantação de uma Praça para a prática de esportes com Box e Banheiros no espaço que fica por trás da Igreja Padre Lourenço, localizada no Bairro BNH.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2307/reiteracao_local_para_deposito_e_um_agente.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2307/reiteracao_local_para_deposito_e_um_agente.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1363/2019, em razão da disponibilidade de um espaço municipal para o armazenamento de motos de baixa cilindrada apreendidas, assim majorando a eficácia do espaço físico do 20° Batalhão da Polícia militar de Paulo Afonso-BA, e de igual sorte, a disponibilização de um agente vigilante para o espaço supracitado.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2308/reiteracao_praca_nambebe.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2308/reiteracao_praca_nambebe.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1375/2019, em razão de que seja feita uma Praça no Povoado Nambebé, tendo como principal objetivo reunir amigos, familiares, pessoas que usufruam da localidade para conversar, descontrair e fazer atividades físicas. Por esses motivos a comunidade do Nambebé necessita dessa inquestionável área de lazer o mais rápido possível.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2309/reiteracao_manutencao_academ_saude_toda_cidade.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2309/reiteracao_manutencao_academ_saude_toda_cidade.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1319/2019, em razão de que sejam solicitado a manutenção das Academias de Saúde e dos Parques Públicos da Cidade, principalmente da Vila Nobre e da Praça do Antigo Coliseu, pois estão com os equipamentos e brinquedos na maioria danificados.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2310/reiteracao_psiquiatra_pm.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2310/reiteracao_psiquiatra_pm.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1361/2019, em razão de que que sejam disponibilizado um PSIQUIATRA, podendo ser da dos quadros da Administração Pública Municipal ou prestadora de serviço, para atender os policiais militares do 20° Batalhão de Policia Militar do Estado da Bahia, que fica no Município de Paulo Afonso na divisa entre os Estados da Bahia e Alagoas, ajudando assim no apoio aos policiais os quais estão sendo acometidos pela depressão e suicídio em todo Estado da Bahia, trabalhando em conjunto com o Batalhão, pois, existem salas para servir ao atendimento dos policiais militares.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2311/reiteracao_reforma_na_quadra_fundame.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2311/reiteracao_reforma_na_quadra_fundame.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1321/2018, em razão de que seja feita uma pequena reforma e manutenção da quadra da FUNDAME, situada na Fazenda CHESF.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2312/reiteracao_retorno_rodovi_apolonio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2312/reiteracao_retorno_rodovi_apolonio.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1414/2019, em razão de que seja feito um retorno em frente a RODOVIÁRIA, na saída que fica ao lado do colégio Luiz Eduardo Magalhães sentido Apolônio Sales.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2313/reiteracao_revital_campo_spom_e_poeirao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2313/reiteracao_revital_campo_spom_e_poeirao.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1443/2019, em razão de que  que sejam preservados os campos do Poeirão e do Spom, pois vimos que o campo do CSU, foi excluído com a certeza de fazer outro e até agora nada, por isso a necessidade de preservação destes campos para os desportistas que clamam por socorro neste sentido em que o esporte está morrendo em nossa cidade.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2314/reiteracao_solicitacao_2_viaturas_20_bpm.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2314/reiteracao_solicitacao_2_viaturas_20_bpm.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1362/2019, em razão de que seja solicitado a DOAÇÃO ou convênio de duas viaturas para o 20º  Batalhão de Policia Militar do Estado da Bahia, que fica no Município de Paulo Afonso na divisa entre os Estados da Bahia, Pernambuco, Sergipe e Alagoas, ajudando assim nas rondas para diminuição da violência que acomete nossa cidade</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2315/reiteracao_via_unica_noe_pires.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2315/reiteracao_via_unica_noe_pires.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 513/2018, em razão de que seja transformada em via única a Rua Noé Pires de Carvalho próxima ao supermercado Braga.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2316/reiteracao_implat_quiosques_praca_moxoto.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2316/reiteracao_implat_quiosques_praca_moxoto.doc</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1322/2019, em razão de que seja concretizado o projeto que já existe de uma praça que fica em frente à rua Caraibeiras e a rua Diamantina bairro Moxotó Bahia e que sejam atualizados com implantação de quiosques.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2317/req._eldorado.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2317/req._eldorado.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando a Pavimentação em Paralelepípedo da Rua Eldorado localizada no Bairro Moxotó Bahia, por trás da antiga Creche.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2319/requerimentoanexomuromodulo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2319/requerimentoanexomuromodulo.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, solicitando que seja anexado ao requerimento de número 453/2018, na ampliação do Módulo da Malhada Grande, a construção de um muro na frente pois pode ocorrer eventuais trocas de tiro, como visto em muitos povoados do Brasil.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2320/reiteracao_parque_e_praca_nas_3_americas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2320/reiteracao_parque_e_praca_nas_3_americas.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1323/2019, em razão manutenção da Praça e do Parque Público da Avenida Getúlio Vargas, que ficam de frente a Loja 3 Américas, pois estão com os equipamentos e brinquedos na maioria danificados.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2322/reiteracao_redutor_campo_grande.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2322/reiteracao_redutor_campo_grande.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1300/2019, em razão da implantação de um redutor de velocidade (quebra molas), na Rua Campo Grande, próximo a residência de BIBI, assim evitando acidentes pois os motoristas estão dirigindo em alta velocidade naquele local.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2323/saneamento_basico_na_balanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2323/saneamento_basico_na_balanca.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 395/2017, que solicita que sejam otimizadas as parcerias e convênios necessários afim de, garantir a implementação do saneamento básico no loteamento Santo Antônio, conhecido como “Balança”.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2324/acoes_corretivas_e_preventivas_na_iluminacao_do_bogo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2324/acoes_corretivas_e_preventivas_na_iluminacao_do_bogo.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1103/2017, que solicita que sejam otimizadas ações corretivas e preventivas na iluminação pública do Povoado Bogó.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2325/caixa_dagua_e_abastecimento_lagoa_do_rancho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2325/caixa_dagua_e_abastecimento_lagoa_do_rancho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento nº 1193/2018, solicitando que sejam otimizados os meios para substituição da Caixa D’água e melhorias na rede de abastecimento do Povoado Lagoa do Rancho.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2326/calcamento_da_rual_alto_e_rua_da_saida_lagoa_do_rancho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2326/calcamento_da_rual_alto_e_rua_da_saida_lagoa_do_rancho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento nº 354/2017, que solicita complementação em calçamento da “Rua do Alto” até a “Rua da Saída” do Povoado Lagoa do Rancho, com acesso a Escola Municipal daquela localidade.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2327/calcamento_em_paralelos_da_balanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2327/calcamento_em_paralelos_da_balanca.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 392/17 e 1135/2018, que solicitam que sejam otimizados os meios necessários que garantam o Calçamento em paralelepípedos do Loteamento Santo Antônio (Balança) nesta urbe.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2329/caro_fossa_nos_povoados_da_baixa_funda_ate_a_lagoa_grande.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2329/caro_fossa_nos_povoados_da_baixa_funda_ate_a_lagoa_grande.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1214/18, 471/19 e 1352/2019, que solicitam que sejam otimizados os meios necessários que garantam o esgotamento, através de carro fossa, 01 (uma) vez ao mês, com calendário preestabelecido, de todas a fossas sépticas dos Povoados: Baixa Funda, Riacho, Barro Vermelho, Casa de Pedra, Bogó, Baixa da Onça, Sítio do Lúcio e Lagoa Grande.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2330/requerimento_ceapa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2330/requerimento_ceapa.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, solicitando a presença da vigilância sanitária, no Mercado CEASA E CEAPA, pois existem muitos pombos causando transtorno aos frequentadores do local.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2331/reiteracao_redutorvelocmoxoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2331/reiteracao_redutorvelocmoxoto.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1337/2019, em razão da implantação de redutores de velocidades, com urgência, na rua da SUBESTAÇÃO, NA VILA NIOXOTO - BAHIA.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2332/reiteracao_quebra_molas_de_frente_aabb.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2332/reiteracao_quebra_molas_de_frente_aabb.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1298/2019, em razão da  implantação de um redutor de velocidade (quebra molas) na Avenida do Aeroporto sentido Paulo Afonso, Gloria após o ASSAI, próximo ao Posto de Abastecimento Energia de frente com a AABB, a fim de evitar acidentes pois os motoristas estão dirigindo em alta velocidade naquele local.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2333/reiteracao_redutor_velocidade_por_tras_natura.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2333/reiteracao_redutor_velocidade_por_tras_natura.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1299/2019, em razão implantação de um redutor de velocidade (quebra molas), na Rua da Harmonia, por trás da Sorveteria Natura, onde há uma passagem de crianças que vão fazer tratamento na APAE, assim evitando acidentes pois os motoristas estão dirigindo em alta velocidade naquele local.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2334/reiteracao_faixa_pedestre_pctran.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2334/reiteracao_faixa_pedestre_pctran.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1301/2019, em razão da  implantação de uma faixa horizontal elevada para pedestres em frente ao PCTRAN, melhorando e trazendo mais segurança para todos.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2335/reiteracao_faixa_avenida_boa_viagem.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2335/reiteracao_faixa_avenida_boa_viagem.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1195/2019, em razão da implantação de uma faixa horizontal elevada para pedestres na Avenida Boa Viagem sentido centro x PCTRAN, antes da ponte frente as oficinas (Oficina Elétrica de Helinho, Motoqueiro), melhorando e trazendo mais segurança para todos.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2336/reiteracao_aeleracao_de_serv_pero_vaz.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2336/reiteracao_aeleracao_de_serv_pero_vaz.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1156/2019, em razão da aceleração do serviço na Rua Pero Vaz que está cheia de buracos e já vem a alguns meses paralisada e trazendo transtorno aos moradores locais.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2337/reiteracao_implant_bancos_vicentino.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2337/reiteracao_implant_bancos_vicentino.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1159/2019, em razão da Implantação de bancos de jardim no canteiro ou calçada frente ao Vicentino no Bairro Perpetuo Socorro, os idosos gostam de sentar ali.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2338/reiteracao_limpeza_urbana_benone.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2338/reiteracao_limpeza_urbana_benone.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1164/2019, em razão que seja feita uma Limpeza Urbana em todo o Bairro do Benone Rezende, pois encontra-se em pleno abandono e trazendo muitos problemas para seus moradores</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2339/reiteracao_ilumi_forum_x_cpa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2339/reiteracao_ilumi_forum_x_cpa.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1165/2019, em razão de uma melhor Iluminação desde o Fórum até a proximidade do CPA, sendo voltada também para o matagal, para uma maior segurança dos transeuntes que estão sendo atacados e assaltados naquele local.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2340/requerimento_faixas_de_pedestres_ba_210.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2340/requerimento_faixas_de_pedestres_ba_210.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, solicitando que sejam feitas faixas de pedestres na BA 210 entrada do BTN I, entre o SESC LER e BTN II e a praça Sagrada Família no BTN III, para que os pedestres possam ter maior segurança nestes locais.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2341/requerimento.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2341/requerimento.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, solicitando a manutenção do campo de futebol da Vila Moxotó, Bahia</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2342/carro_fossa_do_alto_do_araticum_ao_jua.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2342/carro_fossa_do_alto_do_araticum_ao_jua.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1217/18, 469/19 e 1354/2019, que solicitam que sejam otimizados os meios necessários que garantam o esgotamento, através de carro fossa, 01 (uma) vez ao mês, com calendário preestabelecido, de todas as fossas sépticas dos Povoados: Alto do Araticum, Serra do Padre, açude, Salgadinho e Juá.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2343/complementacao_de_calcamento_em_paralelos_do_bar_do_ceguinho_a_rua_alto_jua.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2343/complementacao_de_calcamento_em_paralelos_do_bar_do_ceguinho_a_rua_alto_jua.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1216/18, 458/19 e 502/2019, que solicitam que sejam otimizados os meios necessários que garantam a complementação do calçamento em paralelos da Rua que liga o Bar do Ceguinho a Rua do Alto no Povoado Juá.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2344/construcao_de_praca_com_academia_da_saude_em_frente_ao_posto_medico_jua.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2344/construcao_de_praca_com_academia_da_saude_em_frente_ao_posto_medico_jua.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1218/18 e 459/2019, que solicitam que sejam otimizados os meios necessários que garantam a construção de uma praça com equipamentos de Academia da Saúde em Frente ao Posto Médico do Povoado Juá.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2345/extensao_da_rede_de_abastecimento_do_bogo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2345/extensao_da_rede_de_abastecimento_do_bogo.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 741/209, que solicita que seja otimizado junto a Secretaria Municipal de Agricultura e Aquicultura, a extensão da rede de abastecimento de água do Povoado Bogó.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2346/internet_wi-fi_lagoa_do_rancho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2346/internet_wi-fi_lagoa_do_rancho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 353/17 e 433/2018, que solicitam que sejam implantados mecanismos de acesso à internet Wi-Fi livre e gratuito no Povoado Lagoa do Rancho.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2347/melhoramento_da_iluminacao_da_balanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2347/melhoramento_da_iluminacao_da_balanca.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 393/17, 1133/18 e 514/2019, que solicitam que sejam otimizados os meios que garantam o melhoramento da iluminação da Região da Balança.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2348/passagem_molhada_lagoa_do_rancho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2348/passagem_molhada_lagoa_do_rancho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento nº 1256/2018, solicitando que sejam otimizados os meios necessários que garantam a recuperação da passagem molhada situada no Povoado Lagoa do Rancho.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2349/pavimentacao_asfaltica_da_area_urbana_ao_jua.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2349/pavimentacao_asfaltica_da_area_urbana_ao_jua.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 351/17, 416/17 e 1221/2018, que solicitam a pavimentação asfáltica da estrada vicinal que interliga a Área Urbana ao Povoado Juá, tal medida beneficia ainda os Povoados Açude e Salgadinho.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2350/pavimentacao_asfaltica_da_barroca_a_balanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2350/pavimentacao_asfaltica_da_barroca_a_balanca.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1014/2019, que solicita a Pavimentação Asfáltica da estrada que liga o Bairro Barroca ao loteamento Santo Antônio (Balança), nesta urbe.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2351/poco_artesiano_lagoa_do_rancho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2351/poco_artesiano_lagoa_do_rancho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1206/18 e 477/2019, que solicitam a perfuração de um Poço Artesiano no Povoado Lagoa do Rancho, Área Rural deste Município.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2352/poco_tubular_no_bogo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2352/poco_tubular_no_bogo.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 920/2017, que solicita a perfuração de um poço tubular no Povoado Bogó.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2353/praca_em_frente_a_escola_silvestre_torres.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2353/praca_em_frente_a_escola_silvestre_torres.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 850/18 e 714/2019, que solicitam que sejam otimizados os meios necessários que garantam a construção de uma praça em frente à Escola Silvestre Torres.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2354/quadra_poliesportiva_na_balanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2354/quadra_poliesportiva_na_balanca.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1015/2019, que solicita a construção de uma quadra poliesportiva no Loteamento Santo Antônio (Balança), nesta urbe.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2355/requerimento_solicitando_a_aquisicao_de_um_caminhao_fossa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2355/requerimento_solicitando_a_aquisicao_de_um_caminhao_fossa.pdf</t>
   </si>
   <si>
     <t>Aquisição de um caminho com o tanque fossa</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2356/reiteracao_guarda_vidas_balneario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2356/reiteracao_guarda_vidas_balneario.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1161/2019, em razão da implantação de Guarda vidas nos Balneários Prainha e Centenário. _x000D_
 Sendo de momento os únicos locais de atração turística disponíveis e de grande fluxo de turistas e banhistas em toda a época do ano, graças ao clima da nossa cidade que convida a um bom mergulho no Velho Chico, pois nesta cidade temos Bombeiros Civis formados e aptos para auxiliar os Bombeiros Militares, podendo atuar em conjunto. A necessidade de um Posto permanente de Guarda-Vidas nestes locais é de extrema importância para a segurança dos banhistas. Os postos poderão funcionar aos fins de semana e feriados, sendo os postos equipados com banheiro e os utensílios necessários para o socorro às vítimas.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2357/poco_artesiano_no_alagadico_ii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2357/poco_artesiano_no_alagadico_ii.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1226/18, 461/19 e 1359/2019, que solicitam a perfuração de um Poço Artesiano no Povoado Alagadiço II.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2358/poco_artesiano_no_santo_antonio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2358/poco_artesiano_no_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1192/2018, que solicita a perfuração de um Poço Artesiano no Povoado Santo Antônio.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2359/requerimento_solicitando_a_construcao_de_um_abrigo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2359/requerimento_solicitando_a_construcao_de_um_abrigo.pdf</t>
   </si>
   <si>
     <t>Construção de um abrigo para animais de rua</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2360/construcao_de_praca_com_academia_da_saude_no_nambebe.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2360/construcao_de_praca_com_academia_da_saude_no_nambebe.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1076/2019, que solicita a construção de uma praça, com equipamentos de academia da saúde, no povoado Nambebé, na área situada nas imediações do Bar de Robério.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2361/requerimento_ampliacao_de_cemiterio_no_bairro_centenario.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2361/requerimento_ampliacao_de_cemiterio_no_bairro_centenario.docx</t>
   </si>
   <si>
     <t>ampliação do Cemitério no bairro centenario</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2362/requalificacao_da_quadra_do_nambebe.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2362/requalificacao_da_quadra_do_nambebe.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 457/18, 657/19 e 1412/2019, que solicitam a requalificação da quadra poliesportiva do Povoado Nambebé.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2363/requalificacao_da_quadra_do_riacho_grande.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2363/requalificacao_da_quadra_do_riacho_grande.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 221/17, 710/18 e 1468/2019, que solicitam que sejam implantados os mecanismos necessários que garantam a requalificação da Quadra Poliesportiva do Povoado Riacho Grande.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2364/passagem_molhada_nambebe.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2364/passagem_molhada_nambebe.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento nº 1255/2018, que solicita que sejam otimizados os meios necessários que garantam a construção de uma passagem molhada no Povoado Nambebé, no riacho que separa o Nambebé de Baixo do Nambebé de Cima.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2365/poco_artesiano_baixa_do_campo_alegre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2365/poco_artesiano_baixa_do_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 887/17, 1207/18 e 476/19, que solicitam que sejam otimizados os meios necessários que garantam a Perfuração de um Poço Artesiano no Povoado Baixa do Campo Alegre.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2366/poco_artesiano_duas_barras.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2366/poco_artesiano_duas_barras.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1202/18 e 669/2019, que solicitam a perfuração de um Poço artesiano no Povoado Duas Barras.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2368/requerimento_99.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2368/requerimento_99.pdf</t>
   </si>
   <si>
     <t>solicita que seja realizado cursos profissionalizantes gratuitos e com ajuda de custo, nas áreas de elétrica, pedreiro, carpinteiro, armador, pintor para os homens de Paulo Afonso</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2370/praca_de_alimentacao_ceasa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2370/praca_de_alimentacao_ceasa.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO UMA PRAÇA DE ALIMENTAÇÃO EM FRENTE AO CEASA.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2371/requerimento_terminal.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2371/requerimento_terminal.pdf</t>
   </si>
   <si>
     <t>solicita que quando for concluído a obra do terminal de transporte urbano municipal em frente ao Ceasa, seja realizado a relocação dos ambulantes que estão comercializando na Praça Dom Mario Zaneta, transferindo para próximo ao terminal rodoviário. A fim de melhorar a mobilidade e o comercio local.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2372/psf_prainha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2372/psf_prainha.pdf</t>
   </si>
   <si>
     <t>solicitando em regime de  URGÊNCIA  a Construção de um prédio próprio para garantir o funcionamento do PSF do Bairro Prainha, ao tempo que solicitamos a locação de novo prédio para funcionamento provisório da referida Unidade de Saúde durante o período e que se otimiza a solicitada construção.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2373/aniversario_btn.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2373/aniversario_btn.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura juntamente com a Secretaria de Saúde realize a comemoração dos 50 anos de fundação do Bairro Tancredo Neves. Com Stand com os seguintes serviço para a população: aferição de Pressão Arterial e Glicose,Teste Rápido de HIV e Sífilis, Vacinação, Solicitação de Mamografia, Orientação sobre a Saúde da Mulher oftalmologista e mutirão de pterígio</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2374/regularizacao_dos_imoveis_do_loteamento_das_margaridas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2374/regularizacao_dos_imoveis_do_loteamento_das_margaridas.pdf</t>
   </si>
   <si>
     <t>Solicitando que os Requerimentos de nº 1.202/17 e 112/18, que já foi pedido a até o momento não atendido, a Regularização dos imóveis do Loteamento das Margaridas Localizados na Vila Moxotó – Bahia,  de forma a possibilitar a emissão de escritura pública.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2378/req._teatromuseu.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2378/req._teatromuseu.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, solicitar a construção de:_x000D_
 01 - Centro Municipal de Convenções;_x000D_
 01 - Teatro Municipal;_x000D_
 01 - Museu do Cangaço._x000D_
 _x000D_
 Reiterando o requerimento de Nº1122/2019</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2379/pavimentacao_asfaltica_das_seguintes_cleriston_2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2379/pavimentacao_asfaltica_das_seguintes_cleriston_2.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Luiz Barbosa de Deus Prefeito Municipal juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitando a Pavimentação Asfáltica das seguintes artérias localizada no Bairro Cleriston Andrade:_x000D_
 	_x000D_
 Avenida Ulisses Guimarães;_x000D_
 	Rua Arcoverde;_x000D_
 	Rua Boa Viagem e Travessa;_x000D_
 	Rua Presidente de Morais e Travessa;_x000D_
 	Travessa Caruaru;_x000D_
 	Travessa Almirante Barroso;_x000D_
 	Travessa Jaboatão;_x000D_
 	Travessa Washington Luiz. _x000D_
 _x000D_
 Considerando que este pedido é proveniente de solicitações dos moradores da localidade a cima citada.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2380/solicitando_maquina_de__hemodialise.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2380/solicitando_maquina_de__hemodialise.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, após ouvido o Plenário na forma regimental, vem requerer de Vossa Excelência, que seja o presente remetido ao Exmo. Prefeito Municipal, Luiz Barbosa de Deus, solicitando, providenciar junto à Secretaria Municipal competente, a implantação do Serviço de Hemodiálise no HNAS (Hospital Nair Alves de Sousa) e HMPA (Hospital Municipal de Paulo Afonso)_x000D_
  O referido serviço é uma alternativa importante para a manutenção da vida do paciente com problema renal, inclusive no período de internação hospitalar. A máquina de Hemodiálise, portanto, é um equipamento imprescindível à vida, a implantação do serviço nos hospitais citados, traz qualidade de vida, comodidade e conforto ao paciente.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2381/requerimento_solicitando_a_reforma_da_associacao_da_lagoa_do_rancho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2381/requerimento_solicitando_a_reforma_da_associacao_da_lagoa_do_rancho.pdf</t>
   </si>
   <si>
     <t>Reforma da Associação do povoado Lagoa do Rancho</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2382/requerimento_solicitando_a_instalacao_de_um_ar_condicionador_no_psf_josefino.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2382/requerimento_solicitando_a_instalacao_de_um_ar_condicionador_no_psf_josefino.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um ar condicionador no PSF Josefino Teixeira</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2383/carro_fossa_do_campos_novos_a_varzea.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2383/carro_fossa_do_campos_novos_a_varzea.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1220/18, 472,19 e 1355/2019, que solicitam que sejam otimizados os meios necessários que garantam o esgotamento, através de carro fossa, 01 (uma) vez ao mês, com calendário preestabelecido, de todas as fossas sépticas dos Povoado: Campos Novos, Nambebé,_x000D_
 Macambira, Bonomão, Alagadiço, Serrote, Lagoa do Rancho e Várzea.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2384/pavimentacao_asfaltica_da_estrada_que_interliga_a_area_urbana_ao_povoado_varzea.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2384/pavimentacao_asfaltica_da_estrada_que_interliga_a_area_urbana_ao_povoado_varzea.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 417/2017, que solicita a pavimentação asfáltica da estrada vicinal que interliga a Área Urbana ao Povoado Várzea, tal medida beneficiará ainda os Povoados Campos Novos, Nambebé, Macambira, Alagadiço , Serrote e Lagoa do Rancho.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2385/perfuracao_de_poco_artesiano_no_povoado_baixa_verde.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2385/perfuracao_de_poco_artesiano_no_povoado_baixa_verde.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1060/2018, que solicita que sejam otimizados os meios necessários que garantam a perfuração de um poço artesiano no Povoado Baixa Verde.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2386/perfuracao_de_poco_artesiano_no_povoado_casa_de_pedra.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2386/perfuracao_de_poco_artesiano_no_povoado_casa_de_pedra.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1201/2018, que solicita a perfuração de um Poço Artesiano no Povoado Casa de Pedra, Área Rural deste Município.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2387/poco_artesiano_campos_novos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2387/poco_artesiano_campos_novos.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1189/2018, que solicita a perfuração de um poço artesiano no Povoado Campos Novos.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2388/recuperacao_com_patrolamento_da_estrada_que_liga_area_urbana_a_caicara_i_e_ii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2388/recuperacao_com_patrolamento_da_estrada_que_liga_area_urbana_a_caicara_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1190/2018, que solicita a recuperação, com patrolamento, da estrada vicinal que liga a Área Urbana aos Povoados Caiçara I e II.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2389/requalificacao_da_praca_da_rua_joana_angelica_com_implantacao_de_equipamentos_de_saude..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2389/requalificacao_da_praca_da_rua_joana_angelica_com_implantacao_de_equipamentos_de_saude..pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1199/18 e 1469/2019, que solicitam a requalificação com implantação de Equipamentos da Academia da Saúde na_x000D_
 Praça situada na Rua Joana Angélica no Bairro Perpétuo Socorro.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2390/instalacao_de_grades_de_protecao_canal_da_pa_iv..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2390/instalacao_de_grades_de_protecao_canal_da_pa_iv..pdf</t>
   </si>
   <si>
     <t>Instalação de grades de proteção no Canal da PA IV.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2391/construcao_de_varios_quiosques..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2391/construcao_de_varios_quiosques..pdf</t>
   </si>
   <si>
     <t>Construção de vários Quiosques. do calçadão da Prainha do Centenário até o Canal da PA IV;</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2392/requalificacao_da_praca_da_varzea_com_instalacao_de_equipamentos_da_saude.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2392/requalificacao_da_praca_da_varzea_com_instalacao_de_equipamentos_da_saude.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1195/2018, que solicita a Requalificação com instalação de Equipamentos de Academia da Saúde na Praça do Povoado Várzea.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2393/requerimento_solicitando_a_implantacao_e_demarcacao_de_vagas_na_prca_abdon_senna.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2393/requerimento_solicitando_a_implantacao_e_demarcacao_de_vagas_na_prca_abdon_senna.pdf</t>
   </si>
   <si>
     <t>Implantação e demarcação de vagas para idosos e deficientes físicos no estacionamento da praça Abdon Senna</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2394/asfalto_rodoviario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2394/asfalto_rodoviario.pdf</t>
   </si>
   <si>
     <t>Solicitação parsa COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO DOS RODOVIÁRIOS, priorizando o itinerário do transporte público</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2395/capinacao_e_limpeza_da_pedra_comprida_moxoto_e_barroca_em_carater_de_urgencia._.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2395/capinacao_e_limpeza_da_pedra_comprida_moxoto_e_barroca_em_carater_de_urgencia._.pdf</t>
   </si>
   <si>
     <t>capinação e limpeza da Pedra Comprida, Moxotó e Barroca, em caráter de urgência.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2396/capinacao_e_limpeza_do_aterro_pedra_comprida..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2396/capinacao_e_limpeza_do_aterro_pedra_comprida..pdf</t>
   </si>
   <si>
     <t>capinação e limpeza do aterro Pedra Comprida.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2397/sinalizacao_de_todos_quebra-molas_cumulado_pintura_de_todos_os_meios-fios_da_pedra_comprida_moxoto_e_barroca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2397/sinalizacao_de_todos_quebra-molas_cumulado_pintura_de_todos_os_meios-fios_da_pedra_comprida_moxoto_e_barroca.pdf</t>
   </si>
   <si>
     <t>sinalização de todos quebra-molas cumulado com pintura de todos os meios-fios, da Pedra Comprida, Moxotó e Barroca</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2398/cobertura_quadra_rod.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2398/cobertura_quadra_rod.pdf</t>
   </si>
   <si>
     <t>Solicitação para COBERTURA DA QUADRA DE ESPORTES, NO BAIRRO DOS RODOVIÁRIOS.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2399/patrolamento_e_encascalhamento_da_estrada_do_salgadinho_ao_campos_novos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2399/patrolamento_e_encascalhamento_da_estrada_do_salgadinho_ao_campos_novos.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 980/2017, que solicita o patrolamento e encascalhamento da estrada vicinal que liga o Povoado Salgadinho ao Povoado Campos Novos.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2400/cobertura_e_palco_fixo_na_quadra_do_barro_vermelho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2400/cobertura_e_palco_fixo_na_quadra_do_barro_vermelho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 724/2017, que solicita a cobertura e a construção de um palco fixo, anexo a quadra de esportes do Povoado Barro Vermelho.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2401/requerimento_bairro_rodoviario_iluminacao_do_campo_de_futebol.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2401/requerimento_bairro_rodoviario_iluminacao_do_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA ILUMINAÇÃO DO CAMPO DE FUTEBOL, DO BAIRRO RODOVIÁRIO, SENDO QUE BENEFICIARÁ A COMUNIDADE, E ENTRETENIMENTO AO LAZER E ESPORTES.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2402/passagens_molhadas_da_estrada_do_bogo_ate_o_sitio_do_lucio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2402/passagens_molhadas_da_estrada_do_bogo_ate_o_sitio_do_lucio.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1260/18, 515/19 e 1056/2019, que solicitam que sejam otimizados os meios necessários que garantam a requalificação das passagens molhadas, bem como melhorias em toda a estrada que dá acesso aos povoados Bogó, Barro Vermelho, Casa de Pedra e Sítio do Lúcio.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2403/requerimento_recuperacao_paralelepipedo_rua_benone_santa_ines_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2403/requerimento_recuperacao_paralelepipedo_rua_benone_santa_ines_.pdf</t>
   </si>
   <si>
     <t>solicitando a RECUPERAÇÃO EM PARALELEPÍPEDO, NA TRAVESSA BENONE, NO BAIRRO SANTA INÊS.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2404/requerimento_construcao_asfaltica_rua_benone_santa_ines_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2404/requerimento_construcao_asfaltica_rua_benone_santa_ines_.pdf</t>
   </si>
   <si>
     <t>solicitando a PAVIMENTAÇÃO ASFÁLTICA, NA TRAVESSA BENONE, NO BAIRRO SANTA INÊS.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2405/melhoramento_da_luminacao_publica_do_povoado_campos_novos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2405/melhoramento_da_luminacao_publica_do_povoado_campos_novos.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1124/2018, que solicita o melhoramento da Iluminação Pública do Povoado Campos Novos.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2406/restaurante_popular_rodoviarios.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2406/restaurante_popular_rodoviarios.pdf</t>
   </si>
   <si>
     <t>solicitando a IMPLANTAÇÃO DE UM RESTAURANTE POPULAR PARA O BAIRRO DOS RODOVIÁRIOS.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2407/ligacao_a_rede_de_nergia_eletria_do_poco_artesiano_do_povoado_batatinha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2407/ligacao_a_rede_de_nergia_eletria_do_poco_artesiano_do_povoado_batatinha.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 878/2019, que solicita que sejam otimizados os meios necessários que garantam a ligação a rede de energia elétrica do Poço Artesiano do Povoado Batatinha.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2408/rua_sao_goncalo_paralelepipedo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2408/rua_sao_goncalo_paralelepipedo.pdf</t>
   </si>
   <si>
     <t>solicitando a Recuperação em Paralelepípedo da Rua São Gonçalo, no Bairro Santa Inês.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2409/construcao_de_uma__praca_por_tras_da_igreja_da_varzea.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2409/construcao_de_uma__praca_por_tras_da_igreja_da_varzea.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 995/2019, que solicita a construção de uma Praça, com equipamentos de academia da saúde, no terreno situado por trás da Igreja do Povoado Várzea.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2410/imlantacao_de_sistema_eletronico.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2410/imlantacao_de_sistema_eletronico.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, após ouvido o Plenário na forma regimental, vem requerer de Vossa Excelência, que seja o presente remetido ao Exmo. Sr. Prefeito Municipal, Luiz Barbosa de Deus, solicitando, providenciar junto à Secretaria Municipal competente, que seja implantada nos Postos de Saúde, UBSs (Unidades Básicas de Saúde) e Laboratórios do Município, o Sistema de Painel Eletrônico com distribuição de senhas para a marcação de consultas e exames. _x000D_
 A implantação do referido Sistema, possibilitará a melhor organização nas filas, trazendo agilidade e maior comodidade aos pacientes da rede Municipal de Saúde. Evitando assim transtornos com a distribuição das senhas, trazendo uma melhor organização ao atendimento.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2411/requerimento_solicitando_a_construcao_de_cisternas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2411/requerimento_solicitando_a_construcao_de_cisternas.pdf</t>
   </si>
   <si>
     <t>Construção de cisternas na zona rural</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2412/wi-fi_gratuito_no_povoado_acude.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2412/wi-fi_gratuito_no_povoado_acude.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 640/2017, que solicita que sejam implantados mecanismos de acesso a internet WI-FI livre e gratuito no Povoado Açude.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2413/rua_sao_goncalo_asfalto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2413/rua_sao_goncalo_asfalto.pdf</t>
   </si>
   <si>
     <t>solicitando a PAVIMENTAÇÃO ASFÁLTICA da Rua São Gonçalo, no Bairro Santa Inês.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2414/coleta_seletiva_no_municipio_de_paulo_afonso.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2414/coleta_seletiva_no_municipio_de_paulo_afonso.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1236/17 e 520/2019, que solicitam Coleta Seletiva do Lixo da Área Urbana e Área Rural do Município de Paulo Afonso.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2416/construcao_de_uma_ubs_no_povoado_bonomao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2416/construcao_de_uma_ubs_no_povoado_bonomao.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 726/2017, que solicita que sejam viabilizados as ações necessárias que garantam a construção de uma UBS no Povoado Bonomão.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2417/req._banco_do_nordeste.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2417/req._banco_do_nordeste.pdf</t>
   </si>
   <si>
     <t>Solicitação da presença, do Ilmº. Sr. Hebert Medeiros Gomes – Gerente Geral do Banco do Nordeste – Agência Paulo Afonso - Bahia, na sessão ordinária do dia 16/03/2020 fazer uma explanação de novas linhas de acessibilidade ao credito na expansão do desenvolvimento econômico, social e político das Empresas, trazendo novas formas de desenvolvimento de Paulo Afonso.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2418/requerimento_cratera_btn_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2418/requerimento_cratera_btn_3.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, solicitando a manutenção e o asfaltamento da rua Panorama, rua da antiga fábrica de cajuína , BTN 3, pois uma cratera se abriu ficando um caminhão de lixo preso por cair nela, sendo preciso usar um trator para tirá-lo.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2419/reforma_do_psf_do_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2419/reforma_do_psf_do_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 597/2017, que solicita a reforma do PSF do Povoado São José.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2420/requerimento_siriema.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2420/requerimento_siriema.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, solicitando a manutenção e o asfaltamento da rua ao lado do aeroporto de Paulo Afonso, bairro Siriema, pois a rua esta interditada e as pessoas sofrendo com inundações no período de chuvas.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2421/coleta_de_lixo_povoado_tigre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2421/coleta_de_lixo_povoado_tigre.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 663/2018, que solicita que sejam otimizados os meios necessários para garantir a realização da coleta de lixo no Povoado Tigre, Área Rural deste município.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2422/requerimento_iluminacao_ba_210.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2422/requerimento_iluminacao_ba_210.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, solicitando a manutenção da iluminação que vai do Supermercado Oliveira até a Polícia Rodoviária Federal, na Ba 210, entre os BTN`s II e III, pois já está há mais de 3 dias com problemas, causando transtorno à população.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2423/reuniao_hospital_nair.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2423/reuniao_hospital_nair.pdf</t>
   </si>
   <si>
     <t>Reunião com solicitação da presença do representante da Secretaria de Saúde do Estado da Bahia, Secretaria de Saúde Municipal, UNIVASF e CHESF, afim de discutir junto ao parlamento municipal a situação do Hospital Nair Alves de Souza, considerando a necessidade de dar uma resposta célere e concreta a sociedade Pauloafonsina.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2425/complementacao_asfaltica_do_barriga_ao_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2425/complementacao_asfaltica_do_barriga_ao_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1231/2017, que solicita que sejam otimizados as medidas necessárias para garantir a complementação asfáltica do Povoado Barriga ao Povoado São José, beneficiando assim os Povoados Bogó, Baixa da onça, Sítio do Lúcio e Placas.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2426/requalificacao_da_ubs_do_arrastape.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2426/requalificacao_da_ubs_do_arrastape.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1035/17 e 1122/2018, que solicitam a requalificação da UBS do Povoado Arrastapé.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2431/complementacao_asfaltica_do_sao_jose_ao_povoado_placas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2431/complementacao_asfaltica_do_sao_jose_ao_povoado_placas.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1222/17 e 517/2019, que solicitam que sejam otimizados as medidas necessárias para garantir a complementação asfáltica do Povoado São José ao Povoado Placas.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2432/fossas_septicas_vila_matias_ao_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2432/fossas_septicas_vila_matias_ao_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1215/18, 470/19 e 1353/2019, que solicitam que sejam otimizados os meios necessários que garantam o esgotamento, através de carro fossa, 01 (uma) vez ao mês, com calendário preestabelecido, de todas as fossas sépticas dos Povoados: Vila Matias, Tigre, Duas Barras, Arrastapé, São Domingos, Batatinha, Barrinha, Santo Antônio, Cidade Livre e São José.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2433/requalificacao_das_passagens_molhadas_da_casa_de_pedra_ao_sitio_do_lucio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2433/requalificacao_das_passagens_molhadas_da_casa_de_pedra_ao_sitio_do_lucio.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 467/2019, que solicita que sejam otimizados os meios necessários que garantam a requalificação das passagens molhadas, bem como, melhorias em toda a estrada que dá acesso aos Povoados Bogó, Barro Vermelho, Casa de Pedra e Sítio do Lúcio.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>Alexandro Leco</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2435/requerimento_bairro_centenario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2435/requerimento_bairro_centenario.pdf</t>
   </si>
   <si>
     <t>Requerimento Bairro Centenário</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2436/iluminacao_da_estrada_que_liga_o_povoado_placas_a_baixa_funda.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2436/iluminacao_da_estrada_que_liga_o_povoado_placas_a_baixa_funda.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 459/2017, que solicita que sejam otimizadas as medidas necessárias para garantir a iluminação pública na estrada que liga o Povoado Placas ao Povoado Baixa Funda.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2437/telas_de_protecao_nos_alambrados_da_quadra_do_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2437/telas_de_protecao_nos_alambrados_da_quadra_do_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 783/2019, que solicita que sejam otimizados os meios necessários que garantam a instalação de telas de proteção nos alambrados da quadra de esportes do Povoado São José.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2438/requerimento_construcao_de_sapata.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2438/requerimento_construcao_de_sapata.pdf</t>
   </si>
   <si>
     <t>Requerimento Bairro Tropical</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2440/requerimento_solicitando_reiterar_estudos_com_proposito_sa_implantacao_de_acostamento_na_avenida_beiro_rio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2440/requerimento_solicitando_reiterar_estudos_com_proposito_sa_implantacao_de_acostamento_na_avenida_beiro_rio.pdf</t>
   </si>
   <si>
     <t>Reiterar a solicitação de estudos com propósito de implantação de acostamento na Av. Beiro Rio</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2441/limpeza_capinacao_e_revitalizacao_da_antiga_fonte_do_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2441/limpeza_capinacao_e_revitalizacao_da_antiga_fonte_do_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 922/17, 1054/17, 1056/17, 437/18, 1162/18 e 513/2019, que solicitam que sejam otimizados os meios necessários para a limpeza, capinação e revitalização da antiga fonte do Povoado São José.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2442/ubs_no_povoado_tigre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2442/ubs_no_povoado_tigre.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 725/17 e 1034/2017, que solicitam a construção de uma UBS no Povoado Tigre, Área Rural de Paulo Afonso.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2443/requerimento_emissario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2443/requerimento_emissario.pdf</t>
   </si>
   <si>
     <t>Requerimento de implantação de emissário</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2444/otimizacao_extensao_e_readequacao_da_rede_de_abastecimento_de_agua_do_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2444/otimizacao_extensao_e_readequacao_da_rede_de_abastecimento_de_agua_do_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 450/2017, que solicita que sejam implantados os mecanismos necessários para otimização da extensão e readequação da rede de abastecimento de água do Povoado São José.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2445/requerimento_da_construcao_do_psf_prainha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2445/requerimento_da_construcao_do_psf_prainha.pdf</t>
   </si>
   <si>
     <t>solicitando que o requerimentos de nº 148/17, nº 49/18 e nº 60/19 que foi pedido e não atendido até o momento, solicitando a construção de um PSF no Bairro São Vicente (prainha), sabendo que o espaço é alugado e visando uma melhor estrutura tal ação se faz necessária para melhoria daquela população.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2446/wi-fi_livre_no_povoado_serrote.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2446/wi-fi_livre_no_povoado_serrote.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 111/17, 1115/17, 434/18 e 717/2019, que solicitam que sejam implantados mecanismos de acesso a internet Wi-Fi livre e gratuito no Povoado Serrote.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2447/requerimento_praca_e_academia_da_saude.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2447/requerimento_praca_e_academia_da_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento de praça e academia e saúde</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2448/pavimentacao_da_estrada_que_interliga_a_area_urbana_ao_povoado_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2448/pavimentacao_da_estrada_que_interliga_a_area_urbana_ao_povoado_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 394/17 e 510/2019, que solicitam a pavimentação da estrada vicinal que interliga a Área Urbana ao Povoado São José.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2449/requerimento_quebra_molas_perimetral_ii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2449/requerimento_quebra_molas_perimetral_ii.pdf</t>
   </si>
   <si>
     <t>Requerimento de quebra-molas Perimetral II</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2450/wi-fi_livre_no_povoado_sitio_do_lucio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2450/wi-fi_livre_no_povoado_sitio_do_lucio.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 113/2017, que solicita que sejam implantados mecanismos de acesso a internet Wi-fi e gratuito no Povoado Sítio do Lúcio.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2451/ampliacao_do_abastecimento_de_agua_do_povoado_arrastape.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2451/ampliacao_do_abastecimento_de_agua_do_povoado_arrastape.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 863/2019, que solicita que sejam otimizados os meios necessários que garantam a ampliação do sistema de abastecimento de água do povoado Arrastapé.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2453/requerimento_pavimentacao_asfaltica_no_bairro_sal_torrado.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2453/requerimento_pavimentacao_asfaltica_no_bairro_sal_torrado.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica no Bairro Sal Torrado</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2454/atendimento_odontologico_na_ubs_do_sitio_do_lucio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2454/atendimento_odontologico_na_ubs_do_sitio_do_lucio.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 888/2017, que solicita que sejam viabilizadas as ações necessárias que garantam o atendimento odontológico na UBS do Povoado Sítio do Lúcio.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2455/requerimento_rua_lago_do_amor.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2455/requerimento_rua_lago_do_amor.pdf</t>
   </si>
   <si>
     <t>Requerimento Rua Lago do Amor</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2456/aulas_de_zumba_no_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2456/aulas_de_zumba_no_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1224/2017, que solicitam que sejam viabilizadas as ações necessárias que garantam a realização de aulas de aeróbica “Zumba”, no Povoado São José.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2457/pavimento_da_rua_da_escola_no_povoado_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2457/pavimento_da_rua_da_escola_no_povoado_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1122/2019, que solicita a pavimentação em paralelos da “Rua da Escola” no Povoado São José.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2458/poco_artesiano_no_serrote.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2458/poco_artesiano_no_serrote.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos Nºs 1126/18 e 1417/2019, que solicita que sejam otimizados os meios necessários que garantam a perfuração de um poço artesiano no Povoado Serrote.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2459/aulas_de_zumba_no_tigre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2459/aulas_de_zumba_no_tigre.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 716/2017, que solicita que sejam viabilizadas as ações necessárias que garantam a realização de aulas de aeróbica “Zumba”, no Povoado Tigre.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2460/requerimento_busto_abel.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2460/requerimento_busto_abel.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, solicitando que seja feito um Busto do saudoso Abel Barbosa e Silva, para ser colocado no Bairro Tancredo Neves (BTN),este responsável pela emancipação da cidade de Paulo Afonso – BA e Prefeito por duas vezes desta mesma localidade.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2461/requerimento_sal_torrado.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2461/requerimento_sal_torrado.pdf</t>
   </si>
   <si>
     <t>Requerimento Sal Torrado</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2462/vestiario_campo_do_rodoviario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2462/vestiario_campo_do_rodoviario.pdf</t>
   </si>
   <si>
     <t>solicitando a CONSTRUÇÃO DE UM VESTIÁRIO COM BANHEIRO NO CAMPO DE FUTEBOL, LOCALIZADO NO BAIRRO DOS RODOVIÁRIOS. REITERANDO OS REQUERIMENTOS Nº 53/2017, 159/2018, 626/2019.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2463/capinacao_de_espacos_de_uso_coletivo_do_arrastape.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2463/capinacao_de_espacos_de_uso_coletivo_do_arrastape.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1040/2017, que solicita a capinação nas imediações dos espaços de uso coletivo do Povoado Arrastapé. _x000D_
 São eles: Quadra Poliesportiva, UBS, Escola Municipal e Cemitério.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2464/agente_de_saude_requerimento.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2464/agente_de_saude_requerimento.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Saúde, MD. Ghiaroni Garibaldi, solicitando a possibilidade de viabilizar um agente de saúde, para as Ruas no Bairro BTN III._x000D_
 Reiterando o requerimento de Nº1267/2017.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2465/requerimento_siriema_i.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2465/requerimento_siriema_i.pdf</t>
   </si>
   <si>
     <t>Requerimento Siriema I</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2466/escola_raimundo_mederico.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2466/escola_raimundo_mederico.pdf</t>
   </si>
   <si>
     <t>Requer a IMPLANTAÇÃO DE UMA (01) SALA DE TECNOLOGIA, NA ESCOLA RAIMUNDO MEDERICO DA SILVA TOLEDO, BAIRRO DOS RODOVIÁRIOS. Reiterando os requerimentos de n° 1448/2017,171/2018 e 392/2019.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2467/cobertura_e_palco_fixo_na_quadra_do_povoado_arrastape.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2467/cobertura_e_palco_fixo_na_quadra_do_povoado_arrastape.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 727/2017, que solicita a cobertura e a construção de um palco fixo, anexo a quadra de esportes do Povoado Arrastapé.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2468/ponto_de_onibus_padre_joao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2468/ponto_de_onibus_padre_joao.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA INSTALAÇÃO DE ABRIGOS COM COBERTURA E BANCO NAS PARADAS DE ÔNIBUS AO LONGO DA RUA PADRE JOÃO EVANGELISTA, BAIRRO NOSSA SENHORA DE FÁTIMA, JÁ QUE OS USUÁRIOS DO TRANSPORTE PÚBLICO FICAM EXPOSTOS AO SOL E A CHUVA</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2469/coleta_de_lixo_do_povoado_sao_jose_a_vila_matias.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2469/coleta_de_lixo_do_povoado_sao_jose_a_vila_matias.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 964/2018, que sejam otimizados os meios necessários que garantam a coleta regular de lixo nos povoados São José, Barrinha, Arrastapé, Tigre e Vila Matias, Área Rural deste Município.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2470/calcadao_cumulado_com_cilcovia..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2470/calcadao_cumulado_com_cilcovia..pdf</t>
   </si>
   <si>
     <t>Construção de Calçadão cumulado com Ciclovia da Prainha do Centenário até o Canal da PA IV;</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2471/poco_no_povoado_cidade_livre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2471/poco_no_povoado_cidade_livre.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento Nº 1188/2018, que solicita a perfuração de um Poço Artesiano no Povoado Cidade Livre, nas imediações do Sítio de Cícero Bujão.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2472/req._iluminacao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2472/req._iluminacao.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a troca de lâmpadas no poste da rua Monteiro Lobato em frente ao nº907 localizado no Bairro BTN III.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2473/req._lixeira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2473/req._lixeira.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a instalação de lixeiras na lateral entre a Catedral de Nossa Senhora de Fátima e a Escola Casa da Criança, localizada na Avenida Getúlio Vargas._x000D_
 _x000D_
 Reiterando o requerimento de Nº935/2019.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2474/req._quadra.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2474/req._quadra.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a requalificação da Quadra Poliesportiva do Condomínio Lago do Mulungu, localizada no BTN I por trás do Complexo Policial._x000D_
  _x000D_
 _x000D_
 Reiterando o requerimento de Nº902/2019.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/</t>
   </si>
   <si>
     <t>reiteração do requerimento n°34 do ano de 2019</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2479/jua_e_o_poboado_brejo_do_burgo_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2479/jua_e_o_poboado_brejo_do_burgo_.pdf</t>
   </si>
   <si>
     <t>recuperação dos das estradas que liga o povoado juá e o brejo do borgo</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2480/paulo_afonso_varzia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2480/paulo_afonso_varzia.pdf</t>
   </si>
   <si>
     <t>paulo afonso a varzea</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2481/vila_matias_e__sao_jose.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2481/vila_matias_e__sao_jose.doc</t>
   </si>
   <si>
     <t>vilas matias ao povoado são José.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2483/solicitando_a_recomperacao_das_estradas_do_jua_e_varzia_..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2483/solicitando_a_recomperacao_das_estradas_do_jua_e_varzia_..pdf</t>
   </si>
   <si>
     <t>solicitando a recuperação das estradas que liga o povoado Juá, e várzea.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2484/req._pavimentacao_porto_seguro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2484/req._pavimentacao_porto_seguro.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar a pavimentação em paralelepípedo, da Rua Porto Seguro localizada no Bairro Centenário, em frente ao Campo.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2485/recomperacao_terra_planagem_baba_do_tropocal.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2485/recomperacao_terra_planagem_baba_do_tropocal.doc</t>
   </si>
   <si>
     <t>recompensação com terra planagem  baba tropical</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2486/recomperacao_a_recomperacao_das_estrada_do_acude..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2486/recomperacao_a_recomperacao_das_estrada_do_acude..pdf</t>
   </si>
   <si>
     <t>solicitando a recuperação das Estrada do açude, salgadinho e Juá.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2488/solicitanso_a_recomperacao_jua_varzia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2488/solicitanso_a_recomperacao_jua_varzia.pdf</t>
   </si>
   <si>
     <t>recuperação dos das estradas que liga o povoado juá e o nambebé.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2489/req._limpeza_dner.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2489/req._limpeza_dner.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando a limpeza, capinação e retirada de entulho, no bairro DNER.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2490/solicitanso_a_recomperacao_jua_varzia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2490/solicitanso_a_recomperacao_jua_varzia.pdf</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2492/requerimento_uti_neonatal.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2492/requerimento_uti_neonatal.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, após ouvido o Plenário na forma regimental, vem requerer de Vossa Excelência, que seja o presente remetido ao Prefeito Municipal solicitando que seja providenciado junto à Secretaria Municipal competente, a implantação de leitos de Unidade de Tratamento Intenso Neonatal para o HMPA (Hospital Municipal de Paulo Afonso) e HNAS (Hospital Nair Alves de Souza). _x000D_
 Esse requerimento se faz importante, devido à grande necessidade em que os bebês prematuros sejam acompanhados por um sistema de monitoração contínua, cuidado e atenção especial, além de toda tecnologia nas primeiras horas de vida.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2494/pavimentacao_asfaltica_da_rua_boa_sorte.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2494/pavimentacao_asfaltica_da_rua_boa_sorte.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Luiz Barbosa de Deus Prefeito Municipal juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitando a Pavimentação Asfáltica da Rua Boa Sorte, que fica localizada na (segunda travessa, após a casa de Festa Versailles a esquerda) no Bairro Moxotó Bahia.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2495/agente_de_saude_requerimento.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2495/agente_de_saude_requerimento.pdf</t>
   </si>
   <si>
     <t>Reiterando o requerimento de Nº597/2019._x000D_
 Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Saúde, MD. Ghiaroni Garibaldi, solicitando a possibilidade de viabilizar um agente de saúde, para atender os moradores do Povoado Casa de Pedra, zona rural do Município.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2496/req._limpeza_barragem_malhada_da_caicara.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2496/req._limpeza_barragem_malhada_da_caicara.pdf</t>
   </si>
   <si>
     <t>Reiterando o requerimento nº941/2019._x000D_
 Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o presente Secretário de Agricultura e Aquicultura, MD. Jandirson Campos Torres, solicitando a limpeza da barragem comunitária do Povoado Malhada da Caiçara, município de Paulo Afonso.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2507/req._limpeza_moxoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2507/req._limpeza_moxoto.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando a limpeza, capinação e retirada de entulho, em todas as Ruas do Bairro Moxotó Bahia.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2508/auxilio_emergencial_musicos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2508/auxilio_emergencial_musicos.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um auxílio emergencial aos músicos de Paulo Afonso – Bahia enquanto durar o período de restrição à aglomeração e contato em virtude da Pandemia Covid-19 (Corona Vírus).</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2510/sao_joao_solidario_p.a.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2510/sao_joao_solidario_p.a.pdf</t>
   </si>
   <si>
     <t>Promover a realização do São João Solidário através de lives com artistas locais e arrecadação de alimentos para população carente da cidade.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2513/req._praca_lagoa_da_pedra.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2513/req._praca_lagoa_da_pedra.pdf</t>
   </si>
   <si>
     <t>Reiterando o requerimento de Nº574/2019._x000D_
 Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando a construção de uma Praça, no Povoado Lagoa da Pedra.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2514/req._limpeza_barragem_campos_novos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2514/req._limpeza_barragem_campos_novos.pdf</t>
   </si>
   <si>
     <t>Reiterando o requerimento nº940/2019. Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o presente Secretário de Agricultura e Aquicultura, MD. Jandirson Campos Torres, solicitando a limpeza e a recuperação da barragem do Povoado Campos Novos 1(um), município de Paulo Afonso.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2516/praca_nossa_senhora_de_lourdes.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2516/praca_nossa_senhora_de_lourdes.pdf</t>
   </si>
   <si>
     <t>SOLCITANDO A CONSTRUÇÃO DE UMA PRAÇA PRÓXIMO AO Nº 264, NO CRUZAMENTO DA RUA NOSSA SENHORA DE LOURDES COM A RUA _x000D_
 MACHADO DE ASSIS, AMBAS LOCALIZADAS NO BAIRRO TANCREDO NEVES III.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2517/valetas_cobertura_rua_do_bom_conselho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2517/valetas_cobertura_rua_do_bom_conselho.pdf</t>
   </si>
   <si>
     <t>solicitando a cobertura da valeta com tampas de cimentos localizada na Rua do Bom Conselho no Bairro Alves de Souza ( Chesf ) _x000D_
 - JUSTIFICATIVA – A falta dessa cobertura em período de chuva esta trazendo grandes transtornos aos seus moradores.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2518/valeas_da_rua_das_palmeiras.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2518/valeas_da_rua_das_palmeiras.pdf</t>
   </si>
   <si>
     <t>solicitando a capinação , varrição e retirada de todo o lixo que fica por cima  da valeta localizada na Rua das Palmeira no Bairro Alves de Souza. _x000D_
 _x000D_
 - JUSTIFICATIVA – A falta dessa limpeza em período de chuva esta trazendo grandes transtornos aos seus moradores.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2519/requerimento_estrada_tigre_caicara_1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2519/requerimento_estrada_tigre_caicara_1.pdf</t>
   </si>
   <si>
     <t>requerimento ao senhor prefeito Luiz Barbosa de Deus, e ao setor competente, a fim de que seja tomada providência em razão passar a máquina tapando buracos no caminho da estrada do povoado Tigre, como também da estrada até a caiçara 1</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2520/requerimento_poste_rua_brasilia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2520/requerimento_poste_rua_brasilia.pdf</t>
   </si>
   <si>
     <t>requerimento ao senhor prefeito Luiz Barbosa de Deus, e ao setor competente, a fim de que seja tomada providência em razão da colocação de um braço com luz no poste nº S000794, que fica na esquina da rua Brasilia com a rua da Fraternidade</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2521/requerimento_duto_para_evasao_dagua_perimetral.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2521/requerimento_duto_para_evasao_dagua_perimetral.pdf</t>
   </si>
   <si>
     <t>requerimento ao senhor prefeito Luiz Barbosa de Deus, e ao setor competente, a fim de que seja tomada providência em razão da colocação de mais um duto para evasão das águas das chuvas, evitando assim as inundações constantes quando chove, rua Perimetral 1, bairro Perpetuo Socorro</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2522/req._iluminacao_centro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2522/req._iluminacao_centro.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a troca de lâmpadas na rua Alonso Maciel Ferreira em frente ao nº232 localizado no Centro.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2523/req._iluminacao_ponte_metalica.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2523/req._iluminacao_ponte_metalica.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a troca de lâmpadas, em todos os postes da Ponte Dom Pedro II.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2524/merenda.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2524/merenda.pdf</t>
   </si>
   <si>
     <t>solicita que os alimentos das escolas, que são destinados a merenda sejam revertidos em cestas básicas e doados as famílias dos alunos.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2525/desinfeccao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2525/desinfeccao.pdf</t>
   </si>
   <si>
     <t>solicita que seja feita a desinfecção e higienização de todas as ruas do complexo Bairro Tancredo Neves, dando uma atenção especial as áreas próximas ao Hospital, pontos de ônibus, Postos de saúde, Caixa econômica e Supermercados. onde existe uma aglomeração maior de pessoas</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2526/limpeza_e_capinacao_bairro_marina_franca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2526/limpeza_e_capinacao_bairro_marina_franca.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO LIMPEZA E CAPINAÇÃO NO BAIRRO MARINA FRANÇA.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2527/limpeza_e_capinacao_btn_iii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2527/limpeza_e_capinacao_btn_iii.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO LIMPEZA E CAPINAÇÃO NO BAIRRO TANCREDO NEVES III.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2528/limpeza_e_capinacao_btn_ii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2528/limpeza_e_capinacao_btn_ii.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO LIMPEZA E CAPINAÇÃO NO BAIRRO TANCREDO NEVES II.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2529/limpeza_e_capinacao_btn_i.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2529/limpeza_e_capinacao_btn_i.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO LIMPEZA E CAPINAÇÃO NO BAIRRO TANCREDO NEVES I.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2530/limpeza_e_capinacao_bairro_dos_rodoviarios.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2530/limpeza_e_capinacao_bairro_dos_rodoviarios.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO LIMPEZA E CAPINAÇÃO NO BAIRRO DOS RODOVIÁRIOS.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2531/limpeza_e_capinacao_bairro_santa_ines.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2531/limpeza_e_capinacao_bairro_santa_ines.pdf</t>
   </si>
   <si>
     <t>solicitando LIMPEZA E CAPINAÇÃO NO BAIRRO SANTA INÊS.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2532/limpeza_e_capinacao_bairro_benone_resende.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2532/limpeza_e_capinacao_bairro_benone_resende.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO LIMPEZA E CAPINAÇÃO NO BAIRRO BENONE RESENDE.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2533/gratificacao_de_outros_servidores_municipais.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2533/gratificacao_de_outros_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a aprovação do Projeto de Lei do Executivo que remete a gratificação e hora extra para os servidores que trabalham na linha de frente no combate a Pandemia do COVID-19, solicito que o mesmo Projeto possa também atender outros servidores, dentre eles: Guarda Municipal, Agentes de Trânsito, Agentes de Saúde, Motoristas e Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2534/quentinha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2534/quentinha.pdf</t>
   </si>
   <si>
     <t>solicita que uma unidade móvel para distribuição de alimentação (quentinhas) em todos os bairros da nossa cidade, dando atenção ao mais necessitados.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2535/requerimento_solicitando_a_construcao_de_ubs_no_povoado_sao_francisco.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2535/requerimento_solicitando_a_construcao_de_ubs_no_povoado_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Construção de um PSF no Povoado São Francisco (Barriga)</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2536/requerimento_solicitando_a_instalacao_do_poco_do_povoado_batatinha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2536/requerimento_solicitando_a_instalacao_do_poco_do_povoado_batatinha.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação do poço do Povoado Batatinha</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2537/solicitando_reiterar_melhorias_no_condominio_beiro_rio_iii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2537/solicitando_reiterar_melhorias_no_condominio_beiro_rio_iii.pdf</t>
   </si>
   <si>
     <t>Solicitando reiterar melhorias no Condomínio Beiro Rio III</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2538/solicitando_reiterar_a_construcao_de_uma_sala_de_aula_na_escola_do_povoado_bonomao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2538/solicitando_reiterar_a_construcao_de_uma_sala_de_aula_na_escola_do_povoado_bonomao.pdf</t>
   </si>
   <si>
     <t>Solicitando reiterar, a construção de uma sala de aula na Escola do Povoado Bonomão</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2540/manutencao_do_gabinete_odontologico_do_pov_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2540/manutencao_do_gabinete_odontologico_do_pov_riacho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1482/2019, que solicita em caráter de urgência a Manutenção (Conserto) do Gabinete Odontológico do PSF do Povoado Riacho, considerando que a ausência do referido equipamento de saúde vem causando diversos transtornos para os cidadãos que ali são atendidos.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2541/reforma_e_ampliacao_do_cemiterio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2541/reforma_e_ampliacao_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1039/2017, que solicita a reforma e ampliação do cemitério do Povoado Arrastapé, Área Rural deste município.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2542/tratamento_odontologico_ubs_serrote.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2542/tratamento_odontologico_ubs_serrote.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 764/2017 e 1116/2017, que solicita que sejam viabilizados os meios necessários que garantam o atendimento odontológico, inclusive através da aquisição de equipamentos, na UBS do Povoado Serrote, Área Rural de Paulo Afonso.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2543/reforma_da_escola_manoel_pereira_no_salgadinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2543/reforma_da_escola_manoel_pereira_no_salgadinho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1055/2017, que solicita que seja otimizada a reforma da Escola Municipal Manoel Pereira, situada no Povoado Salgadinho.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2544/wi-fi_no_salgadinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2544/wi-fi_no_salgadinho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 112/2017, que solicita que sejam implantados mecanismos de acesso a internet Wi-Fi livre e gratuito na praça do Povoado Salgadinho – Área Rural de Paulo Afonso-Ba.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2545/requalificacao_da_praca_da_campo_grande.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2545/requalificacao_da_praca_da_campo_grande.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1197/2018, que solicita a requalificação com implantação de Equipamentos da Academia da Saúde na Praça situada na Campo Grande no Bairro Perpétuo Socorro.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2546/requerimento_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2546/requerimento_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a pavimentação asfáltica Rua Santa Inês- BTN3</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2547/requerimento_reforca_da_praca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2547/requerimento_reforca_da_praca.pdf</t>
   </si>
   <si>
     <t>Requerimento Praça Bareta</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2548/requerimento_adaptacao_de_lixeiras.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2548/requerimento_adaptacao_de_lixeiras.pdf</t>
   </si>
   <si>
     <t>Requerimento rua Bahia</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2549/requerimento_ponro_verde.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2549/requerimento_ponro_verde.pdf</t>
   </si>
   <si>
     <t>Requerimento Ponto Verde</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2550/requerimento_reiterando_travessa_guarani.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2550/requerimento_reiterando_travessa_guarani.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar o saneamento básico e a pavimentação em paralelepípedo da Travessa Guarani, localizada no Bairro Sal Torrado._x000D_
 Reiterando o Requerimento de Nº531/2019</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2551/requerimento_requalificacao_praca_rua_da_amelia_chesf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2551/requerimento_requalificacao_praca_rua_da_amelia_chesf.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves solicitando a requalificação da Praça, localizada na Rua José Ferreira Freire, (antiga Rua da Amélia) no Bairro Alves de Souza.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2552/requerimento_reiterando_rua_sao_lucas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2552/requerimento_reiterando_rua_sao_lucas.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar a pavimentação asfáltica da Rua São Lucas, localizada no Bairro BTN III._x000D_
 Reiterando o Requerimento de Nº741/ 2018.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2555/req._pavimentacao_avenida_getulio_vargas_2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2555/req._pavimentacao_avenida_getulio_vargas_2.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar as seguintes obras: drenagem das águas pluviais, pavimentação asfáltica, iluminação e a urbanização, de toda extensão da Avenida Getúlio Vargas, Centro, ao lado do muro da 1ª Companhia de Infantaria.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2556/requerimento__rua_sao_lucas_postes_led.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2556/requerimento__rua_sao_lucas_postes_led.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar a substituição dos postes com troca de lâmpadas para Led, em toda extensão da Rua São Lucas, localizada no Bairro BTN III.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2557/requerimento_avenia_rio_branco_postes_led.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2557/requerimento_avenia_rio_branco_postes_led.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar a troca de lâmpadas para Led, em toda extensão da Avenida Rio Branco, localizada no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2558/req._capinacao_da_rua_melson_rodrigues.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2558/req._capinacao_da_rua_melson_rodrigues.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitando a capinação, limpeza e retirada de entulho, na lateral da Rua Nelson Rodrigues do Nascimento e por trás da Igreja Católica Padre Lourenço Tori, localizada no Bairro Panorama.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2559/req._iluminacao_jardim_bahia_rua_sao_jose_1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2559/req._iluminacao_jardim_bahia_rua_sao_jose_1.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a troca de lâmpadas da Rua São José em frente ao nº264 localizada no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2560/req._iluminacao_jardim_bahia_rua_sao_jose_433.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2560/req._iluminacao_jardim_bahia_rua_sao_jose_433.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a troca de lâmpadas da Rua São José em frente ao nº433 localizada no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2561/req._iluminacao_em_frente_a_padaria_capricho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2561/req._iluminacao_em_frente_a_padaria_capricho.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a troca de lâmpada, da Rua Osvaldo Cruz em frente, Panificação Capricho localizada no Centro.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2562/requerimento_limpeza_da_barroca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2562/requerimento_limpeza_da_barroca.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Luiz Barbosa de Deus, Solicito que seja feita a limpeza no Bairro BARROCA, pois o lixo está tomando de conta das ruas, também que seja feita a conscientização da comunidade.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2563/reiteracao_pocoartesianoriacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2563/reiteracao_pocoartesianoriacho.pdf</t>
   </si>
   <si>
     <t>Eao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1499/2018, solicitando a perfuração de um poço artesiano no POVOADO LAVRADOR, FAZENDA REZENDE DEPOIS DO POVOADO RIACHO.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2564/modelo_-_requerimento_reforma_do_povoado_bogo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2564/modelo_-_requerimento_reforma_do_povoado_bogo.pdf</t>
   </si>
   <si>
     <t>solicitando a reforma do cemitério do Povoado Bogó.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2565/pavimentacao_em_paralelepipedo_rua_carolina_rosa._barroca..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2565/pavimentacao_em_paralelepipedo_rua_carolina_rosa._barroca..pdf</t>
   </si>
   <si>
     <t>Solicitação de PAVIMENTAÇÃO EM PARALELEPÍPEDO (calçamento) da Rua Carolina Rosa, localizada no Bairro Barroca.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2566/pavimentacao_em_paralelepipedo_travessa_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2566/pavimentacao_em_paralelepipedo_travessa_.pdf</t>
   </si>
   <si>
     <t>Solicitação de PAVIMENTAÇÃO EM PARALELEPÍPEDO (calçamento) na Travessa Av. Antônio Carlos Magalhães com Santa Maria.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2567/requerimento_barroca_22.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2567/requerimento_barroca_22.pdf</t>
   </si>
   <si>
     <t>calçamento na segunda travessa da rua Luiz Gonzaga</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2571/coleta_de_lixo_direcionada_ao_aterro_sanitario__riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2571/coleta_de_lixo_direcionada_ao_aterro_sanitario__riacho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 875/2019, que solicita em regime de urgência que a coleta de lixo realizada no Povoado Riacho tenha a destinação dos resíduos sólidos direcionada ao aterro Sanitário Municipal.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2572/linha_de_transporte_coletivo_malhada_grande.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2572/linha_de_transporte_coletivo_malhada_grande.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 1158/2018 e 512/2019, que solicitam os meios necessários que garantam a criação de uma linha de Transporte Coletivo Municipal para o Povoado Malhada Grande, neste município.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2573/limpeza_da_barraem_comunitaria_do_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2573/limpeza_da_barraem_comunitaria_do_riacho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 921/2017, solicitando a limpeza da Barragem Comunitária do Povoado Riacho – Área rural deste Município.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2574/agenda_positiva_para_discussao_das_questoes_ambientais.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2574/agenda_positiva_para_discussao_das_questoes_ambientais.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1238/2017, que solicita que, para a criação de uma agenda positiva por parte dos poderes constituídos no Município, no que tange a intransigente defesa do Meio Ambiente, seja otimizado pelo departamento responsável o Plano Municipal de Meio Ambiente, para_x000D_
 posterior discussão nesta Casa de Leis.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2575/complementacao_asfaltica_da_rua_sergipe.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2575/complementacao_asfaltica_da_rua_sergipe.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1325/2017, que solicita a complementação asfáltica da Rua Sergipe – Bairro dos Rodoviários – Nesta urbe.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2576/lixeiras_marechal_rondon.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2576/lixeiras_marechal_rondon.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 769/2018 e 711/2019, que solicitam que sejam otimizados os meios necessários que garantam a colocação de lixeiras em todas as vielas (becos) da rua Marechal Rondon.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2577/entrada_principal_no_cleriston_andrade.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2577/entrada_principal_no_cleriston_andrade.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 770/2018, que solicita que sejam otimizados os meios necessários que garantam a construção de uma entrada principal no Bairro Clériston Andrade, nesta urbe.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2578/iluminacao_publica_da_rua_jose_teixeira_-_siriema.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2578/iluminacao_publica_da_rua_jose_teixeira_-_siriema.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1104/2017, que solicita que sejam otimizadas ações corretivas e preventivas na iluminação pública da Rua José Teixeira, Bairro Siriema III - Nesta Urbe.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2579/novas_celulas_no_aterro_sanitario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2579/novas_celulas_no_aterro_sanitario.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n°742/2019, que solicita que sejam otimizados junto a Secretaria Municipal de Meio Ambiente a construção de novas células no aterro sanitário municipal, localizado no Povoado Campos Novos.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2581/calcamento_em_paralelepipedos_da_rua_carlina_rosa__-_barroca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2581/calcamento_em_paralelepipedos_da_rua_carlina_rosa__-_barroca.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 859/2017, que solicitam o calçamento em paralelepípedos da Rua Carlina Rosa – Bairro Barroca (Próximo ao Condomínio Amanda Moraes) – Nesta Urbe.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2582/palco_fixo_na_quadra_do_alagadico.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2582/palco_fixo_na_quadra_do_alagadico.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 595/2017, que solicita a construção de um palco fixo, anexo a quadra de esportes do Povoado Alagadiço.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2583/lampadas_de_led_na_rua_dos_vicentinos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2583/lampadas_de_led_na_rua_dos_vicentinos.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 1018/2018 e 710/2019, que solicitam que sejam otimizados os meios necessários que garantam a substituição da iluminação pública situada nas imediações da Casa de Repouso São Vicente de Paulo, por lâmpadas de LED, garantindo assim a segurança dos que por ali trafegam.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2584/passagemm_molhada_macambira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2584/passagemm_molhada_macambira.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1253/2018, que solicita que sejam otimizados os meios necessários que garantam a construção de uma passagem molhada no Povoado Macambira, nas imediações da casa de Zé de Bila.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2585/reiteracao_da_implant_posto_saude_cleriston.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2585/reiteracao_da_implant_posto_saude_cleriston.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 907/2018, em razão da Implantação de um Posto de Saúde no Bairro Clériston Andrade.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2587/medico_fixo_no_psf_sao_franscisco.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2587/medico_fixo_no_psf_sao_franscisco.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 992/2018 e 713/2019, que solicitam que sejam otimizados os meios necessários que garantam a contratação de um médico fixo para o PSF São Francisco, considerando que a referida unidade conta atualmente com médico volante, o que vem causando dificuldade_x000D_
 de atendimento para usuários da referida unidade de saúde.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2588/reforma_da_quadra_do_abel_barbosa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2588/reforma_da_quadra_do_abel_barbosa.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 662/2018, que solicita a reforma e cobertura da Quadra Poliesportiva situada na Rua dos Expedicionários, Bairro Abel Barbosa – Município de Paulo Afonso.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2589/centro_de_assistencia_aos_docentes_municipais.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2589/centro_de_assistencia_aos_docentes_municipais.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 1134/2018 e 522/2019, que solicitam que sejam adotadas as medidas que garantam a instalação de um Centro de Especialidade aos Docentes.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2590/passagem_molhada_xango.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2590/passagem_molhada_xango.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 1257/2018 e 474/2019, que solicita que sejam otimizados os meios necessários que garantam a construção de uma passagem molhada na estrada que dá acesso do Povoado “Xangô” ao Povoado Salgadinho, nas imediações do riacho situado em frente ao “Barracão de Pai Toni”, considerando que o atendimento ao referido pleito é de extrema necessidade aos que por ali trafegam.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2591/patrolamento_e_encascalhamento_do_alagadico_a_varzea.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2591/patrolamento_e_encascalhamento_do_alagadico_a_varzea.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 994/2019, que solicita a recuperação com patrolamento e encascalhamento da estrada vicinal que interliga o Povoado Alagadiço ao Povoado Várzea, área Rural deste município.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2592/pavimentacao_em_paralelos_igreja_do_salgadinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2592/pavimentacao_em_paralelos_igreja_do_salgadinho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 824/2019, que solicita a pavimentação em paralelos nas imediações (frente e arredores) da Igreja São Pedro, Povoado Salgadinho – Área Rural deste município.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2593/praca_na_igreja_sao_pedro_no_salgadinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2593/praca_na_igreja_sao_pedro_no_salgadinho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1196/2018, que solicita que sejam otimizados os meios necessários que garantam a construção de uma praça no largo da Igreja São Pedro, no Povoado Salgadinho, Área Rural deste município.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2594/perfuracao_de_poco_varzea.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2594/perfuracao_de_poco_varzea.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 1186/2018 e 1348/2019, que solicitam a perfuração de um Poço Artesiano no Povoado Várzea (nas imediações do antigo poço).</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2595/limpeza_e_capinacao_do_cemiterio_do_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2595/limpeza_e_capinacao_do_cemiterio_do_riacho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 1053/2018 e 874/2019, que solicita em regime de urgência a limpeza e capinação do Povoado Riacho, Área Rural deste Município.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2596/requerimento_requalificacao_praca_general_dutra.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2596/requerimento_requalificacao_praca_general_dutra.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente o Secretário de Infraestrutura, MD. Francisco Alves solicitando a requalificação da Praça e a implantação de aparelhos da academia da saúde, localizada na Rua General Dutra no Centro.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2597/requerimento_benone.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2597/requerimento_benone.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, a fim de que seja tomada providência em razão de efetuar a limpeza e o recolhimento de lixo, efetuando reparos no esgoto, com urgência,  no final da rua Ondina, no bairro Benone Rezende, abaixo da quadra e adjacências, pois a população está a muito tempo sofrendo com tal situação, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2598/requerimento_reiterando_travessa_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2598/requerimento_reiterando_travessa_sao_jose.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar o saneamento básico e a pavimentação em paralelepípedo da Travessa São José, iniciando em frente ao nº500, localizada no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2599/requerimento_reiterando_calcadao_da_avenida_apolonio_sales.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2599/requerimento_reiterando_calcadao_da_avenida_apolonio_sales.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar o Recapeamento e pintura demarcatória para auxiliar na caminhada do calçadão localizado na Avenida Apolônio Sales.       _x000D_
 Reiterando o Requerimento de Nº1085/ 2019.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2600/modelo_-_requerimento_da_reforma_da_quadra_bairro_seriema..doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2600/modelo_-_requerimento_da_reforma_da_quadra_bairro_seriema..doc</t>
   </si>
   <si>
     <t>possibilitando a reforma da quadra de esporte do povoado Siriema.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2601/requerimento_gracinha_modas_btn_2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2601/requerimento_gracinha_modas_btn_2.pdf</t>
   </si>
   <si>
     <t>requerimento ao senhor prefeito Luiz Barbosa de Deus, e ao setor competente, a fim de que seja tomada providência em razão de efetuar o reparo em um buraco no meio do asfalto da rua da Ladeira BTN 2, em frente a Gracinha Modas , certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2602/requerimento_poste_rua_brasilia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2602/requerimento_poste_rua_brasilia.pdf</t>
   </si>
   <si>
     <t>requerimento ao senhor prefeito Luiz Barbosa de Deus, que se destine ao setor competente, a fim de que seja tomada providência em razão da colocação de um braço com luz no poste nº S000794, que fica na esquina da rua Brasília, com a rua da Fraternidade, nas proximidades do antigo curral, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2603/requerimento_limpesas_do_cleriston_andrade.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2603/requerimento_limpesas_do_cleriston_andrade.pdf</t>
   </si>
   <si>
     <t>a limpeza de todas as ruas do Bairro Cleriston Andrade</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2604/requerimento_reinterado_da_praca_rua_londres_panorama.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2604/requerimento_reinterado_da_praca_rua_londres_panorama.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente o Secretário de Infraestrutura, MD. Francisco Alves solicitando a requalificação da Praça na Rua Londres, localizado no Bairro Panorama. Reiterando o Requerimento de Nº1410/2019.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2605/req._saneamento_basico_rua_jose_de_anchieta.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2605/req._saneamento_basico_rua_jose_de_anchieta.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a drenagem das águas pluviais e o saneamento básico na Rua José de Anchieta em frente ao nº681 localizada no Bairro BTN III.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2606/redutor_de_velocidade._av._antonio_carlos_magalhaes..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2606/redutor_de_velocidade._av._antonio_carlos_magalhaes..pdf</t>
   </si>
   <si>
     <t>Solicitação de um REDUTOR DE VELOCIDADE (QUEBRA MOLAS) na Avenida Antônio Carlos Magalhães, bairro Centenário, em frente ao número 17 (dezessete).</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2607/limpeza_e_capinacao_do_cemiterio_do_tigre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2607/limpeza_e_capinacao_do_cemiterio_do_tigre.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1050/2018, que solicita a limpeza e capinação do cemitério do Povoado Tigre, Área Rural de Paulo Afonso.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2608/cep_do_loteamento_celidone.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2608/cep_do_loteamento_celidone.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 663/2018, que solicita que sejam otimizados os meios necessários para garantir o cadastro de “CEP”, nas ruas do loteamento Celidone Vale de Deus.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2609/melhorias_do_campinho_da_fazenda_chesf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2609/melhorias_do_campinho_da_fazenda_chesf.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 687/2018, que solicita que sejam tomadas as medidas necessárias que garantam melhoria do campo de futebol situado na Fazenda CHESF.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2610/requalificacao_da_feirinha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2610/requalificacao_da_feirinha.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 723/2018, 1210/2018, 468/2019, 667/2019 e 1351/2019, que solicitam que sejam otimizados os meios necessários que garantam a requalificação do Mercado Público da “Feirinha”, relevante centro comercial de nosso município.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2611/requalificacao_do_centro_de_saude_do_btn.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2611/requalificacao_do_centro_de_saude_do_btn.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 671/2019, solicita que sejam otimizados os meios necessários que garantam a requalificação do Centro Médico de Especialidades do Bairro Tancredo Neves, considerando a importância do mesmo para todo o nosso município.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2612/chuvas_perpe.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2612/chuvas_perpe.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo senhor prefeito Luiz Barbosa de Deus, e ao setor competente, a fim de que seja tomada providência em razão de desobstruir, a passagem de chuvas torrenciais, onde o dito bloqueio da passagem de água das chuvas está causando transtorno aos moradores e pessoas portadoras de deficiências, que se localizam por trás das casas situadas nas proximidades do curral até a quadra da perimetral II no bairro Perpétuo Socorro, mais precisamente no quintal entre a casa de Fazendeiro e o curral, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2613/patrolamento_e_encascalhamento_da_rua_nova.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2613/patrolamento_e_encascalhamento_da_rua_nova.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 583/2019, que solicita o patrolamento e encascalhamento da Rua Nova, conhecida como Rua por trás da Casa do Professor Adão, no Povoado Riacho, considerando que a referida rua traz diversos impedimentos de trafegabilidade, prejudicando aos que ali residem.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2614/req._capinacao_e_limpeza_bairro_vila_nobre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2614/req._capinacao_e_limpeza_bairro_vila_nobre.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitando a capinação, limpeza e retirada de entulho, das seguintes ruas citadas abaixo, localizadas no Bairro Vila Nobre.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2615/req._capinacao_e_limpeza_grande_hotel.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2615/req._capinacao_e_limpeza_grande_hotel.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitando a capinação, limpeza e retirada de entulho, nas proximidades do Grande Hotel, localizada no Bairro Vila Nobre.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2616/req._quadra_dner.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2616/req._quadra_dner.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar a requalificação da quadra de esporte, localizada no Bairro DNER.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2617/pavimentacao_asfaltica_da_rua_arsenio_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2617/pavimentacao_asfaltica_da_rua_arsenio_riacho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 987/2019, que solicita a recuperação da Pavimentação Asfáltica da Rua Arsênio Pereira de Azevedo, Povoado Riacho.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2618/pavimentacao_asfaltica_da_rua_da_igreja_assembleia_de_deus_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2618/pavimentacao_asfaltica_da_rua_da_igreja_assembleia_de_deus_riacho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 555/2019 e 581/2019, que solicita Pavimentação Asfáltica da Rua da igreja Assembléia de Deus – Povoado Riacho.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2619/poco_tubular_no_sitio_do_lucio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2619/poco_tubular_no_sitio_do_lucio.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1037/2017, que solicita a perfuração de um poço tubular no Povoado Sítio do Lúcio, Área Rural deste Município.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2620/recuperacao_da_pavimentacao_asaltica_na_rua_aroeira_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2620/recuperacao_da_pavimentacao_asaltica_na_rua_aroeira_riacho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 988/2019, que solicita a recuperação da pavimentação asfáltica na Rua Aroeira, Povoado Riacho, Área Rural deste Município.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2621/revisao_da_iluminacao_publica_do_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2621/revisao_da_iluminacao_publica_do_riacho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 582/2019, que solicita uma revisão geral com colocação de novos pontos de iluminação pública e substituição dos que se encontram em todas as ruas do Povoado Riacho.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2622/sinalizacao_dos_redutores_de_velocidade_do_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2622/sinalizacao_dos_redutores_de_velocidade_do_riacho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n° 1163/2018 e 499/2019, que solicitam a sinalização vertical e horizontal dos redutores de velocidade situados no Povoado Riacho, nesta urbe.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2623/para_bala_do_modulo_povoado_malhada_grande.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2623/para_bala_do_modulo_povoado_malhada_grande.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Luiz Barbosa de Deus, que se designe ao setor de infra estrutura, o qual já está ampliando o Módulo da Malhada Grande e que se inclua no mesmo projeto, um muro para balas, com local para guardar viaturas, Devido a situação de risco e isolamento do Policial Militar de serviço neste módulo policial, e a existência de iminente cercos e combates entre foras da lei utilizando-se de armas de fogo e artefatos análogos ao tipo, tendo a necessidade deste muro para proteção da vida do policial miliar, defensor da sociedade.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2624/requerimentolimpeza_amachesf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2624/requerimentolimpeza_amachesf.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo Senhor prefeito Luiz Barbosa de Deus, que se designe ao setor competente, a fim de que seja tomada providência na limpeza ao lado da caixa econômica Onde era a guarda da Chesf... após a faculdade e as associações ( AA, ANOS DOURADOS, CDCA e AMACHESF ), Ao lado do ministério do trabalho, no Acampamento CHESF</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2625/requerimento_fabinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2625/requerimento_fabinho.pdf</t>
   </si>
   <si>
     <t>requerimento ao senhor prefeito Luiz Barbosa de Deus, e ao setor competente, a fim de que seja tomada providência em razão efetuar a capinação das ruas do bairro dos Rodoviários, Tamandaré, Bela vista e adjacências, devido ao grande foco de mosquitos da dengue e muitos entulhos no local, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2626/limpeza_de_barragens_e_agudos_do_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2626/limpeza_de_barragens_e_agudos_do_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1445/2017, que solicita a limpeza das barragens e aguadas no Povoado São José, Área Rural deste município.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2627/limpeza_e_capinacao_do_cemiterio_do_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2627/limpeza_e_capinacao_do_cemiterio_do_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1054/2018, que solicita a limpeza e capinação do cemitério do Povoado São José.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2628/melhoramento_da_iluminacao_do_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2628/melhoramento_da_iluminacao_do_sao_jose.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1123/2018, que solicita o melhoramento da iluminação pública do Povoado São José, Área Rural deste Município.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2629/perfuracao_de_um_poco_no_salgadinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2629/perfuracao_de_um_poco_no_salgadinho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1124/2018, que solicita que sejam otimizados os meios necessários que garantam a perfuração de um poço artesiano no Povoado Salgadinho, Área Rural deste Município.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2630/refletores_no_campo_do_salgadinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2630/refletores_no_campo_do_salgadinho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 639/2017, que solicita a instalação de refletores no Campo de Futebol do Povoado Salgadinho, município de Paulo Afonso.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2631/limpeza_de_barragens_e_agudos_do_sao_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2631/limpeza_de_barragens_e_agudos_do_sao_jose.pdf</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2633/requerimento_desenfeccao_dos_povoados__riacho_sao_jose__malhada__varzea_jua_boa_esperanca.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2633/requerimento_desenfeccao_dos_povoados__riacho_sao_jose__malhada__varzea_jua_boa_esperanca.doc</t>
   </si>
   <si>
     <t>. Pedimos a desinfecção dos povoados. Juá, Várzea, Riacho, São José malhada Grande, e boa esperança.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2634/desenfccao_rio_do_sal_lagoa_da_pedra_xingozinho_salcobro_sitio_do_tara.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2634/desenfccao_rio_do_sal_lagoa_da_pedra_xingozinho_salcobro_sitio_do_tara.pdf</t>
   </si>
   <si>
     <t>Pedimos a desinfecção dos povoados. Rio do sal, Lagoa da Pedra, povoado xingozinho, Salobro  Tabuleirinho, Sitio do tará.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2635/requerimento_desenfeccao_dos_povoados__sao_francisco_bogo_casa_de_pedra_barro_vermelho_lagoa_grande_sitio_do_lucio.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2635/requerimento_desenfeccao_dos_povoados__sao_francisco_bogo_casa_de_pedra_barro_vermelho_lagoa_grande_sitio_do_lucio.doc</t>
   </si>
   <si>
     <t>São Francisco, Bogó, Casa de Pedra Borro vermelho, Lagoa grande, Sitio do Lucio</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2636/vila_matias_tigre_arrastape_sao_domingos_batatinha_sao_jo_se_baixa_funda_mosquiro_pocos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2636/vila_matias_tigre_arrastape_sao_domingos_batatinha_sao_jo_se_baixa_funda_mosquiro_pocos.pdf</t>
   </si>
   <si>
     <t>Vila Matias, Tigre Arrasta-pé, são domingos Batatinha, Barrinha, Santo Antônio, são José, baixa funda, mosquito poços.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2637/modelo_-_requerimento__solicitando_a_vigilancia_sanitaria_btn03.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2637/modelo_-_requerimento__solicitando_a_vigilancia_sanitaria_btn03.pdf</t>
   </si>
   <si>
     <t>possibilitando a_x000D_
 visita da vigilância sanitária , na rua Santa Rita btn 03, por trás do Posto de_x000D_
 Saúde Delmiro Gouveia.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2638/requerimento_desenfeccao_dos_povoados_caicara_campos_novos_bonamao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2638/requerimento_desenfeccao_dos_povoados_caicara_campos_novos_bonamao.pdf</t>
   </si>
   <si>
     <t>Caiçara Campos Novos, Olho d`água do pulo, Nambebé ,macambira, Bonamão, Alagadiço,</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2639/siriema_123_mosquito_da_dengue.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2639/siriema_123_mosquito_da_dengue.pdf</t>
   </si>
   <si>
     <t>solicitando em carácter de urgência a retirada de todos os entulhos juntamente com  limpeza geral do Bairro Siriema 1, 2 e 3 para prevenir o surto de doenças causadas pelo mosquito AEDES AEGTI , devido as fortes chuvas que acontece em nosso Município, muita água fica represada tornando assim a facilidade da proliferação dos mosquitos.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2640/requerimento_quebra_mola_pedra_comprida_01.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2640/requerimento_quebra_mola_pedra_comprida_01.pdf</t>
   </si>
   <si>
     <t>solicitando um quebra  na rua blumenau em frente ao 45 no bairro pedra comprida</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2642/abster_restricao_das_lives.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2642/abster_restricao_das_lives.pdf</t>
   </si>
   <si>
     <t>Solicita que se abstenha de restringir a realização de  lives, e que as mesmas possam ser realizadas com as devidas medidas de prevenção seguindo as normas da OMS(Organização Mundial da Saúde) não comprometendo a eficácia do isolamento social.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2643/requerimento_calcamento_na_travessa_pedra_comprida_barroca_25.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2643/requerimento_calcamento_na_travessa_pedra_comprida_barroca_25.pdf</t>
   </si>
   <si>
     <t>calçamento na travessa pedra comprida localizada na barroca</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2644/cozinha_comunitaria_do_b._boa_esperanca_e_jardim_aeroporto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2644/cozinha_comunitaria_do_b._boa_esperanca_e_jardim_aeroporto.pdf</t>
   </si>
   <si>
     <t>solicitando  a Construção de uma Cozinha Comunitária no Bairro Boa Esperança, que também venha  beneficiar também o Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2645/construcao_do_cras_no_bairro_boa_esperanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2645/construcao_do_cras_no_bairro_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de um CRAS no Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2646/construcao_do_cras_no_jardim_aeroporto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2646/construcao_do_cras_no_jardim_aeroporto.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de um CRAS no Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2647/cozinha_comunitaria_do_siriema_12_e_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2647/cozinha_comunitaria_do_siriema_12_e_3.pdf</t>
   </si>
   <si>
     <t>solicitando a Construção de uma Cozinha Comunitária no Bairro Siriema 1 que também será beneficiados os moradores do Bairro  Siriema 2 e 3.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2648/cozinha_comunitaria_no_bairro_sao_vicente_prainha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2648/cozinha_comunitaria_no_bairro_sao_vicente_prainha.pdf</t>
   </si>
   <si>
     <t>solicitando a Construção de uma Cozinha Comunitária no Bairro São Vicente (prainha).</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2649/requerimento_buraco_no_quebra_molas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2649/requerimento_buraco_no_quebra_molas.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitação de reparo em um buraco no quebra molas em frente a casa número 130, na rua Erocilda Patriota, bairro Perpétuo Socorro, pois está cada vez maior e já aconteceu acidentes com vitimas graves, a população agradece antecipadamente.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2650/requerimento_covid_policia_militar.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2650/requerimento_covid_policia_militar.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao secretário de saúde Guiarone Garibalde, solicita, em caráter de urgência, que seja disponibilizado no período da pandemia do COVID-19 um psiquiatra, um psicólogo, um assistente social, um enfermeiro e um fisioterapeuta, juntamente com testes rápidos ou outros testes de COVID-19, para que possa atender os profissionais da segurança pública, podendo ser policiais militares do 20º BPM, bombeiros militares do 15º GBM e policiais civis, para que atendam no batalhão o qual providenciará um local para o atendimento específico, ciente da compreensão em atender tal requerimento os profissionais de segurança pública agradecem.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2651/requerimento_esgoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2651/requerimento_esgoto.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicita que seja reparado o esgoto da rua Erocilda Patriota, que se localiza em frente a distribuidora de bebidas do Braga, no bairro Perpétuo Socorro o qual está aberto, já faz dois meses e está causando transtorno aos moradores da localidade, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2652/iluminacao_ba210.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2652/iluminacao_ba210.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicita que seja efetuado o reparo na iluminação da BA210 entre o BTN 2 e 3, no trecho da rua Frei Damião até a polícia rodoviária federal, a qual está totalmente no escuro causando muito transtorno para a população, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2653/santa_barbara_barroca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2653/santa_barbara_barroca.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo senhor prefeito Luiz Barbosa de Deus, e ao setor competente, a fim de que seja tomada providência em razão calçar e asfaltar a rua Santa Barbara no Bairro Barroca, muito transtorno para a população, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2656/requalificacao_do_terminal_de_coletivos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2656/requalificacao_do_terminal_de_coletivos.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1191/2018, que solicita a requalificação e ampliação do Terminal de Transporte Urbano situado no Bairro Perpétuo Socorro.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2657/quebra_molas_na_rua_treze_de_maio_btn_i.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2657/quebra_molas_na_rua_treze_de_maio_btn_i.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1115/2018, que solicita a colocação de redutores de velocidade (quebra-molas) na Rua Treze de Maio, Tancredo Neves I. A presente solicitação se justifica por tratar-se de um anseio de todos que residem no referido logradouro.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2667/requalificacao_da_praca_tamarindo_do_povoado_salgadinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2667/requalificacao_da_praca_tamarindo_do_povoado_salgadinho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 1395/2017, 1208/2018 e 478/2019, que solicitam a Requalificação com instalação de Equipamentos de Academia de Saúde da “Praça do Tamarindo” situada no Povoado Salgadinho.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2668/requalificacao_do_psf_sao_francisco.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2668/requalificacao_do_psf_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 991/2018 e 715/2019, que solicitam que sejam otimizados os meios necessários para a requalificação do PSF São Francisco, garantindo as adequações de acessibilidade, construção de uma copa e uma sala para os agentes de saúde.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2669/complementacao_na_rede_de_abastecimento_no_santo_antonio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2669/complementacao_na_rede_de_abastecimento_no_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1324/2017, que solicita a complementação na Rede de Abastecimento de Água do Povoado Santo Antônio, Área Rural deste município.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2670/encascalhamento_e_patrolamento_barro_vermelho_ao_bogo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2670/encascalhamento_e_patrolamento_barro_vermelho_ao_bogo.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n°997/2017, que solicita o ancascalhamento e patrolamento da estrada vicinal que liga o Povoado Barro Vermelho ao Povoado Bogó, na área rural deste Município.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2671/limpeza_e_capinacao_de_area_do_arrastape.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2671/limpeza_e_capinacao_de_area_do_arrastape.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 782/2019, que solicita que sejam otimizados os meios necessários que garantam a limpeza e capinação nas imediações das seguintes áreas do Povoado Arrastapé: Quadra de esportes, unidade de saúde, escola municipal, sede da associação e igreja católica.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2672/limpeza_e_capinacao_do_cemiterio_do_arrastape.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2672/limpeza_e_capinacao_do_cemiterio_do_arrastape.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 992/2019, que solicita a limpeza e capinação do cemitério do Povoado Arrastapé, Área Rural deste município.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2673/recuperacao_do_trevo_da_macambira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2673/recuperacao_do_trevo_da_macambira.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1249/2018, que solicita que sejam otimizados os meios necessários que garantam a recuperação do trevo que dá acesso ao Povoado Macambira, Área Rural deste município.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2674/reparos_no_poco_artesiano_do_povoado_alagadico.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2674/reparos_no_poco_artesiano_do_povoado_alagadico.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 841/2019, que solicita em regime de urgência que seja enviada uma equipe de manutenção para realizar reparos no Poço Artesiano do Povoado Alagadiço.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2675/requalificacao_da_escola_padre_lourenco_tori.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2675/requalificacao_da_escola_padre_lourenco_tori.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 779/2017, que solicita a requalificação da Escola Municipal Padre Lourenço Tory, situada na Área Rural deste Município.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2676/revisao_melhoramento_e_ampliacao_na_rede_de_abastecimento_da_varzea.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2676/revisao_melhoramento_e_ampliacao_na_rede_de_abastecimento_da_varzea.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 1204/2018 e 666/2019, que solicitam revisão, melhoramento e ampliação na rede de abastecimento de água do Povoado Várzea, Área Rural deste Município.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2677/wi-fi_gratis_no_alagadico.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2677/wi-fi_gratis_no_alagadico.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 641/2017, que solicita que sejam implantados mecanismos necessários de acesso a internet WI-FI livre e gratuita no Povoado Alagadiço – Área Rural de Paulo Afonso.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2678/wi-fi_gratis_no_nambebe.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2678/wi-fi_gratis_no_nambebe.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 457/2018, que solicita que sejam implantados mecanismos de acesso a internet Wi-Fi livre e gratuito no Povoado Nambebé – Área Rural de Paulo Afonso – Ba.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2679/asfalto_rua_porto_rico.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2679/asfalto_rua_porto_rico.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1016/2019, que solicita a pavimentação asfáltica da Rua Porto Rico, Bairro Dom Mário Zanetta, nesta Urbe.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2680/complementacao_de_canteiro_da_landulfo_alves_e_otaviano_leandro_de_moraes.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2680/complementacao_de_canteiro_da_landulfo_alves_e_otaviano_leandro_de_moraes.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 833/2018 e 516/2019, que solicita que sejam otimizados os meios necessários que garantam a complementação do canteiro divisor (retorno) entre as Ruas Landulfo Alves e Otaviano Leandro de Moraes, nas imediações da Cesta do Povo.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2681/construcao_de_quadra_nas_imediacoes_do_lacen.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2681/construcao_de_quadra_nas_imediacoes_do_lacen.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1194/2018, que solicita a construção de uma quadra poliesportiva nas imediações do LACEN (laboratório central de referência regional).</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2682/contrucao_de_uma_praca_na_arari_na_fazenda_chesf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2682/contrucao_de_uma_praca_na_arari_na_fazenda_chesf.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 689/2018, que solicita que sejam tomada medidas necessárias que garantam a construção de uma praça na Rua Arari, na Fazenda CHESF.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2683/contrucao_de_uma_praca_nos_4_grupos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2683/contrucao_de_uma_praca_nos_4_grupos.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 523/2018, que solicita a construção de uma praça na região conhecida como “4 grupos”, nas imediações do muro da 1º Cia de Infantaria (Muro do Quartel).</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2684/equipamentos_da_saude_na_praca_da_libanesa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2684/equipamentos_da_saude_na_praca_da_libanesa.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1123/2018, que solicita que sejam adotadas as medidas necessárias que garantam a instalação de equipamentos de academia da saúde na Praça João de Brito (Praça da Libanesa), nesta urbe.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2685/req._implatacao_de_poste_btn_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2685/req._implatacao_de_poste_btn_3.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a implantação de um poste padrão de iluminação na Rua José de Anchieta em frente ao nº681, localizada no Bairro BTN III.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2686/requ._urbanizacao_e_construcao_de_praca_panorama.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2686/requ._urbanizacao_e_construcao_de_praca_panorama.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves solicitando a urbanização, construção de uma praça com equipamentos para academia da saúde, em um terreno localizado: por trás da Igreja Padre Lourenço Tori no Bairro Panorama, que faz junção as seguintes ruas, que está em anexo ao requerimento.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2687/requ._urbanizacao_e_construcao_de_praca_panorama.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2687/requ._urbanizacao_e_construcao_de_praca_panorama.pdf</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2688/req._ponto_de_onibus_com_cobertura_pedrezinha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2688/req._ponto_de_onibus_com_cobertura_pedrezinha.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar a implantação de pontos de ônibus com coberturas e bancos, localizado no Povoado Lagoa da Pedra (Pedrezinha) Zona Rural.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2689/req._iluminacao_pedrezinha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2689/req._iluminacao_pedrezinha.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar as trocas de lâmpadas nos postes padrão, localizado no Povoado Lagoa da Pedra (Pedrezinha) Zona Rural.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2690/requerimento_buraco_no_quebra_molasmanoel_novais.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2690/requerimento_buraco_no_quebra_molasmanoel_novais.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitação de reparo em um buraco no quebra molas na RUA MANOEL NOVAIS, 152,  Centro,  próximo ao AJUPM | CENTRO DE APOIO AOS POLICIAS MILITARES, pois está cada vez maior e já aconteceu acidentes com vitimas graves, a população agradece antecipadamente.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2691/requerimento_campo_canarinho_btn_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2691/requerimento_campo_canarinho_btn_3.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar a limpeza do campo do Canarinho, BTN 3.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2692/requerimento_buraco_asfalto_antiga_cesta_do_povo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2692/requerimento_buraco_asfalto_antiga_cesta_do_povo.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar o reparo de um buraco no asfalto em frente a Shopping da Moda, na rua Otaviano Leandro de Moraes, pois há muito tempo causa transtorno e muitos acidentes inclusive com vítimas não fatais.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2693/req._capinacao_igreja_jose_de_anchieta.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2693/req._capinacao_igreja_jose_de_anchieta.pdf</t>
   </si>
   <si>
     <t>Ao Exmº Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitando a capinação, limpeza e retirada de entulho, na Avenida do Aeroporto e em frente e nas laterais da Igreja Católica São José de Anchieta, localizada no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2694/req._ponto_de_onibus_com_cobertura_dner.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2694/req._ponto_de_onibus_com_cobertura_dner.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar a implantação de pontos de ônibus com cobertura e bancos, e bem como a recuperação dos existentes, localizado no Bairro DNER.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2695/redutor_de_velocidade_rua_da_juventude.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2695/redutor_de_velocidade_rua_da_juventude.pdf</t>
   </si>
   <si>
     <t>solicitando em caráter de urgência um redutor de velocidade na Rua da Juventude no Bairro Alves de Souza ( antigo acampamento chesf )</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2696/redudor_de_velocidade_na_rua_do__futuro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2696/redudor_de_velocidade_na_rua_do__futuro.pdf</t>
   </si>
   <si>
     <t>solicitando em caráter de urgência um redutor de velocidade na Rua do Futuro no Bairro Alves de Souza (antigo acampamento chesf)</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2697/requerimento_asfalto_da_av._beira_rio_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2697/requerimento_asfalto_da_av._beira_rio_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>recapiação asfaltica da av beira rio  bairro jardim bahia</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2698/reforma_do_campo_da_prainha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2698/reforma_do_campo_da_prainha.pdf</t>
   </si>
   <si>
     <t>solicitando a Reforma do Campo Principal do Bairro São Vicente (prainha)</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2699/ponto_de_onibus_da_beira_rio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2699/ponto_de_onibus_da_beira_rio.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1076/2018, que solicita a instalação de um ponto de ônibus (abrigo de passageiro) na Avenida Beira Rio, nas imediações da Igreja Evangélica Universal do Reino de Deus, no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2700/requerimento_rua_acre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2700/requerimento_rua_acre.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Acre</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2701/requalificacao_da_praca_da_marieta_ferraz.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2701/requalificacao_da_praca_da_marieta_ferraz.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1187/2018, que solicita a requalificação com implantação de equipamentos de Academia da Saúde na praça situada na Marieta Ferraz, nesta Urbe.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2702/praca_no_cleriston_andrade.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2702/praca_no_cleriston_andrade.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 989/2019, que solicita a construção de uma praça com academia da saúde e parque infantil, no Bairro Clériston Andrade.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2703/requalificacao_da_praca_da_perpetuo_socorro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2703/requalificacao_da_praca_da_perpetuo_socorro.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 990/2018, que solicita que sejam otimizados os meios necessários que garantam a requalificação da Praça Nossa Senhora do Perpétuo Socorro, situada em frente a Igreja de mesmo nome, nesta Urbe.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2704/requalificacao_da_quadra_do_salgadinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2704/requalificacao_da_quadra_do_salgadinho.pdf</t>
   </si>
   <si>
     <t>Reitera os requerimentos n°s 221/2017, 1060/2018 e 670/2019, que solicitam a requalificação da quadra poliesportiva do Povoado Salgadinho – Área Rural de Paulo Afonso-BA.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2705/psf_cleriston_andrade.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2705/psf_cleriston_andrade.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 990/2019, que solicita a construção de um PSF no Bairro Clériston Andrade.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2706/requalificacao_da_praca_do_bnh.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2706/requalificacao_da_praca_do_bnh.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1198/2018, que solicita requalificação com instalação de Equipamentos de Academia de Saúde na praça situada no Bairro Amauri Alves de Meneses (BNH), nesta Urbe.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2707/quebra_molas_na_rua_porto_rico.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2707/quebra_molas_na_rua_porto_rico.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 447/2017, que solicita que sejam otimizadas as medidas necessárias para a construção de um redutor de velocidade, quebra-molas, na Rua Porto Rico, nas imediações do n° 35 – Bairro Dom Mário Zanetta, nesta Urbe.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2708/recapeamento_de_algumas_ruas_da_vila_poty.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2708/recapeamento_de_algumas_ruas_da_vila_poty.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 540/2017, que solicita que sejam otimizadas as medidas necessárias para garantir o recapeamento asfáltico do Bairro Vila Poty.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2709/requalificacao_da_praca_do_casquetinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2709/requalificacao_da_praca_do_casquetinho.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 585/2019, que solicita a requalificação da Praça Pública no Bairro Oliveira Brito, conhecida como “Praça do Casquetinho”, em frente a agremiação esportiva de mesmo nome.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2711/requalificacao_da_praca_jose_mirom_no_abel_barbosa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2711/requalificacao_da_praca_jose_mirom_no_abel_barbosa.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 706/2018, que solicita que sejam implantados mecanismos necessários que garantam a requalificação da Praça José Mirom de Siqueira, Bairro Abel Barbosa, nesta Urbe.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2712/internet_gratuita_para_area_rural.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2712/internet_gratuita_para_area_rural.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 499/2018, que solicita ao Chefe do Executivo Municipal a adesão ao Programa Federal Internet para Todos, o que garantirá uma eficaz política de acesso livre e gratuito a internet aos cidadãos da Área Rural de nosso Município.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2714/lavagem_da_praca_do_acaraje.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2714/lavagem_da_praca_do_acaraje.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 661/2018, que solicita que sejam otimizados os meios necessários ara que se realizem semanalmente, ás segundas-feiras, a lavagem da Praça do Acarajé, situada na Avenida Getúlio Vargas, nesta Urbe.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2715/recuperacao_asfaltica_da_rua_da_fraternidade.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2715/recuperacao_asfaltica_da_rua_da_fraternidade.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1057/2017, que solicita recuperação asfáltica da Rua da Fraternidade, Bairro Perpétuo Socorro – Nesta Urbe.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2716/reforma_da_praca_da_vila_nobre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2716/reforma_da_praca_da_vila_nobre.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 765/2017, que solicita que sejam viabilizadas as ações necessárias que garantam a reforma da praça Situada no Bairro Vila Nobre, nesta Urbe.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2717/requalificacao_de_pontos_de_onibus.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2717/requalificacao_de_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 1200/2018, que solicita a requalificação dos já existentes e implantação de novos pontos de ônibus Coletivos Urbanos (Abrigo de passageiros) em todas as áreas que possuam linha regular de transporte coletivo urbano e semi-urbano.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2718/reiteracao_manut_rua_africa_sr_bonfim.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2718/reiteracao_manut_rua_africa_sr_bonfim.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, a reiteração do requerimento, nº 1157/2019, em razão da manutenção da Rua África localizada no Bairro Sr. Do Bonfim, próximo ao CETEP, para evitar o alagamento de esgotos, pois vem causando transtornos aos moradores dessa localidade.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2719/requerimento_sinalizacao_rua_da_harmonia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2719/requerimento_sinalizacao_rua_da_harmonia.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo Senhor prefeito Luiz Barbosa de Deus, que se designe ao setor competente, a fim de que seja tomada providência na colocação de placas de sinalização, a fim de orientar os condutores automotores, nas ruas Harmonia com a Avenida Bahia e adjacências, pois diversos acidentes estão ocorrendo, e as sinalizações anteriores foram retiradas e não foram repostas, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2720/reiteracao_da_reforma_e_amplia_mod_poli_pov_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2720/reiteracao_da_reforma_e_amplia_mod_poli_pov_riacho.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Luiz Barbosa de Deus, reiterar o requerimento, nº 453/2018, em razão da reforma e ampliação do Módulo Policial do Povoado Riacho, incluindo um muro para bala ao redor do módulo.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2721/requerimento_chuva_correia_corrego.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2721/requerimento_chuva_correia_corrego.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo senhor prefeito Luiz Barbosa de Deus, e ao setor competente, a solicitação para que se construir um córrego para evitar enchentes na rua Perimetral 2, bairro Perpétuo Socorro, onde no período de chuvas ocorre inundações com perda de moveis e eletrodomésticos. Certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2723/requerimento_limpeza_perpetuo_socorro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2723/requerimento_limpeza_perpetuo_socorro.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar que seja realizado a limpeza em todo o bairro Perpétuo Socorro, ajudando assim a minimizar os casos de dengue, xicungunha e zica, que está acometendo a cidade.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2724/req._terminal.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2724/req._terminal.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a construção e instalação do terminal rodoviário alternativo no Complexo do BTN, que vai se tonar um elo de integração entre todas rotas e bairros.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2725/requerimento_asfalto_rua_acm_sao_carlos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2725/requerimento_asfalto_rua_acm_sao_carlos.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar que seja asfaltado o trajeto do ônibus no BTN 3, nas ruas ACM, São Carlos que passa em frente as casinhas, e as adjacências.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2727/requerimento_av._moxoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2727/requerimento_av._moxoto.pdf</t>
   </si>
   <si>
     <t>Requerimento Pavimentação asfáltica Av. Moxotó</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2729/requerimentos_musicos_palavra.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2729/requerimentos_musicos_palavra.pdf</t>
   </si>
   <si>
     <t>autorizar  que um representante da Classe dos Músicos , Artistas, profissionais de cultura e eventos , faça uso da Tribuna , na Sessão Ordinária do dia 22 de Junho , para apresentar aos Senhores Vereadores as principais dificuldades e desafios da classe diante da pandemia, bem como , apresentar o olhar da Classe acerca dos PL’s 17 e 18/2020 que tramitam nesta Casa.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2730/requerimento_povoado_ludovico.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2730/requerimento_povoado_ludovico.pdf</t>
   </si>
   <si>
     <t>Iluminação pública no Povoado Luduvico.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2732/req._praca_rua_berlim.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2732/req._praca_rua_berlim.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando a construção de uma Praça, na esquina da Rua Berlim com a Avenida dos Estudantes, localizado no Bairro Amaury Alves de Menezes.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2733/req._quadra_casa_da_crianca_5.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2733/req._quadra_casa_da_crianca_5.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitar a construção de uma Quadra Poliesportiva no Colégio Casa da Criança 5, localizada no BNH.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2735/pavimentacao_em_paralelepipedo_rua_dom_pedro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2735/pavimentacao_em_paralelepipedo_rua_dom_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitação de PAVIMENTAÇÃO EM PARALELEPÍPEDO (calçamento) da Rua Dom Pedro, localizada no Bairro Tancredo Neves, especificamente na circunscrição da PA4 até adjacências do Parque Aquático.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2736/requerimento_condominio_beira_rio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2736/requerimento_condominio_beira_rio.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar o reparo no asfalto e a limpeza nos esgotos e matagal, pois a população está sofrendo com as chuvas constantemente, nos pontos de ônibus que não amparam da chuva e do sol, no condomínio minha casa minha vida, condomínio Beira Rio, entra o Jardim Bahia e o Moxotó.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2745/requerimento_rua_ceara.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2745/requerimento_rua_ceara.pdf</t>
   </si>
   <si>
     <t>Requerimento Pavimentação asfáltica Travessa Ceará</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2746/requerimento_rua_ceara_1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2746/requerimento_rua_ceara_1.pdf</t>
   </si>
   <si>
     <t>Requerimento implantação de quebra-molas na Travessa Ceará</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2748/requ._trator_para_arar_terra_caicara_2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2748/requ._trator_para_arar_terra_caicara_2.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Agricultura, MD. Jandirson Campos Torres, solicitar um micro trator para arar a terra, localizado no Povoado Caiçara II na Zona Rural.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2749/requ._maquina_de_silagem.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2749/requ._maquina_de_silagem.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Agricultura, MD. Jandirson Campos Torres, solicitar um carroção, uma máquina para fazer silagem de ração e palma, localizado no Povoado Sítio do Tará e Tabuleirinho na Zona Rural.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2750/requerimento_candeeiro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2750/requerimento_candeeiro.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar a limpeza com capinação do matagal, na PRAINHA DO CANDEEIRO, pois existe muitos casos de chikungunya no bairro .</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2752/iluminacao_publica_povoado_campo_alegre.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2752/iluminacao_publica_povoado_campo_alegre.pdf</t>
   </si>
   <si>
     <t>Solicitação ILUMINAÇÃO PÚBLICA para o POVOADO CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2754/requerimento_rua_blumenau.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2754/requerimento_rua_blumenau.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar a instalação de dois quebra molas ao longo da rua Blumenau, bairro Oliveira Brito, Moxotó- Bahia.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2755/requerimento_rua_aveloz.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2755/requerimento_rua_aveloz.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar a limpeza da área por trás do HNAS rua do Aveloz e adjacência CHESF, pois muitos casos de dengue e o matagal alto, e passagem do caso fumacê.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2756/para_bala_do_modulo_povoado_malhada_grandemuro_25m.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2756/para_bala_do_modulo_povoado_malhada_grandemuro_25m.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr._x000D_
 Prefeito Luiz Barbosa de Deus, que se designe ao setor de infra estrutura, o_x000D_
 qual já está ampliando o Módulo da Malhada Grande e que se inclua_x000D_
 no mesmo projeto, um muro para balas, com uma altura entre 2,5 a três_x000D_
 metros com local para guardar viaturas, Devido a situação de risco_x000D_
 e isolamento do Policial Militar de serviço neste módulo policial, e a_x000D_
 existência de iminente cercos e combates entre foras da lei utilizandose de armas de fogo e artefatos análogos ao tipo, tendo a_x000D_
 necessidade deste muro para proteção da vida do policial miliar, defensor_x000D_
 da sociedade.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2757/reciclagem.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2757/reciclagem.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar a retirada do lixo que sobra da reciclagem próximo à balança, e dar o destino possível ao lixão, pois está causando transtorno à população.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2758/requerimento_de_urgencia_melhoramento_da_rede_eletrica_prainha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2758/requerimento_de_urgencia_melhoramento_da_rede_eletrica_prainha.pdf</t>
   </si>
   <si>
     <t>solicitando em caráter de urgência o melhoramento de toda Rede Elétrica do Bairro São Vicente (prainha) priorizando a Rua Herbert de Souza.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2759/rua_planalto_btn3_02.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2759/rua_planalto_btn3_02.pdf</t>
   </si>
   <si>
     <t>2 quebra molas na rua planalto localizada no btn 3</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2760/requerimento_pavimentacao_asfaltica_da_rua_ilheus_no_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2760/requerimento_pavimentacao_asfaltica_da_rua_ilheus_no_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>solicitando a Pavimentação Asfáltica da Rua Ilhéus localizada no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2761/requerimento_quadra_btn_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2761/requerimento_quadra_btn_3.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar a execução da construção da quadra na rua Nossa Senhora de Lourdes, BTN 3, em frente ao número 399</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2762/asfalta_da_av._da_maconaria_em_frente_a_helinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2762/asfalta_da_av._da_maconaria_em_frente_a_helinho.pdf</t>
   </si>
   <si>
     <t>solicitando a  complementação da pavimentação asfáltica em um pequeno trecho da Av. dá Maçonaria em frente a oficina do Helinho.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2763/requerimento_praca_btn_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2763/requerimento_praca_btn_3.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar a execução da construção da praça na rua Nossa Senhora de Lourdes, com a Machado de Assis, BTN 3.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2764/asfalto_da_av._apolonio_sales_oficina_do_olimpio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2764/asfalto_da_av._apolonio_sales_oficina_do_olimpio.pdf</t>
   </si>
   <si>
     <t>solicitando a complementação da pavimentação asfáltica em um pequeno trecho da Av. Apolônio Sales em frente a Auto Elétrica do Olímpio.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2765/requerimento_riachuelo_centro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2765/requerimento_riachuelo_centro.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar que seja reparado um buraco no asfalto na rua Riachuelo, ao lado do Mercado Bom Preço na feirinha centro, o mesmo já causa transtorno à comunidade há mais de 4 meses, certo de ser atendido.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2766/requerimento_rua_salvador_btn2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2766/requerimento_rua_salvador_btn2.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar a limpeza e o recolhimento de entulho, rua Salvador e imediações e também da retífica Grande Rio, pois muitos jogam animais mortos no local onde está havendo muitos casos de dengue na cidade e temos que prevenir, BTN 2.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2767/requerimento_de_pavimentacao_asfaltica_da_rua_itabuna_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2767/requerimento_de_pavimentacao_asfaltica_da_rua_itabuna_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>solicitando a Pavimentação Asfáltica da Rua Itabuna localizada no Bairro Jardim Bahia</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2768/requerimento_pavimentacao_asfaltica_da_rua_ipojuca_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2768/requerimento_pavimentacao_asfaltica_da_rua_ipojuca_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>solicitando a Pavimentação Asfáltica da Rua Ipojuca localizada no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2769/requerimento_da__pavimentacao_asfaltica_da_rua_alagoinhas_no_bairro_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2769/requerimento_da__pavimentacao_asfaltica_da_rua_alagoinhas_no_bairro_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>solicitando a Pavimentação Asfáltica da Rua Alagoinhas localizada no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2770/requerimento_asfaltico_da_rua_feira_de_santana_no_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2770/requerimento_asfaltico_da_rua_feira_de_santana_no_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>solicitando a Pavimentação Asfáltica da Rua Feira de Santana localizada no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2774/requerimento_da_pavimentacao_asfaltia_da_rua_sobradinho_no_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2774/requerimento_da_pavimentacao_asfaltia_da_rua_sobradinho_no_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>solicitando a Pavimentação Asfáltica da Rua Sobradinho localizada no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2775/requerimento_pavimentacao_asfaltica_na_rua_jequie_no_bairro_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2775/requerimento_pavimentacao_asfaltica_na_rua_jequie_no_bairro_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>solicitando a Pavimentação Asfáltica da Rua Jequié localizada no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2779/requerimento_siriema_1_1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2779/requerimento_siriema_1_1.pdf</t>
   </si>
   <si>
     <t>Pavimentação de paralelepípedo na Travessa José Bezerra no bairro Siriema 1.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2781/req._povoado_tabuleirinho_estrada.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2781/req._povoado_tabuleirinho_estrada.doc</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando o melhoramento e a restauração das estradas vicinais que liga todo o Povoado Tabuleirinho, Salobro, Xingozinho e Sitio do Tará.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2785/req._capinacao__limpeza_e_retirada_de_entulhos_rua_dos_prazeres.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2785/req._capinacao__limpeza_e_retirada_de_entulhos_rua_dos_prazeres.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitando a capinação, limpeza e retirada de entulhos, na Rua e Travessa dos Prazeres, localizada no Bairro Alves de Souza (CHESF).</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2787/requerimento_siriema_1_saneamento_1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2787/requerimento_siriema_1_saneamento_1.pdf</t>
   </si>
   <si>
     <t>Saneamento básico na Travessa José Bezerra no bairro Siriema 1.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2788/requerimento_jardim_bahia_20.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2788/requerimento_jardim_bahia_20.pdf</t>
   </si>
   <si>
     <t>limpeza do bairro jardim bahia</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2790/requerimento_quebra_molas_rua_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2790/requerimento_quebra_molas_rua_bahia.pdf</t>
   </si>
   <si>
     <t>Implantação de quebra-molas na Rua Bahia</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2791/requerimento_recapeamento_barroca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2791/requerimento_recapeamento_barroca.pdf</t>
   </si>
   <si>
     <t>Recapeamento  povoado Barroca.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2792/requerimento_limpeza_de_terrenos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2792/requerimento_limpeza_de_terrenos.pdf</t>
   </si>
   <si>
     <t>Limpeza de terrenos na Rua Bahia</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2793/requ._pintura_de_quebra_molas_marechal.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2793/requ._pintura_de_quebra_molas_marechal.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Diretor do DEMUTRAN, MD. Francisco Daniel Vieira Dantas, solicitar a pintura em todos os redutores de velocidade (quebra mola), em toda Rua Marechal Rondon, especificamente em frente à Casa dos Conselhos (Conselho Tutelar) e Guarda Civil Municipal, localizada no Centro.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2795/requ._pintura_de_quebra_osvaldo_cruz_1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2795/requ._pintura_de_quebra_osvaldo_cruz_1.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Diretor do DEMUTRAN, MD. Francisco Daniel Vieira Dantas, solicitar a pintura em todos os redutores de velocidade (quebra mola), na Rua Osvaldo Cruz, especificamente em frente ao nº303 e nº307 Lanchonete Oxente comidas nordestinas, localizada no Centro.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2796/req._podacao_de_arvores.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2796/req._podacao_de_arvores.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitando o serviço de poda das árvores de toda extensão, da Rua Caraibeiras localizada no Bairro General Dutra. _x000D_
 Vale salientar também que tal situação vem causando danos e    transtorno pelos galhos, assim como provoca risco as pessoas que ali transitam próximo a esta área.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2797/requerimento_limpeza_vicentino.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2797/requerimento_limpeza_vicentino.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar que seja realizado a limpeza nas imediações do Lar da Criança Vicentino de Paulo até casa da Criança no bairro Perpétuo Socorro, ajudando assim a minimizar os casos de dengue, xicungunha e zica, que está acometendo a cidade.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2804/requerimento_poste_alto_quadra_perpetuo_socorro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2804/requerimento_poste_alto_quadra_perpetuo_socorro.pdf</t>
   </si>
   <si>
     <t>ao senhor prefeito Luiz Barbosa de Deus, que se destine ao setor competente, a fim de que seja tomada providência em razão da colocação de um poste alto com lâmpadas de lede em frente à quadra de esporte do bairro perpétuo socorro, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2806/requerimento_barroca_25.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2806/requerimento_barroca_25.pdf</t>
   </si>
   <si>
     <t>calçamento da rua carolina rosa barroca</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2807/requerimento_barroca_26.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2807/requerimento_barroca_26.pdf</t>
   </si>
   <si>
     <t>saneamento básico rua carolina rosa  barroca</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2808/quebra_molas..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2808/quebra_molas..pdf</t>
   </si>
   <si>
     <t>Solicita que sejam otimizadas as medidas necessárias para garantir a construção de um redutor de velocidade, tipo quebra-molas, na Rua Campo Grande, nas imediações do nº 68 - Bairro Perpetuo Socorro - nesta urbe.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2810/modelo_-_requerimento_das_limpezas_do_povoado_nambebe..doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2810/modelo_-_requerimento_das_limpezas_do_povoado_nambebe..doc</t>
   </si>
   <si>
     <t>Limpezas do povoado Nambebe</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2811/requerimento_coleta_seletiva_lixo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2811/requerimento_coleta_seletiva_lixo.pdf</t>
   </si>
   <si>
     <t>Solicitação de INSTALAÇÃO DE LIXEIRAS DE COLETA SELETIVA EM PONTOS ESTRATÉGICOS DO CENTRO COMERCIAL DA CIDADE.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2812/requerimento_limpeza_cleriston.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2812/requerimento_limpeza_cleriston.pdf</t>
   </si>
   <si>
     <t>Solicitação de LIMPEZA URBANA DO BAIRRO CLERISTON ANDRADE.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2813/req._pavimentacaruas_santo_amaro_e_sao_pedro_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2813/req._pavimentacaruas_santo_amaro_e_sao_pedro_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar a pavimentação asfáltica do cruzamento entre as Ruas São Pedro e Santo Amaro, localizadas no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2814/requerimento_barroca28.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2814/requerimento_barroca28.pdf</t>
   </si>
   <si>
     <t>caçamento na rua dias davila barroca</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2815/redutor_de_velocidade._rua_santa_barbara._btn3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2815/redutor_de_velocidade._rua_santa_barbara._btn3.pdf</t>
   </si>
   <si>
     <t>Solicitação de REDUTORES DE VELOCIDADE (QUEBRA MOLAS) na Rua Santa Barbara, Bairro Tancredo Neves 3 – BTN III.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2816/reforma_manoel.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2816/reforma_manoel.pdf</t>
   </si>
   <si>
     <t>SOLICITAR, a REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL MANOEL DE ALMEIDA KASPRIZKOWSKY LOCALIZADA NO BAIRRO TANCREDO NEVES II.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2820/instalacao_de_semaforo_no_redondel_praca_d_mario_zanetta.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2820/instalacao_de_semaforo_no_redondel_praca_d_mario_zanetta.pdf</t>
   </si>
   <si>
     <t>solicitando A instalação de um semáforo, próximo à Praça Dom Mário Zanetta (Redondel), na entrada do bairro Tancredo Neves II.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2821/instalacao_de_semaforo_no_cruzamento_da_rua_frei_damiao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2821/instalacao_de_semaforo_no_cruzamento_da_rua_frei_damiao.pdf</t>
   </si>
   <si>
     <t>solicitando A instalação de um semáforo, no cruzamento da Rua Frei Damião, entre os bairros Tancredo Neves II e III.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2822/modelo_-_requerimento_desobstrucao_da_rede_de_esgoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2822/modelo_-_requerimento_desobstrucao_da_rede_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Desobstrução da rede de esgoto</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2824/complementacao_asfaltica_no_siriema_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2824/complementacao_asfaltica_no_siriema_3.pdf</t>
   </si>
   <si>
     <t>solicitando a complementação asfáltica das ruas do Bairro Siriema três (03).</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2825/req._rua_maria_quiteria.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2825/req._rua_maria_quiteria.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal de Paulo Afonso, Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitando a Pavimentação em Paralelepípedo da Rua Maria Quitéria localizada no Bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2826/req._quadra_moxoto_bahia_beira_rio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2826/req._quadra_moxoto_bahia_beira_rio.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar a requalificação da quadra de esporte, localizada no Condomínio Beira Rio no Bairro Moxotó Bahia.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2827/covid19.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2827/covid19.pdf</t>
   </si>
   <si>
     <t>SOLICITAR a AMPLIAÇÃO DA AÇÃO ITINERANTE EM COMBATE Á COVID-19</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2828/requerimento_rua_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2828/requerimento_rua_bahia.pdf</t>
   </si>
   <si>
     <t>solicitando o calçamento em paralelepípedo e a ampliação da rede de esgoto na Travessa da Rua Bahia(Oliveira Lopes) com a Rua P (Dom Mario Zanetta), antigo Coró.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2830/requerimento_centenario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2830/requerimento_centenario.pdf</t>
   </si>
   <si>
     <t>reestruturação da praça da Avenida centenário, no Bairro Centenário, composta por quiosque, playground, wi-fi e totem contendo relógio, termômetro e câmeras de vigilância.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2834/melhorias.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2834/melhorias.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DE MELHORIAS NO BECO DA RUA_x000D_
 MARECHAL RONDON</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2835/req._reiterando__academia_ao_ar_livre_da_saude_eudocia_panorama.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2835/req._reiterando__academia_ao_ar_livre_da_saude_eudocia_panorama.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar a implantação de equipamentos para academia da saúde ao ar livre em frente ao Centro de Referência a Mulher Eudócia Antunes de Assis, localizado no Bairro Panorama._x000D_
  Reiterando o Requerimento de Nº1191/ 2019.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2838/requerimento_ceapa_e_ceasa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2838/requerimento_ceapa_e_ceasa.pdf</t>
   </si>
   <si>
     <t>ao senhor prefeito Luiz Barbosa de Deus, que se destine ao setor competente, a fim de que seja tomada providência em razão de que seja desinfetado com urgência, no mínimo duas vezes por semana, devido ao grande fluxo de pessoas no mercado CEAPA tanto na Ilha quanto no BTN o mercado CEASA, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2846/quadra_de_futebol_de_areia_no_bairro_siriema._.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2846/quadra_de_futebol_de_areia_no_bairro_siriema._.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de futebol de areia no bairro Siriema.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2847/quadra_de_tenis_centenario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2847/quadra_de_tenis_centenario.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de tênis no bairro Centenário.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2849/quadra_de_futebol_de_areia_no_bairro_centenario._.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2849/quadra_de_futebol_de_areia_no_bairro_centenario._.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de futebol de areia no bairro Centenário</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2853/quadra_de_voleibol_de_areia_jardim_bahia..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2853/quadra_de_voleibol_de_areia_jardim_bahia..pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de voleibol de areia no bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2854/quadra_de_tenis_jardim_bahia..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2854/quadra_de_tenis_jardim_bahia..pdf</t>
   </si>
   <si>
     <t>Quadra de tênis Jardim Bahia</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2855/quadra_de_futebol_de_areia_jardim_bahia..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2855/quadra_de_futebol_de_areia_jardim_bahia..pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de futebol de areia no bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2856/quadra_de_futebol_de_areia_no_bairro_siriema..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2856/quadra_de_futebol_de_areia_no_bairro_siriema..pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de voleibol de areia no Bairro Siriema.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2857/quadra_de_tenis_no_bairro_siriema..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2857/quadra_de_tenis_no_bairro_siriema..pdf</t>
   </si>
   <si>
     <t>Construção de uma  quadra de tênis no bairro Siriema.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2858/quadra_de_voleibol_de_areia_no__centenario..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2858/quadra_de_voleibol_de_areia_no__centenario..pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de voleibol de areia no bairro Centenário</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2859/construcao_de_uma_praca_de_alimentacao_cumulada_com_quiosques_no_bairro_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2859/construcao_de_uma_praca_de_alimentacao_cumulada_com_quiosques_no_bairro_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>Construção de quiosques cumulada com quiosques no bairro Jardim Bahia.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2860/construcao_de_uma_praca_de_alimentacao_cumulada_com_quiosques_no_bairro_siriema._.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2860/construcao_de_uma_praca_de_alimentacao_cumulada_com_quiosques_no_bairro_siriema._.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça s cumulada com quiosques no bairro Siriema.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2861/construcao_de_uma_praca_de_alimentacao_cumulada_com_quiosques_no_bairro_centenario._.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2861/construcao_de_uma_praca_de_alimentacao_cumulada_com_quiosques_no_bairro_centenario._.pdf</t>
   </si>
   <si>
     <t>Construção de  uma praça cumulada com quiosques no bairro Centenário.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2862/construcao_de__uma_praca_cumulada_com_quiosques_no_bairro_fazenda_chesf..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2862/construcao_de__uma_praca_cumulada_com_quiosques_no_bairro_fazenda_chesf..pdf</t>
   </si>
   <si>
     <t>Construção de uma praça de alimentação cumulada com quiosques no bairro Fazenda Chesf.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2865/requerimento_praca_do_benone_resende.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2865/requerimento_praca_do_benone_resende.pdf</t>
   </si>
   <si>
     <t>ao senhor prefeito Luiz Barbosa de Deus, que se destine ao setor competente, a fim de que seja construída uma praça, com academia da saúde, espaço da criança e um palanque teatral para apresentações artísticas e eventos em geral a baixo da quadra do Benone Resende, rua Itapajipe, onde existe um espaço excelente para tal construção, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2869/requerimento_limpeza_campo_de_futebol_dimas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2869/requerimento_limpeza_campo_de_futebol_dimas.pdf</t>
   </si>
   <si>
     <t>Solicitação da LIMPEZA de um campo de futebol em Dimas – Localizada no Alto do Araticum.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2870/requerimento_manutencao_e_energia_bomba_de_agua.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2870/requerimento_manutencao_e_energia_bomba_de_agua.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção com colocação de energia na bomba de água de irrigação – Localizada no Alto do Araticum.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2871/requerimento_manutencao_trator_arar.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2871/requerimento_manutencao_trator_arar.pdf</t>
   </si>
   <si>
     <t>Solicitação da manutenção e conserto de um trator de arar terra que pertence a Associação de Moradores do Alto do Araticum – Localizada no Alto do Araticum.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2875/requerimento_assfalto_boa_esperanca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2875/requerimento_assfalto_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>ao senhor prefeito Luiz Barbosa de Deus, que se destine ao setor competente, seja asfaltado a rua depois da chacara Padre Cicero 3, rua a esquerda da Chácara de Calmon, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2877/requerimento_asfalto_btn_3_01.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2877/requerimento_asfalto_btn_3_01.pdf</t>
   </si>
   <si>
     <t>asfalto da rua santa maria btn 3</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2878/requerimento_praca_juliano.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2878/requerimento_praca_juliano.pdf</t>
   </si>
   <si>
     <t>solicita que seja instalado rede Wi-fi, totem contendo relógio, termômetro e câmeras de vigilância.   na praça Juliano Mateus Carvalho Nunes, na rua da Seresta, Bairro Santa Inês.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2879/casa_de_apoio_jua.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2879/casa_de_apoio_jua.pdf</t>
   </si>
   <si>
     <t>solicita que seja implantada uma CASA DE APOIO AO TURISTA NO POVOADO JUÁ</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2880/casa_de_apoio_rio_do_sal.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2880/casa_de_apoio_rio_do_sal.pdf</t>
   </si>
   <si>
     <t>solicita que seja implantado uma CASA DE APOIO AO TURISTA NO POVOADO RIO DO SAL.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2881/casa_de_apoio_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2881/casa_de_apoio_riacho.pdf</t>
   </si>
   <si>
     <t>solicita que seja implantada uma casa de apoio ao turista no Povoado Riacho.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2882/casa_de_apoio_malhada_grande.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2882/casa_de_apoio_malhada_grande.pdf</t>
   </si>
   <si>
     <t>solicita que seja implantado uma CASA DE APOIO AO TURISTA NA MALHADA GRANDE</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2884/requerimento_esgoto_a_ceu_aberto_moxoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2884/requerimento_esgoto_a_ceu_aberto_moxoto.pdf</t>
   </si>
   <si>
     <t>ao senhor prefeito Luiz Barbosa de Deus, que se destine ao setor competente, efetuado a correção e reparo do esgoto que está correndo a céu aberto após pavimentação, na Rua Blumenau numero 10 , Moxotó Bahia bairro oliveira brito, cep 48604510, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2886/requerimento_praca_rua_lago_azul.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2886/requerimento_praca_rua_lago_azul.pdf</t>
   </si>
   <si>
     <t>Solicitação de CONSTRUÇÃO DE PRAÇA NA RUA LAGO AZUL, bairro Caminho dos Lagos.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2887/requerimento_iluminacao_campo_de_futebol_prainha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2887/requerimento_iluminacao_campo_de_futebol_prainha.pdf</t>
   </si>
   <si>
     <t>solicitando em caráter de urgência a iluminação do campo de futebol do Bairro São Vicente (prainha), pois o mesmo encontra – se as escuras.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2888/req._iluminacao_macambira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2888/req._iluminacao_macambira.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar as trocas de lâmpadas nos postes padrão, localizado no Povoado Macambira Zona Rural.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2889/req._povoado_alto_do_araticum_estrada.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2889/req._povoado_alto_do_araticum_estrada.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando o melhoramento e a restauração das estradas vicinais que liga o Povoado Alto do Araticum ao Povoado Caiçara I.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2890/req._construcao_praca_btn3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2890/req._construcao_praca_btn3.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma CONSTRUÇÃO DE PRAÇA ENTRE AS RUAS PERO VAZ E FLORISBELA no Bairro TANCREDO NEVES 3 (por trás do CEASA).</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2891/req._pavimentacao_em_paralelepipedo_povoado_lagoa_da_pedra.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2891/req._pavimentacao_em_paralelepipedo_povoado_lagoa_da_pedra.pdf</t>
   </si>
   <si>
     <t>Solicita a PAVIMENTAÇÃO EM PARALELEPÍPEDO das ruas do Povoado Lagoa da Pedra.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2892/req._rua_santo_antonio_btn3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2892/req._rua_santo_antonio_btn3.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD Francisco Alves, solicitando a Pavimentação em Paralelepípedo da Rua Santo Antônio localizada no Bairro BTN3.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2893/req._programa_saude_da_familia_psf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2893/req._programa_saude_da_familia_psf.pdf</t>
   </si>
   <si>
     <t>Solicita a IMPLEMENTAÇÃO DE UM PROGRAMA SAÚDE DA FAMÍLIA (PSF) no Povoado Lagoa da Pedra.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2894/req._quebramolas_rua_pero_vaz_e_florisbela.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2894/req._quebramolas_rua_pero_vaz_e_florisbela.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de QUEBRA-MOLAS nas ruas Pero Vaz e Florisbela - BTN 3 (por trás do CEASA).</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2895/req._recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2895/req._recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>Solicita a RECUPERAÇÃO DA PAVIMENTAÇÃO e RECAPEAMENTO ASFÁLTICO nas ruas Pero Vaz e Florisbela- BTN 3 (por trás do CEASA).</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2896/req._grade_de_contencao_quadras_poliesportiva_lindinalva.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2896/req._grade_de_contencao_quadras_poliesportiva_lindinalva.pdf</t>
   </si>
   <si>
     <t>Solicita GRADE DE CONTENÇÃO NAS QUADRAS POLIESPORTIVA LOCALIZADAS NO CENTRO CULTURAL LINDINALVA CABRAL.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2898/requerimento_tampa_esgoto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2898/requerimento_tampa_esgoto.pdf</t>
   </si>
   <si>
     <t>ao senhor prefeito Luiz Barbosa de Deus, e ao setor competente, a fim de que seja tomada providência em razão de reparar a tampa do esgoto da perimetral II, no bairro Perpétuo Socorro, certo da compreensão a população agradece.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2901/req._iluminacao_rua_santo_antonio_btn_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2901/req._iluminacao_rua_santo_antonio_btn_3.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar as trocas de lâmpadas nos postes padrão, na Rua e Travessa Santo Antônio, nas proximidades do nº532, localizado no Bairro BTN3.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2902/req._iluminacao_rua_santo_antonio_com_esquina_com_santa_luzia_btn_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2902/req._iluminacao_rua_santo_antonio_com_esquina_com_santa_luzia_btn_3.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar as trocas de lâmpadas nos postes padrão, na Rua Santo Antônio nº537 esquina com a Rua Santa Luzia, localizado no Bairro BTN3.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2906/requerimentobarroca_39.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2906/requerimentobarroca_39.pdf</t>
   </si>
   <si>
     <t>calçamento na travessa josé reinaldo no bairro barroca</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2907/requerimento_barroca_40.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2907/requerimento_barroca_40.pdf</t>
   </si>
   <si>
     <t>um poste na travessa josé reinaldo  na barroca</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2909/requerimento_dedetizar_malhada_grande.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2909/requerimento_dedetizar_malhada_grande.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar que seja feita a limpeza com capinação e dedetização, na sede da associação da do Povoado Malhada Grande, na qual encontra-se os policiais temporariamente, contudo estão aparecendo muitos insetos e cobras, certo de compreensão em atender e resolver a situação, agradeço antecipadamente, com isso daremos dignidade humana ao policial de serviço.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2910/requerimento_utilizacao_do_hidrotrator_para_efetuar_a_retirada_das_baronesas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2910/requerimento_utilizacao_do_hidrotrator_para_efetuar_a_retirada_das_baronesas.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar que seja feita a limpeza com capinação nas margens do lago de Paulo Afonso, onde se encontram chácaras, vias, residências, pisciculturas, condomínios, entre outros... com a utilização do Hidrotrator para efetuar a retirada das baronesas e demais plantas,  concedendo um pouco de dignidade humana aos cidadãos pauloafonsinos.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2912/ilumincao_via_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2912/ilumincao_via_.pdf</t>
   </si>
   <si>
     <t>iluminação da via recentemente asfaltada que inicia na Barroca passando pelo matadouro, reciclagem, terminando na balança.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2914/requerimento_manutencao_luzes_da_malhada_grande.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2914/requerimento_manutencao_luzes_da_malhada_grande.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar que seja feita a limpeza com capinação e dedetização, na sede da associação da do Povoado Malhada Grande, na qual encontra-se os policiais temporariamente, contudo a segurança dos policiais está prejudicada pois a iluminação é deficiente necessitando de manutenção na local de trabalho dos policiais e a colocação de lâmpadas na parte externa, certo de compreensão em atender e resolver a situação, agradeço antecipadamente, com isso daremos dignidade humana ao policial de serviço.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2915/requerimento_limpeza_de_fossa_malhada_grande.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2915/requerimento_limpeza_de_fossa_malhada_grande.pdf</t>
   </si>
   <si>
     <t>Solicitação de LIMPEZA das fossas do Povoado Malhada Grande.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2918/calcadao_a_margem_da_via.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2918/calcadao_a_margem_da_via.pdf</t>
   </si>
   <si>
     <t>Construção de um calçadão a margem da via recentemente asfaltada iniciando na Barroca com termino na balança</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2919/requerimento_faixa_de_pedestres_del_rio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2919/requerimento_faixa_de_pedestres_del_rio.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente do meio ambiente, solicitar uma faixa de pedestres, em frente ao condomínio DelRio, Avenida Moxotó, pois os veículos trafegam em alta velocidade e vem acontecendo muitos acidentes com vítimas muito graves.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2921/requerimento_centenario_01.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2921/requerimento_centenario_01.pdf</t>
   </si>
   <si>
     <t>calçamento da rua bahia  localizada no bairro centenario</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2922/dia_do_paredao_no_parque_de_exposicoes_djalma_wanderley_aos_sabados..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2922/dia_do_paredao_no_parque_de_exposicoes_djalma_wanderley_aos_sabados..pdf</t>
   </si>
   <si>
     <t>Dia do Paredão no Parque de Exposições Djalma Wanderley aos sábados das 14h:00 às 21h:00</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2923/pavimentacao_rua_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2923/pavimentacao_rua_bahia.pdf</t>
   </si>
   <si>
     <t>Solicita o TERMINO da PAVIMENTAÇÃO em PARALELEPÍPEDO na RUA BAHIA, BAIRRO CENTENÁRIO.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2924/pavimentacao_travessa_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2924/pavimentacao_travessa_bahia.pdf</t>
   </si>
   <si>
     <t>Solicita a PAVIMENTAÇÃO em PARALELEPÍPEDO da TRAVESSA BAHIA, BAIRRO CENTENARIO.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2925/requerimento_raiz_de_arvores_quebrando_casas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2925/requerimento_raiz_de_arvores_quebrando_casas.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente do meio ambiente, solicitar que seja retirada as árvores figueiras, que se encontram em frente das residências na rua Avenida Aeroporto, Jardim Bahia  em frente ao aeroporto, por estarem suas raízes quebrando os canos, pisos, paredes, e saindo nos vasos do banheiro, registrado pelo CIEX/OGPA 2020  Nº2747, manter contato (75)988030950 Claude Neide, agradeço antecipadamente, com isso daremos dignidade humana a população.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2926/requerimento_cadeirantes.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2926/requerimento_cadeirantes.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente do meio ambiente, solicitar a pintura com urgência, das faixas de pedestres nas rampas de acesso para deficientes cadeirantes, pois foram pintadas contudo faltam completar as sinalizações horizontais e verticais. Sendo de conhecimento que a ausência das faixas pode vir a causar acidentes graves, rogo que sejam tomadas a devidas diligências a fim de evitar uma desgraça aos deficientes em nossa cidade.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2927/requerimento_entulho_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2927/requerimento_entulho_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente do meio ambiente, solicitar a retirada de entulhos situados na Rua Rio branco próximo à quadra  e ao longo da rua, Jardim Bahia, agradeço antecipadamente, com isso daremos dignidade humana a população.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2928/requerimento_limpeza_de_emissario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2928/requerimento_limpeza_de_emissario.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar a limpeza e o recolhimento de lixo retirado do canal emissário que está sendo deixado no local, da Rua do Emissário btn 2, rua do canal, no local onde está havendo muitos casos de dengue e chikungunya, na localidade.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2929/requerimento_poste_pctran.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2929/requerimento_poste_pctran.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo senhor prefeito Luiz Barbosa de Deus, e ao setor competente, a fim de que seja tomada providência em razão de efetuar a recolocação de um poste que caiu na via pública nas imediações do PCTRAnN o qual poderia ter atingido algum transeunte ou danificado algum veículo parado em via pública, certo da compreensão em atender e resolver tal situação agradeço juntamente com os policiais militares antecipadamente.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2935/requerimento_banheiros_campo_rodoviarios.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2935/requerimento_banheiros_campo_rodoviarios.pdf</t>
   </si>
   <si>
     <t>Solicitação no vestiário 2 (dois) banheiros anexo do Campo do Bairro dos Rodoviários, localizado na Rua Bahia.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2936/requerimento_banheiros_conjunto_penal.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2936/requerimento_banheiros_conjunto_penal.pdf</t>
   </si>
   <si>
     <t>Solicitação para instalação de banheiros químicos em frente a entrada do Conjunto Penal de Paulo Afonso.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2940/camara_municipal_de_paulo_afonso__alteracao_da_placa_de_regulamentacao_av._fraternidade.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2940/camara_municipal_de_paulo_afonso__alteracao_da_placa_de_regulamentacao_av._fraternidade.docx</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus e ao setor competente, solicitar a rápida e urgente substituição da placa de Regulamentação R-25b situada na Avenida da Fraternidade com a Avenida da Maçonaria pela placa de Regulamentação R-25d. Tendo recebido reclamações de vários motoristas, me desloquei ao local e constatei a veracidade das reclamações.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2941/camara_municipal_de_paulo_afonso__xadres_nas_rotatorias.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2941/camara_municipal_de_paulo_afonso__xadres_nas_rotatorias.docx</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus e ao setor competente, solicitar a rápida e urgente pintura horizontal amarela em quadriculado nas áreas de conflito  evitando o fechamento do transito nos cruzamentos de vias em questão, (CONTRAN Res.236/07 CTB Art.182II parar na área de cruzamento de vias, prejudicando a circulação. Infração média, 4 pontos R$ 130,16).  Cruzamento da Av. da Maçonaria com Av. da Fraternidade e cruzamento da Av. Brasil com Av. da Maçonaria e José Hemetério de Carvalho. (abaixo croqui dos locais), esta medida deve ser aplicada em locais similares ao proposto para maior fluxo de trânsito.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2944/req._iluminacao_quadra_dom_mario_zanetta.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2944/req._iluminacao_quadra_dom_mario_zanetta.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura, MD. Francisco Alves, solicitar as trocas de lâmpadas nos postes padrão, da quadra poliesportiva, localizada no Conjunto Habitacional Dom Mário Zanetta no Bairro BTN3.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2945/limpeza_do_matagal_da_vila_corro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2945/limpeza_do_matagal_da_vila_corro.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, após ouvido o Plenário na forma regimental, vem requerer de Vossa Excelência, que seja o presente remetido ao Prefeito Municipal, Luiz Barbosa de Deus, solicitando, providenciar junto à Secretaria Municipal competente, um mutirão de limpeza para retirada de matagal e remoção de entulho ao longo de toda extensão da Vila Corró, situada no Bairro Centenário._x000D_
 JUSTIFICATIVA_x000D_
 A Vila supracitada encontra-se com forte aspecto de abandono. É facilmente perceptível o grande volume de mato e entulho em diversos pontos ao longo de toda a área, trazendo assim o surgimento de mosquitos e animais peçonhentos, colocando em risco a saúde e a vida dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2946/requerimento_onibus_bairro_prainha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2946/requerimento_onibus_bairro_prainha.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar que os ônibus da Atlântico voltem a circular por dentro do Bairro Prainha (Vila da Brita) como dantes, pois está causando muito transtorno à população do Bairro Prainha, concedendo assim um pouco de dignidade humana aos cidadãos pauloafonsinos desta localidade.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2947/requerimento_rua_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2947/requerimento_rua_bahia.pdf</t>
   </si>
   <si>
     <t>Requalificação asfáltica Rua Bahia</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2948/requerimento_rua_bahia_2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2948/requerimento_rua_bahia_2.pdf</t>
   </si>
   <si>
     <t>Sinalização dos quebra-molas da Rua Bahia</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2949/requerimento_onibus_bairro__rodoviarios.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2949/requerimento_onibus_bairro__rodoviarios.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar que os ônibus da Atlântico voltem a circular por dentro do Bairro dos Rodoviàrios como dantes, pois está causando muito transtorno à população do Bairro, desta forma concedendo assim um pouco de dignidade humana aos cidadãos pauloafonsinos desta localidade.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2950/req..2020_.lourival._26.10.2020_-_assinatura_moreirao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2950/req..2020_.lourival._26.10.2020_-_assinatura_moreirao.pdf</t>
   </si>
   <si>
     <t>estudar a possibilidade de enviar a esta Casa Projeto de Lei que “ Dispõe sobre a criação e organização da Feira de Agricultura Familiar e dá outras providências “</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2951/requerimento_n.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2951/requerimento_n.pdf</t>
   </si>
   <si>
     <t>ao Ex.mo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente do meio ambiente, solicitar que seja elaborado um projeto em que sejam instalados quiosques que se adequem a arquitetura da igreja católica, na rua Avenida Aeroporto, Jardim Bahia próximo ao aeroporto, pois no local encontram-se muitos vendedores de alimentos e lanches e que muitos já tem mais de 5 (cinco) anos no local. E que este projeto seja extensivo à todas as igrejas da cidade, as quais tenham pessoas a muito tempo comercializando alimentos, cuidando e preservando o local da igreja.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2954/academia_de_saude__praca_de_alimentacao_s._jaime.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2954/academia_de_saude__praca_de_alimentacao_s._jaime.pdf</t>
   </si>
   <si>
     <t>Academia de saúde + Praça de Alimentação, S. Jaime</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2955/req._futebol_de_areia_s._jaime.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2955/req._futebol_de_areia_s._jaime.pdf</t>
   </si>
   <si>
     <t>Req. Futebol de areia S. Jaime</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2956/requerimento_onibus_bairro__perpetuo_socorro_ramos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2956/requerimento_onibus_bairro__perpetuo_socorro_ramos.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Senhor prefeito Luiz Barbosa de Deus, e ao setor competente, solicitar que seja feito a diligência a fim de que seja verificado um subterrâneo no antigo supermercado Ramos, situado na rua da Provedência, Bairro Perpétuo Socorro, onde está com vazamento e concentração de água parada, um criadouro de mosquito da dengue  um perigo para as estruturas das residências e prédios próximos, pois a água está infiltrando no subsolo destas construções. Desta forma concedendo assim um pouco de dignidade humana aos cidadãos pauloafonsinos desta localidade.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2959/construcao_de_uma_quadra_de_voleibol_de_areia_na_rua_adauto_pereira_em_frente_ao_conjunto_habitacional_sargento_jaime.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2959/construcao_de_uma_quadra_de_voleibol_de_areia_na_rua_adauto_pereira_em_frente_ao_conjunto_habitacional_sargento_jaime.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de voleibol de areia na Rua Adauto Pereira em frente ao Conjunto Habitacional Sargento Jaime</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2960/construcao_de_um_posto_de_saude_familiar_psf_nas_imediacoes_do_conjunto_habitacional_sargento_jaime.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2960/construcao_de_um_posto_de_saude_familiar_psf_nas_imediacoes_do_conjunto_habitacional_sargento_jaime.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto de Saúde Familiar (PSF) nas imediações do Conjunto Habitacional Sargento Jaime</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2974/req._iluminacanatal.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2974/req._iluminacanatal.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Luiz Barbosa de Deus - Prefeito Municipal, solicitando a possibilidade da antecipação da decoração natalina das ruas e centro comercial, para o referido mês de novembro._x000D_
 Visando inspirar o espirito natalino e impulsionar a economia do Município, visto que favorecera as vendas de final de ano._x000D_
 Considere-se também que este pedido é proveniente dos comerciantes e lojistas do comercio local do Município de Paulo Afonso.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2977/requerimennto_enfeites.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2977/requerimennto_enfeites.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de_x000D_
 Deus, solicitando que os enfeites natalinos, sejam estendidos, no entorno_x000D_
 da Avenida da Maçonaria descendo pela Rua Otaviano Leandro de Morais,_x000D_
 pois os comerciantes estão pedindo reconhecimento e humanidade com_x000D_
 isso fomentando o comércio local, ciente que o executivo atenderá tal anseio_x000D_
 dos comerciantes e cidadãos, agradecem antecipadamente.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2983/fossa_2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2983/fossa_2.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, solicito que seja feito um estudo a fim de que seja disponibilizado fossa séptica as pessoas que não as tem, reconhecendo e humanizando os cidadãos. Ciente que o executivo atenderá tal anseio dos cidadãos</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2988/requerimento_t._protecao_jardim_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2988/requerimento_t._protecao_jardim_bahia.pdf</t>
   </si>
   <si>
     <t>a tela de proteção da quadra de esporte do bairro jardim bahia</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2990/requerimentocicero.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2990/requerimentocicero.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, após ouvido o Plenário, vem na forma regimental requerer a Vossa Excelência que se digne remeter o presente ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, A realização do “Natal Itinerante” no Bairro Tancredo Neves.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2992/requerimento_religacao_energia_quadraj.bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2992/requerimento_religacao_energia_quadraj.bahia.pdf</t>
   </si>
   <si>
     <t>religação da energia da quadra  de esportes do  bairro Jardim Bahia</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1897/indicacao_maternidade_rsmamjg.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1897/indicacao_maternidade_rsmamjg.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Exmo. Sr. Prefeito Municipal - Luiz Barbosa de Deus, solicitando a reabertura da MATERNIDADE do Hospital Municipal de Paulo Afonso.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2046/indicacao_da_oi.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2046/indicacao_da_oi.doc</t>
   </si>
   <si>
     <t>. Eurico de Jesus Teles Neto, Indica: A Central de telecomunicação OI Móvel possibilitando da colocação 01 (uma) Torre de telefonia OI móvel nas proximidades do povoado Juá, cuja altitude é de  450 Metros ao nível do mar, ou onde acharem conveniente.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2259/estadio_de_futebol_indicacao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2259/estadio_de_futebol_indicacao.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM ESTÁDIO DE FUTEBOL NO COMPLEXO DE BAIRROS TANCREDO NEVES.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2321/indicacao_onibus.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2321/indicacao_onibus.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Cleston Andrade Cavalcante – Secretário de Administração, solicitando a circulação dos ônibus da Empresa Atlântico que faz linha para o complexo BTN a entrar no Condomínio Lago do Mulungu, localizada no BTN I por trás do Complexo Policial.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2328/indicacao_presidio_moreirao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2328/indicacao_presidio_moreirao.pdf</t>
   </si>
   <si>
     <t>Indica, aos Excelentíssimos Senhores:  Sr. Rui Costa dos Santos, Governador do Estado da Bahia, e de igual sorte, ao Secretário de Segurança Pública da  Bahia, Sr. Maurício Barbosa, a reestruturação física da contenção do Conjunto Penal de Paulo Afonso, os quais devem ser sanados o mais rápido possível, pois devido à falta de manutenção aconteceram até fugas de detentos neste estabelecimento publico.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2427/indicacao_carol_vara_familia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2427/indicacao_carol_vara_familia.pdf</t>
   </si>
   <si>
     <t>INDICA ao Eminente Desembargador LOURIVAL TRINDADE, Presidente do Tribunal de Justiça da Bahia à INSTALAÇÃO DA VARA DE FAMÍLIA E SUCESSÕES NA COMARCA DE PAULO AFONSO.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2428/indicacao_passarela.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2428/indicacao_passarela.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Sr. Francisco Alves – Secretário de Infraestrutura, solicitando a instalar uma passarela de pedestres na Avenida do Aeroporto, mais precisamente na esquina da AABB até a Igreja Católica São José de Anchieta.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2476/vara_da_fazenda_e_da_familia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2476/vara_da_fazenda_e_da_familia.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação nº 40 de 2019, que solicita que sejam otimizados os meios necessários que garantam a instalação de uma Vara da Fazenda Pública e uma Vara da Família na Comarca de Paulo Afonso - Ba.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2477/elaboracao_de_projeto_de_lei_de_insecao_aos_pacientes_oncologico_de_cobranca_de_iptutaxa_de_iluminacao_publica_e_gratuidade_no_transporte_publico.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2477/elaboracao_de_projeto_de_lei_de_insecao_aos_pacientes_oncologico_de_cobranca_de_iptutaxa_de_iluminacao_publica_e_gratuidade_no_transporte_publico.pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto de Lei de isenção, aos pacientes oncológico, de cobrança de IPTu, taxa de iluminação pública e gratuidade no transporte público</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2506/indicacao_radar_ba_210.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2506/indicacao_radar_ba_210.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Rui Costa dos Santos, Governador do Estado da Bahia, a IMPLANTAÇÃO DE RADAR ELETRÔNICO DE VELOCIDADE NA BA-210, na ponte que se localiza entre a Prainha do Candeeiro e a Prainha de Paulo Afonso</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2509/cache_emergencial_aos_musicos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2509/cache_emergencial_aos_musicos.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do executivo, solicitando que seja remetida à Casa, Projeto de Lei que verse a cerca de oferecer um cachê emergencial aos músicos de Paulo Afonso - Bahia, em período de restrição à aglomerações e contato em virtude da pandemia Covid-19 (Coronavírus).</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2553/indicacao_isencao_da_taxa_de_ilumincao_publica.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2553/indicacao_isencao_da_taxa_de_ilumincao_publica.pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto de lei de isenção da contribuição iluminação pública municipal</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2554/indicacao_solicitando_o_carro_fumace_em_carater_de_urgencia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2554/indicacao_solicitando_o_carro_fumace_em_carater_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado em caráter de urgência, a disponibilização de carro fumacê para combate o mosquito Aedes aegypti</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2568/indicacao_decreto_auxilio_a_todos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2568/indicacao_decreto_auxilio_a_todos.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, que seja elaborado um projeto no qual se possibilite o auxilio emergencial à todos os necessitados sem auxílio emergencial do governo federal, exemplo: MÚSICOS, ARTISTAS, MOTOTAXISTAS, TAXISTAS, AMBULANTES, DIARISTAS, MORADORES DA ZONA RURAL E PARIFERIAS, MORADORES EM CIDADE EM GERAL, ETC..., em caráter de urgência urgentíssima, pois quem tem fome não pode esperar, somado a pandemia da COVID-19, todos estão com dificuldades em suprir o mínimo de suas necessidades, certo de que este estudo do projeto abranja à todos os necessitados sem auxílio emergencial do governo federal, para não ficar cada categoria pleiteando o que é de direito, a sobrevivência mínima dom dignidade humana. È um anseio de toda população, mas dentro da responsabilidade fiscal com segurança e prudência.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2654/indicacao_decreto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2654/indicacao_decreto.pdf</t>
   </si>
   <si>
     <t>ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, que seja inserido no Decreto, que seja observado a possibilidade de relaxamento na seguinte condição e concordância dos comerciantes: que a responsabilidade com os clientes seja redobrada, tendo os comerciantes a obrigação de manter a ordem e o distanciamento e a não aglomeração nas filas, que tenham em abundância o material necessário de proteção aos clientes, que tenham mascaras de reserva caso clientes não a possuam para adentrar no estabelecimento, e que seja também informado aos transeuntes e clientes que também ajudem na prevenção no combate ao coronavírus, sendo analisado as localidades, tanto na Ilha quanto BTN e zona rural, pois a maior aglomeração está no Mercado CEAPA e proximidades. È um anseio de populares e comerciantes, mas com segurança e prudência.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2710/indicacao_poste.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2710/indicacao_poste.pdf</t>
   </si>
   <si>
     <t>ao Sr. Valdemir Araujo de Santana – Gerente da 17° Distrito da COELBA – Paulo Afonso, solicitando a reparação do poste que fica localizado em frente ao restaurante Bom Apetite, situado na travessa Santos Dumont, com a Landulfo Alves, a população está sendo prejudicada podendo ocorrer acidentes graves e até perfurar algum transeunte, a ferragem do poste está a mostra e levantada.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2726/indicacao_arpa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2726/indicacao_arpa.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Exmo. Sr. Prefeito Municipal – Luiz Barbosa de Deus, juntamente com o Secretário de Infraestrutura o Sr. Francisco Alves , solicitando a manutenção na rede elétrica com colocação de refletores, manutenção do telhado e a pavimentação asfáltica dentro do BEM IMÓVEL DA PREFEITURA onde fica a sede da ARPA._x000D_
 Tendo em vista se tratar de um imóvel da Prefeitura Municipal onde a ARPA exerce as atividades de reciclagem de todo o lixo da Cidade devendo, com isso, haver os cuidados devidos à saúde pública e ao meio ambiente._x000D_
 Salienta – se que o piso dentro da ARPA é de areia e que se agrava com a chuva e o lixo existente, os quais se agrava com a chuva e o lixo existente, os quais vêm causando sérios problemas a saúde e a vida de homens e mulheres que trabalham naquele local e que precisam daquela atividade para sobreviver._x000D_
 A ARPA – Alternativa Reciclagem de Paulo Afonso, fica localizada na estrada do matadouro municipal de Paulo Afonso – Bairro Barroca.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2731/indicacao_loa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2731/indicacao_loa.pdf</t>
   </si>
   <si>
     <t>solicitando que seja realizado estudo de impacto econômico financeiro com vistas a acrescentar na lei orçamentária anual (LOA), novas ações e metas à administração do BTN dotando-a de uma previsão orçamentária no valor de 7.000.000,00 (Sete milhões de Reais)</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2743/podagem_arvore.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2743/podagem_arvore.pdf</t>
   </si>
   <si>
     <t>Indicação para no trecho compreendido entre a PA4 (BR 110) e as Fábricas de Rações Integral e Netunoelhorias</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2744/subprefeitura.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2744/subprefeitura.pdf</t>
   </si>
   <si>
     <t>subPrefeitura no Bairro Tancredo Neves</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2771/deputado_federal.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2771/deputado_federal.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. João Carlos Bacelar Batista, Deputado Federal pelo Estado da Bahia , solicitando que o mesmo venha intermediar junto ao Ministério da Educação para que seja estabelecido o critério de inclusão regional de acesso aos candidatos dos cursos de graduação ofertados no Campus UNIVASF Paulo Afonso, com o objetivo de estimular o acesso ao Ensino Superior , aos candidatos que residam no local da oferta de cursos desta universidade.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2772/ministro_da_educacao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2772/ministro_da_educacao.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Sr. Milton Ribeiro, Ministro da Educação, solicitando que seja estabelecido o critério de inclusão regional de acesso aos candidatos dos cursos de graduação ofertados no Campus UNIVASF Paulo Afonso, especialmente o Bacharelado em Medicina, com o objetivo de estimular o acesso ao Ensino Superior, aos candidatos que residam no local da oferta de cursos desta universidade.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2773/reitor_da_univasf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2773/reitor_da_univasf.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Professor Dr. Paulo César Fagundes Neves, Magnifico Reitor Pro tempore da Universidade Federal do Vale do São Francisco – UNIVASF, solicitando que seja estabelecido o critério de inclusão regional de acesso aos candidatos dos cursos de graduação ofertados no Campus UNIVASF Paulo Afonso, com o objetivo de estimular o acesso ao Ensino Superior , aos candidatos que residam no local da oferta de cursos desta universidade.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2789/indicacao_jardim_bahia2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2789/indicacao_jardim_bahia2020.pdf</t>
   </si>
   <si>
     <t>a limpeza de todo bairro jardim bahia</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2798/indicacao_embasa_btn_3__rua_sao_carlos-.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2798/indicacao_embasa_btn_3__rua_sao_carlos-.pdf</t>
   </si>
   <si>
     <t>O Vereador que presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades regimentais, indica, o Ilmo. Sr. ZOROBABEL PAIVA NUNES FILHO, MD. GERENTE REGIONAL DA EMBASA, solicita o “desentupimento” do esgoto que está causando transtorno a todos os moradores das Ruas São Carlos e Mato Grosso, no Bairro BTN III, pelo fato de estar voltando o esgoto nas residências e ruas devido a rede estar entupida._x000D_
 O vazamento com resíduos sólidos extensivo adentra as vias, levando água fétida nas ruas afetado e causando risco à saúde de todos._x000D_
 Pelo acima exposto, aguardamos uma resposta e providências urgentes desta companhia sobre o assunto.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2799/indicacao_embasa_btn_3.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2799/indicacao_embasa_btn_3.pdf</t>
   </si>
   <si>
     <t>O Vereador que presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades regimentais, indica, o Ilmo. Sr. ZOROBABEL PAIVA NUNES FILHO, MD. GERENTE REGIONAL DA EMBASA, solicita o “desentupimento” de esgoto que está causando transtorno a todos os moradores da rua Nossa Senhora das Dores nº999 no Bairro BTN III, pelo fato de estar voltando o esgoto nas residências e ruas devido a rede estar entupida._x000D_
 O vazamento com resíduos sólidos extensivo adentra as vias, levando água fétida nas ruas afetado e causando risco à saúde de todos._x000D_
 Pelo acima exposto, aguardamos uma resposta e providências urgentes desta companhia sobre o assunto.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2800/indicacao_reubes_jean_atual.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2800/indicacao_reubes_jean_atual.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito vem, na forma regimental previstas nos arts. 104 e 125, apresentar INDICAÇÃO ao Exmo. Sr. Prefeito Municipal, Dr. Luiz Barbosa de Deus, para que promova a REGULARIZAÇÃO FUNDIÁRIA URBANA – REURB, em áreas consideradas núcleos urbanos informais, na modalidade Reurb de Interesse Social – Reurb-S, com destaques para o núcleo urbano informal São Sebastião e outros núcleos urbanos informais consolidados ou não localizados no Bairro Tancredo Neves - BTN, Marina França, Santa Inez, Benone Resende, São Vicente, Pedra Cumprida, Barroca, Jardim Aeroporto, Boa Esperança e Siriema - cumprindo o comando da Lei Federal n° 13.465/2017 e determinações da Lei Municipal n° 1.406/2019. _x000D_
 _x000D_
 A presente INDICAÇÃO objetiva identificar os núcleos urbanos informais que devam ser regularizados, com vistas a melhorar as condições urbanísticas e ambientais; garantir o direito social à moradia digna e às condições de vida adequadas; garantir a efetivação da função social da propriedade e ordenar o pleno desenvolvimento das funções sociais da cidade e garantir o bem-estar de seus habitantes, como prevê o art. 10 da Lei n° 13.465/2017. _x000D_
 Insta dizer, na oportunidade, que a regularização fundiária urbana ora requerida visa mitigar problemas envolvendo a necessidade de regularização fundiária no Brasil, os quais se destacam (fonte do Ministério das Cidades): 1) que 40% e 70% da população urbana nas grandes cidades dos países em desenvolvimento vivem em imóveis informais; 2) que o Brasil possui mais de 50% dos seus imóveis urbanos com alguma irregularidade fundiária; 3) que aproximadamente 100 milhões de pessoas moram em imóveis irregulares e estão privadas de algum tipo de equipamento urbano ou comunitário.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2818/ind._coelba_2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2818/ind._coelba_2020.pdf</t>
   </si>
   <si>
     <t>Indica, ao Excelentíssimo Senhor Coordenador de Relacionamento com o Cliente da Companhia de Eletricidade do Estado da Bahia- COELBA, Francisco de Assis Brasileiro Fernandes, que o mesmo não deve medir esforços para impedir cortes no  fornecimento de energia elétrica  para toda a cidade de Paulo Afonso, pelo período de 45 (quarenta e cinco) dias, a contar do recebimento desta missiva.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2819/indicacao_embasa_2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2819/indicacao_embasa_2020.pdf</t>
   </si>
   <si>
     <t>Indica, ao Excelentíssimo Senhor Gerente Regional da Empresa Baiana de Água e Saneamento - Embasa, Zorobabel Paiva, que o mesmo não deve medir esforços para impedir corte no  fornecimento de água para toda a cidade de Paulo Afonso, pelo período de 45 (quarenta e cinco) dias a contar do recebimento desta missiva.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2845/indicacao_toldos_e_cadeiras.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2845/indicacao_toldos_e_cadeiras.pdf</t>
   </si>
   <si>
     <t>Indica, ao Ex. mo. Senhor_x000D_
 prefeito Luiz Barbosa de Deus, que seja implantadas medidas nas_x000D_
 imediações das instituições financeiras, a implantação de toldos,_x000D_
 cadeiras e banheiros químicos, para atender a nossa população em_x000D_
 dias de recebimento do auxílio emergencial.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2852/indicacao_32_dernival_oliveira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2852/indicacao_32_dernival_oliveira.pdf</t>
   </si>
   <si>
     <t>quebra molas na rua da amizade em frente a igreja evangelica  no bairro Dernival oliveira</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2863/indicacao_presidio_moreirao1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2863/indicacao_presidio_moreirao1.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação número 05, Indica, aos Excelentíssimos Senhores: Sr.  Rui Costa dos Santos, Governador do Estado da Bahia, ao Secretário de Segurança Pública da Bahia, Sr. Maurício Barbosa, o Sr., ao comandante do 20º BPM, TEM CEL André Luiz Cunha, e ao chefe do presídio, Conjunto Penal de Paulo Afonso, Sr. Alexandro Silva, acerca da reestruturação física da contenção do Conjunto Penal de Paulo Afonso, e quais medidas já foram tomadas, os quais devem ser sanados o mais rápido possível, pois devido à falta de manutenção aconteceram até fugas de detentos neste estabelecimento publico.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2867/indicacao_limpeza_terreno_j_bahia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2867/indicacao_limpeza_terreno_j_bahia.pdf</t>
   </si>
   <si>
     <t>limpeza de um terreno baldio no bairro jardim bahia</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2868/indicacao_manutencao_trator_arar_codevasf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2868/indicacao_manutencao_trator_arar_codevasf.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Bruno Gonçalves Cardoso da Rocha – CODEVASF – Paulo Afonso, solicitando a manutenção e conserto de um trator de arar terra que pertence a Associação de Moradores do Alto do Araticum – Localizada no Alto do Araticum.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2885/indicacao_colegio_quiteria.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2885/indicacao_colegio_quiteria.pdf</t>
   </si>
   <si>
     <t>Indica aos Excelentíssimos Senhores: Sr.  Rui Costa dos Santos, Governador do Estado da Bahia, ao Sr. Marcus Cavalcanti Secretário de Infraestrutura e o Sr. Jerônimo Rodrigues, Secretário de Educação do Estado da Bahia, que seja feita a manutenção no muro do Colégio Estadual Maria Quitéria de Jesus, o qual está se deteriorando, tendo muitos buracos e muitas partes já estão inclinando para o chão, foram colocadas algumas chapas de ferro para tapar parte do muro que caiu, como também a manutenção em toda a escola. certo da compreensão e atenção aos anseios da sociedade em atender tal pedido.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2897/indicacao_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2897/indicacao_.pdf</t>
   </si>
   <si>
     <t>REINTERAR a INDICAÇÃO n° 71/2017, ao Ilmo. Sr. AMAURI SOUSA LIMA - SUPERINTENDÊNCIA REGIONAL DO DNIT NO ESTADO DA BANIA,</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2920/indicacao_35.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2920/indicacao_35.pdf</t>
   </si>
   <si>
     <t>calçamento na travessa bahia no bairro centenario</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2958/indicacao_medicos_substitutos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2958/indicacao_medicos_substitutos.pdf</t>
   </si>
   <si>
     <t>Indica, ao Ex. mo. Senhor prefeito Luiz Barbosa de Deus, que seja implantadas medidas a fim de minimizar o sofrimento da população pauloafonsina, implantando o sistema de médico substituto, para que quando faltar algum médico em qualquer setor de trabalho da saúde seja substituído imediatamente, minimizando e dignificando a pessoa humana no cidadão pauloafonsino, a população pede socorro e agradece a compreensão e sensibilidade da gestão do executivo, na apreciação da indicação em tela.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2961/indicacao_decoracao_e_cia..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2961/indicacao_decoracao_e_cia..pdf</t>
   </si>
   <si>
     <t>Indica ao Ex.mo. ao Ex.mo. Senhor  prefeito Luiz Barbosa de Deus, a fim de que sejam tomadas as medidas no intuito de permitir o funcionamento dos salões de festas, decoração e CIA. Observando a capacidade do local e o distanciamento social, sendo de responsabilidade do organizador o cumprimento de tais medidas. Os empresários, funcionários, etc. todos que dependem destas festas agradecem a sensibilidade da gestão do executivo, na apreciação da indicação em tela.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2967/indicacao_falta_de_insumos_hnas.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2967/indicacao_falta_de_insumos_hnas.docx</t>
   </si>
   <si>
     <t>indica ao Ex.mo. ao Ex.mo. Senhor prefeito Luiz Barbosa de Deus, a fim de que sejam tomadas as medidas no intuito de que sejam sanadas ou minimizadas estas faltas de insumos, como também se tenha todos os atos necessários de urgência sanados gratuitamente</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2969/indicacao_falta_de_ultra_som.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2969/indicacao_falta_de_ultra_som.pdf</t>
   </si>
   <si>
     <t>indica ao Ex.mo. ao Ex.mo. Senhor prefeito Luiz Barbosa de Deus, a fim de que sejam tomadas as medidas no intuito de que sejam sanadas ou minimizadas estas faltas de exames de ultra som, necessários de urgência sanada gratuitamente.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2970/indicacao_bombeiro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2970/indicacao_bombeiro.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senhor MAJ BM Cruz, do 15º GBM, solicitar que seja feito a diligência a fim de que seja verificado um subterrâneo no antigo supermercado Ramos, o qual está fechado à muito tempo, situado na rua da Providência, Bairro Perpétuo Socorro, onde está com vazamento e concentração de água parada, um criadouro de mosquito da dengue um perigo para as estruturas das residências e prédios próximos, pois a água está infiltrando no subsolo destas construções. Desta forma concedendo assim um pouco de dignidade humana aos cidadãos pauloafonsinos desta localidade.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2971/indicacao_poste_caindo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2971/indicacao_poste_caindo.pdf</t>
   </si>
   <si>
     <t>, indicação ao Il.mo. Senhor Francisco Brasileiro, Diretor da COELBA, em Paulo Afonso – BA.  Para que seja efetuado a manutenção no poste que está caindo podendo causar algum acidente fatal, FOTOS EM ANEXO,  situado na rua Argentina bairro Abel Barbosa, a fim de minimizar o sofrimento da população daquela localidade, a população agradece a compreensão e sensibilidade da gestão da COELBA,</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2972/indicacao_poste_vila_da_brita_relocar.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2972/indicacao_poste_vila_da_brita_relocar.pdf</t>
   </si>
   <si>
     <t>Indicação_x000D_
 ao Ex.mo. Senhor Francisco Brasileiro, Diretor da COELBA em Paulo Afonso – BA._x000D_
 Para que seja relocado, de forma gratuita, o poste, (com as informações, 000/9 ,_x000D_
 ROMAGNOLE, 6-12-93), FOTOS EM ANEXO, situado no meio da rua POLÔMIA_x000D_
 com a rua ALEMÂNHA, no bairro Prainha (VILA DA BRITA), para um local adequado_x000D_
 a fim de minimizar o sofrimento da população daquela localidade, contribuindo para a_x000D_
 fruição do trânsito no local, a população agradece a compreensão e sensibilidade da_x000D_
 gestão da COELBA,</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2976/indicacao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2976/indicacao.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, após ouvido o Plenário e dispensadas as demais formalidades regimentais, REINTERAR a INDICAÇÃO N° 50/2018, ao Exmo. Rui Costa – Governador do Estado da Bahia, juntamente com o Secretário de Justiça, Direitos Humanos e Desenvolvimento Social do Estado da Bahia, Ilmo. Sr. Carlos Martins, que viabilizem esforços para o adiantamento da Construção, Reforma e Modernização do Centro Social Urbano (CSU), localizado no Bairro Tancredo Neves II, Paulo Afonso Bahia, pois os desportistas estão cobrando nos meios de comunicação e nas redes sociais.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2978/criacao_de_um_espaco_para_acomodar_os_cidadaos_da_zona_rural.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2978/criacao_de_um_espaco_para_acomodar_os_cidadaos_da_zona_rural.pdf</t>
   </si>
   <si>
     <t>Criação de um espaço para acomodar os cidadãos da zona rural</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2979/criacao_de_uma_casa_-abrigo_para_acolhimento_de_mulheres_em_situacao_de_violencia_domestica.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2979/criacao_de_uma_casa_-abrigo_para_acolhimento_de_mulheres_em_situacao_de_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>Criação de uma Casa abrigo para acolhimento de mulheres em situação de violência doméstica</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2985/indicacao_sub_prefeitura_na_zona_rural.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2985/indicacao_sub_prefeitura_na_zona_rural.pdf</t>
   </si>
   <si>
     <t>indicação ao Exmo.. Sr. Prefeito Luiz Barbosa de Deus, que se faça um estudo a fim de que seja implantada uma sub prefeitura na zona rural, pois só assim as demandas destas pessoas tão sofridas poderão ser amenizadas com mais eficácia. Ciente de ser atendido a população agradece.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1888/mocao_padre_jose_nemezio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1888/mocao_padre_jose_nemezio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Reverendíssimo Padre JOSÉ NEMÉZIO ALVES.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1891/mocao_pai_de_arnaldo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1891/mocao_pai_de_arnaldo.pdf</t>
   </si>
   <si>
     <t>JOSE GOMES FILHO, (pai do radialista Arnaldo Ferreira Gomes) ocorrido hoje dia 05/12/19 no hospital Nair Alves de Souza, pessoa bondosa certamente deixará uma lacuna no coração de todos que tanto o amava.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1925/flavio_reis_motocros.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1925/flavio_reis_motocros.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A FLÁVIO CERIACO DOS REIS, por representar o nome da cidade de Paulo Afonso no Campeonato Pernambucano de Motocross, no qual se consagrou campeão e vice-campeão._x000D_
 FLÁVIO REIS, mais conhecido como Flávio Pantanal é natural de Paulo Afonso e começou sua trajetória no esporte de motocross em 2001, desde então vem sempre participando de corridas pelo nosso grande Nordeste, conquistando várias vitórias em Pernambuco onde se consagrou campeão e vice, subindo ao pódio duas vezes nas categorias Open Nacional e Nacional 200cc. No campeonato sergipano foi campeão e vice nas categorias Open Nacional e Nacional Força Livre e,  em Alagoas, campeão em duas categorias, Open Nacional e Nacional 230cc._x000D_
 O jovem piloto mesmo com algumas limitações devido a uma lesão nos dois pulsos, vem representando a Bahia e assim, enaltecendo o nome da cidade de Paulo Afonso no cenário desse grande esporte.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2165/mocao_pesar.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2165/mocao_pesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  pelo falecimento da Sr.:Maria Celina de Deus</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2170/mocao_de_pesar__pelo_falecimento_da_sr_audinete_goncalves_de_lima.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2170/mocao_de_pesar__pelo_falecimento_da_sr_audinete_goncalves_de_lima.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  pelo falecimento da Sr.: Audinete Gonçalves de Lima</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2185/mocao_de_pesar_manoel_nascimento_dos_santos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2185/mocao_de_pesar_manoel_nascimento_dos_santos.pdf</t>
   </si>
   <si>
     <t>, MOÇÃO DE   PESAR, pelo falecimento do senhor Manoel Nascimento dos Santos</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2196/mocao_de_pesar__matias.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2196/mocao_de_pesar__matias.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR, pelo FALECIMENTO do Senhor MATIAS   PEREIRA LIMA, ex diretor do CPA, ocorrido no dia 12 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2252/70.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2252/70.pdf</t>
   </si>
   <si>
     <t>Celebração dos 70 anos igreja São Francisco de Assis</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2253/sabrine.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2253/sabrine.pdf</t>
   </si>
   <si>
     <t>A Professora Sabrine Canonice , pela obtenção do grau de Mestre em Ciências</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2272/mocao_repudio_a_chesf_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2272/mocao_repudio_a_chesf_.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio a CHESF e Persona NON Grata</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2274/mocao_folha_sertaneja_2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2274/mocao_folha_sertaneja_2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, Ao JORNAL FOLHA SERTANEJA, pela passagem do 16º Aniversário realizado no dia 18 de fevereiro 2020._x000D_
 Criado em fevereiro de 2004 pelo professor e escritor Antônio Galdino da Silva que o mantem, há 190 meses, registrando a história e preservando a memória de Paulo Afonso nos últimos 16 anos.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2292/mocao_as_poderosas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2292/mocao_as_poderosas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Bloco Carnavalesco "AS PODEROSAS".</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2375/mocao_show_de_talentos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2375/mocao_show_de_talentos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, as Senhoras Emily Maísa Silva de Carvalho e Ana Bárbara da Silva Bittencourt e ao Senhor Lucas Henrique Santos Cardoso.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2376/2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2376/2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A TODOS OS BLOCOS CARNAVALESCOS</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2377/mocao_carnaval_dom_mario_zanetta.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2377/mocao_carnaval_dom_mario_zanetta.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Sr. Eduardo Henrique da Paixão Lima e a Sr.ª Maria Cristina Lima Alves.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2415/mocao_marquinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2415/mocao_marquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Senhor José Marcos de Oliveira Santos.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2424/mocao_dona_armandina.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2424/mocao_dona_armandina.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento da Sra. ARMANDINA MENDES DA SILVA, ocorrido no dia 06/03/2020 na Cidade de Paulo Afonso - BA.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2434/mocao_risque_e_rabisque.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2434/mocao_risque_e_rabisque.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos Escola Risque e Rabisque</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2439/mocao_neyme.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2439/mocao_neyme.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do Sr. NAYME NUNES DE MENEZES, ocorrido no dia 09/03/2020 na Cidade de Paulo Afonso – BA.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2482/mocao_de_pesar_elizete.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2482/mocao_de_pesar_elizete.doc</t>
   </si>
   <si>
     <t>moção  de pesar para o falecimento da senhora Elisete vieira Figueredo</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2487/dr_danilo_alves.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2487/dr_danilo_alves.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao DR.º DANILO ALVES DE ARAÚJO .</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2491/mocao_oara.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2491/mocao_oara.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS,  a Orquestra Super Oara pelo reconhecimento do seu talento e pela sua história, por ser uma das mais bem-sucedidas bandas de baile do Brasil, com várias apresentações anuais, e também como principal atração dos tradicionais bailes de debutantes, ou participando dos shows nacionais que marcaram história na Cidade de Paulo Afonso – BA.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2493/mocao_de_aplausos_ordem_demoley.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2493/mocao_de_aplausos_ordem_demoley.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à ORDEM DEMOLAY – representado por seu líder do capítulo Paulo Afonso nº 47 da Ordem, Mestre Conselheiro Sr. João Manoel Lima de Sá, e seus membros, pelos relevantes serviços prestados à sociedade, seus jovens e para toda região.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2515/mocao_tico.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2515/mocao_tico.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do Sr. JOSÉ FRANCISCO FILHO (Tico), ocorrido no dia 07/04/2020 na Cidade de Paulo Afonso – BA.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2569/dr._danilo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2569/dr._danilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES,  ao ilustríssimo cidadão PauloAfonsino Dr. Danilo Souza pela grandiosa vitória na guerra contra o CORONAVÍRUS-COVID19.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2570/mocao_de_pesar_de_artur.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2570/mocao_de_pesar_de_artur.pdf</t>
   </si>
   <si>
     <t>Moção de pesar de Artur Rondon</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2580/mocao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2580/mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Srª Ivanice Bezerra</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2586/mocao_toin_de_cabrinha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2586/mocao_toin_de_cabrinha.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Antônio Afonso do Nascimento</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2632/mocao_nivaldo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2632/mocao_nivaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Sargento da reserva da Policia Militar Baiana, José Nivaldo Alves da Silva</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2641/mocao_de_valter_jose_da_silva_mais_conhecido_como_valter_eletricista.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2641/mocao_de_valter_jose_da_silva_mais_conhecido_como_valter_eletricista.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do senhor Valter José da Silva (mais conhecido como Valter Eletricista ) ocorrido no dia 10/06/2020, pessoa bondosa certamente deixará uma lacuna no coração de todos que tanto o amava._x000D_
 Obs: pedido verbal na ultima sessão do dia 22/06/2020</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2658/mocao_aplausos_evangelizadora.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2658/mocao_aplausos_evangelizadora.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, pelos 51 anos de existência da IGREJA EVANGELIZADORA, dia 28/06/2020.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2659/mocao_de_geovane_teixera_aracaju.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2659/mocao_de_geovane_teixera_aracaju.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do senhor Geovane Teixeira da Silva ocorrido neste domingo dia 28/06/2020 na cidade de Aracaju (SE), pessoa   bondosa e grande ser humano certamente deixará uma grande lacuna nos corações daqueles que o amava</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2661/mocao_pesar__edilson_leandro_de_morais.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2661/mocao_pesar__edilson_leandro_de_morais.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento de Edilson Leandro de Morais, um dos filhos do primeiro prefeito de Paulo Afonso, BA, Otaviano Leandro de Morais, ocorrido no dia 26 de junho de 2020, aos 66 anos, na cidade de Aracaju.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2662/mocao_pesar__gerivanio_teixeira_pai.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2662/mocao_pesar__gerivanio_teixeira_pai.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento de Geovane Teixeira da Silva, ex-guarda da CHESF,. ocorrido no dia 28 de junho de 2020, na cidade de Aracaju, filhos Darcio policial militar, Gerivânio Teixeira.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2663/mocao_de_pesar.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2663/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Edson Divino dos Santos, ocorrido no dia 28 de Junho do presente ano.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2665/radio_angiquinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2665/radio_angiquinho.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Paulo Afonso, legítima representante do povo, faz inserir na Ata de seus trabalhos legislativos, MOÇÃO DE APLAUSOS a RÁDIO COMUNITÁRIA ANGIQUINHO FM, seus Dirigentes e Funcionários, pelos excelentes serviços prestados a comunidade. _x000D_
  Localizada em Barragem Leste, Delmiro Gouveia, sertão alagoano e limítrofe com a cidade de Paulo Afonso-BA, a RÁDIO COMUNITÁRIA ANGIQUINHO FM foi fundada em 1016. Mas foi a partir do dia 26 de junho de 2018 sob a direção de Giuliano Ribeiro que a emissora se consagrou como uma das maiores audiências da região._x000D_
 A ANGIQUINHO FM se mantem fiel ao seu compromisso de valorizar a cultura local e os costumes do seu público ouvinte, e faz um jornalismo como nunca visto antes em toda região, aliás o jornalismo é o carro-chefe de sua programação liderado pelo jornalista Ozildo Alves, e outros nomes de peso da rádiofusão sertaneja como: Anderson de Souza, Marcelo França, Gil Leal, Kaká, Alan Leite, Júnior Padão, Epidauro Pamplona, Arnaldo Ferreira, Tony Cézar, Antônio Carlos, Dj’Djuby, Dimas Roque, Jorge Papapá e Emerson Emídio. _x000D_
 No departamento técnico a RÁDIO ANGIQUINHO conta com uma equipe de excelentes profissionais como: Giuliano Ribeiro (Diretor Geral), Gustavo Araújo (Técnico), Carlito Batalha (Produtor Técnico), Cléa Lima (Secretária) e Waldir (Presidente da ACA)_x000D_
 Parabéns pelo grande sucesso dessa consagrada emissora.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2713/mocao__pesar_fernando_mota.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2713/mocao__pesar_fernando_mota.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do Sr. FERNANDO LUCAS PESSOA MOTA, ocorrido no dia 11/07/2020.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2722/jose_limeira_pesar.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2722/jose_limeira_pesar.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Paulo Afonso, legítima representante do povo, faz inserir na Ata de seus trabalhos legislativos, MOÇÃO DE PROFUNDO PESAR à família do Sr. JOSÉ LIMEIRA DA SILVA, ocorrido no dia 03 de julho de 2020._x000D_
 O Sr. José Limeira da Silva residia na rua Pinheiro nº 60, no Bairro Tancredo Neves II no qual foi um dos pioneiros. Sempre foi um visionário de respeitada conduta e dedicação à família e a comunidade. Sua ausência deixa desolados seus familiares, amigos e conhecidos, nos deixando como exemplo seu modelo de vida enquanto cidadão de bem._x000D_
 Aos seus familiares, nossas sinceras condolências e nosso profundo respeito nesse momento de dor, rogamos a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, primando o amor a Deus sobre todas as coisas para que o Sr. José Limeira da Silva descanse em paz.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2734/maria_leonor_da_conceicao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2734/maria_leonor_da_conceicao.pdf</t>
   </si>
   <si>
     <t>pelo falecimento da senhora Maria Leonor da Conceição, ocorrido no dia 08 /07 /2020.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2742/mocoes_de_falecimento_de_vima_esposa_de_oscar_2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2742/mocoes_de_falecimento_de_vima_esposa_de_oscar_2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento da Senhora Vilma Rodrigues Ferreira da Silva - mais conhecida como professora Vilma e esposa de Oscar Silva, ocorrido no 08/07/2020 na cidade de Maceió. Pessoa de caráter exemplar, amiga e solidária, certamente deixará uma lacuna nos corações de todos a que tanto amavam.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2747/mocao_pesar__henrique_taciano_dos_santos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2747/mocao_pesar__henrique_taciano_dos_santos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento de Henrique Taciano dos Santos, ex-funcionário da SUPRAVE, POSTO DE NICOLSON, PONTO CHIC, etc, faleceu em Petrolina.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2751/mocao_aplausos_vo_inocencia_vieira_de_jesus.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2751/mocao_aplausos_vo_inocencia_vieira_de_jesus.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, pelos 114 anos de existência da VÓ INOCÊNCIA VIEIRA DE JESUS, moradora da cidade de Paulo Afonso Bahia.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2753/mocao_de_pesar_jose_limeira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2753/mocao_de_pesar_jose_limeira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de JOSÉ LIMEIRA DA SILVA, que ocorreu aos dias 03 de julho de 2020 no Hospital Municipal de Paulo Afonso - HMPA.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2782/mocao_de_pesar_irene_gomes.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2782/mocao_de_pesar_irene_gomes.pdf</t>
   </si>
   <si>
     <t>Moção de pesar</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2783/mocao_de_pesar_jose_leonardo_-_copia.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2783/mocao_de_pesar_jose_leonardo_-_copia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do Sr. JOSÉ LEONARDO FILHO, ocorrido no dia 28/07/2020.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2784/mocao_de_pesar_mirian_souza.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2784/mocao_de_pesar_mirian_souza.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento da Srª. MIRIAN SOUZA DA SILVA, ocorrido no dia 22/07/2020.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2786/mocao_luiz_henrique.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2786/mocao_luiz_henrique.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, Ao Ilmº LUIZ HENRIQUE FERREIRA RAMOS – pela iniciativa de passar pelas ruas e bairros do Município de Paulo Afonso – BA, tocando músicas para os moradores que estão em isolamento dentro de suas casas no período de quarentena, e proporcionar aos mesmos um momento de conforto, esperança, amor e paz, levando através da música uma mensagem otimista.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2794/mocao_de_pesar_angelita.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2794/mocao_de_pesar_angelita.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR, pelo falecimento de ANGELITA MARIA DE SOUZA, que ocorreu aos dias 06 de junho de 2020.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2805/mocao_aplausos_bravura_edfranco.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2805/mocao_aplausos_bravura_edfranco.pdf</t>
   </si>
   <si>
     <t>, MOÇÃO DE APLAUSO, ao SD PM EDFRANCO LEITE DE ARAÚJO, promovido à CABO PM, por ato de bravura ao salvar a vida de duas pessoas que estavam se afogando nas proximidades do PCTRAN.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2809/mocao_pesar_meiry.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2809/mocao_pesar_meiry.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Senhora Josemary Lima Santos Vieira, ocorrido no dia 12 de Agosto do presente ano na cidade de Recife-PE.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2831/mocao_de_nicinha_antartica2020.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2831/mocao_de_nicinha_antartica2020.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR, pelo falecimento do Senhora Elenice Maria da Silva (mais conhecida como Nicinha da Antártica), faleceu na última terça - feira (18/08) na cidade do Recife, o se falecimento trouxe  grande tristeza aos corações dos Pauloafonsinos que tiveram a honra de conhecer e conviver com Nicinha.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2833/mocao_pai_de_doge.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2833/mocao_pai_de_doge.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor José Ferreira da Silva, morador da Rua Padre João Evangelista, nº 621, ocorrido no dia 20 de Agosto do presente ano.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2836/nicinha_22020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2836/nicinha_22020.pdf</t>
   </si>
   <si>
     <t>pelo falecimento do Senhora Elenice Maria da Silva (mais conhecida como Nicinha da Antártica), faleceu na última terça-feira (18/08/2020) na cidade do Recife.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2837/mocao__pesar_miguel_do_bogo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2837/mocao__pesar_miguel_do_bogo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do Sr. MIGUEL GOMES DE LIMA (Miguel do Bogó), empresário e membro da Loja Maçônica União do São Francisco 75, ocorrido no dia 21/08/2020.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2843/mocao_de_pesar_dona_nininha_alto_novo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2843/mocao_de_pesar_dona_nininha_alto_novo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Senhora Izaura Maria Martins da Silva (Dona Nininha), moradora da Rua Alto Novo, Centro de Paulo Afonso, ocorrido no dia 30 de Agosto do presente ano.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2844/mocao_aniversario_riacho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2844/mocao_aniversario_riacho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS pela passagem do Aniversário de 190 Anos do Povoado Riacho, Área Rural de Paulo Afonso-Ba, ocorrido no dia 31 de Agosto do presente ano.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2864/mocao_de__xandy_jardim_aeroporto_2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2864/mocao_de__xandy_jardim_aeroporto_2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR, pelo falecimento do Jovem Alexandre Silva Cruz (mais conhecida como xandy) morador do Bairro Jardim Aeroporto, ocorrido na última terça-feira (08/09) causando grande tristeza nos nossos corações dos seus amigos e familiares.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2866/mocao_mae_de_mala.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2866/mocao_mae_de_mala.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR, pelo FALECIMENTO da Senhora MARIA DE LOURDES DOS SANTOS</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2872/santina_mocao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2872/santina_mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR, pelo FALECIMENTO da Senhora SANTINA FREIRE DE OLIVEIRA</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2873/mocao_pesar__soldado_dario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2873/mocao_pesar__soldado_dario.pdf</t>
   </si>
   <si>
     <t>, MOÇÃO DE PESAR, pelo falecimento do soldado Dario Lourenço da Silva faleceu vítima de acidente de trânsito ocorrido dia 9 de setembro de 2020, na cidade de Floresta-PE.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2874/mocao_pesar__damiao_oliveira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2874/mocao_pesar__damiao_oliveira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do do  Sargento da Reserva do Exército Brasileiro Damião Oliveira (Damiãozão),Pai  do Sgt Pm Oliveira (Homem de Pedra),vítima de COVID-19, o mesmo se encontrava internado em Aracaju onde veio a óbito.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2876/mocao_pesar_padre_alberto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2876/mocao_pesar_padre_alberto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento do Reverendíssimo Padre Alberto Gonçalves.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2883/mocao_de_pesar_izaura.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2883/mocao_de_pesar_izaura.doc</t>
   </si>
   <si>
     <t>falecimento da senhora Izaura Maria Martins da Silva, ocorrido no dia 30 de agosto 2020.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2900/alzira_lira_pesar.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2900/alzira_lira_pesar.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Paulo Afonso, legítima representante do povo, faz inserir na Ata de seus trabalhos legislativos, MOÇÃO DE PROFUNDO PESAR à família da Sra. ALZIRA LIRA DO NASCIMENTO, falecida no dia 20 de setembro de 2020._x000D_
 Sabemos que para a família é um momento de dor, mas a confiança nos propósitos de Deus deve permanecer viva em nossos corações. _x000D_
 Que Deus conforte os seus familiares para que a dor seja substituída pelas boas lembranças que a Sra. ALZIRA LIRA DA SILVA deixou em sua passagem pela vida._x000D_
 _x000D_
 “Por isso não temas, pois eu estou com você; não tenha medo, pois sou o seu Deus. Eu o fortalecerei e o ajudarei; eu o segurarei com a minha mão direita vitoriosa”. Isaias 41:10._x000D_
 _x000D_
 Dê-se conhecimento à família.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2903/mocao_pesar__sgt_claudino.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2903/mocao_pesar__sgt_claudino.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do do  Sargento da Reserva do Exército Brasileiro Damião Oliveira (Damiãozão),Pai  do Sgt Pm Oliveira (Homem de Pedra) do 20º BPM, vítima de COVID-19, o mesmo se encontrava internado em Aracaju onde veio a óbito.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2904/mocao_pesar__sgt_claudino.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2904/mocao_pesar__sgt_claudino.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do Sargento Policial Militar Elinaldo da Silva Claudino faleceu vítima de COVID – 19, em 22 de setembro de 2020, na cidade de Paulo Afonso – BA, na UTI do HMPA.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2905/mocao_pesar__cafezinho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2905/mocao_pesar__cafezinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do MAILSON TENÓRIO, conhecido como CAFEZINHO, morava na Rua São João, centro faleceu vítima de COVID – 19, em 22 de setembro de 2020, na cidade de Paulo Afonso – BA, na UTI do HMPA.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2908/mocao_pesar__marivaldo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2908/mocao_pesar__marivaldo.pdf</t>
   </si>
   <si>
     <t>, MOÇÃO DE PESAR, pelo falecimento da Senhora Benigna Alves Rodrigues dos Santos, residente na Rua da Amizade s/n Bairro Siriema 01,. Ocorrido no dia 29 de setembro de 2020, nesta cidade, filhos Marivaldo Lúcio dos Santos, Mizael,  policial militar...</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2911/mocao_de_repudio_libania.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2911/mocao_de_repudio_libania.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO, em desfavor de Libânia Maria Dias Torres de 64 anos, a qual foi presa em flagrante delito por, crime de racismo, o qual é crime hediondo (artigo 140, parágrafo 3º, do Código Penal, e Art. 20 da Lei do Crime Racial – Lei 7716/89), tendo chamado um PM de “MACACO”, durante uma ocorrência policial, sendo a mesma servidora do Tribunal de Justiça da Bahia (TJ-BA).</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2913/mocao_de_aplausos_cmt_almirante_silva_lima.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2913/mocao_de_aplausos_cmt_almirante_silva_lima.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Moção de Aplausos ao Srº. CMT. ALMIRANTE SILVA LIMA, comando do 2º Distrito Naval da Marinha do Brasil, diante dos relevantes serviços prestados à sociedade de Paulo Afonso.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2930/mocao_pesar__joao_francisco_ferreira_da_silva.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2930/mocao_pesar__joao_francisco_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do senhor  João Francisco Ferreira da Silva 59 anos, Residente na Rua São Vicente de Paula, 215, bairro Perpétuo Socorro, ocorrido em 07 de outubro de 2020, no hospital Santa Tereza na cidade de Ribeira do Pombal/BA, filhos José Antônio Pereira da Silva, (SD PM Silva) pertencente ao 20º Batalhão de Polícia Militar da Bahia em Paulo Afonso - BA, demais familiares  e amigos.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2931/mocao_pesar__antonio_martins_da_silva.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2931/mocao_pesar__antonio_martins_da_silva.pdf</t>
   </si>
   <si>
     <t>, MOÇÃO DE PESAR, pelo falecimento do senhor  Antônio Martins da Silva 65 anos, dono do Corêto situado na antiga Rua A, próximo a praça das mangueiras, CHESF, ocorrido em 06 de outubro de 2020, no hospital da cidade do Recife/PE, família e amigos.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2932/mocao_pesar__jose_edmilson_da_silva.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2932/mocao_pesar__jose_edmilson_da_silva.pdf</t>
   </si>
   <si>
     <t>, MOÇÃO DE PESAR, pelo falecimento de  José Edmilson da Silva 44 anos, Rua Sagrada família, 240 Btn3, ocorrido em 01/10/2020, após sofrer um enfarte  e não resistiu a cirurgia no hospital da cidade de BELO HORIZONTE/MG, familiares JOSEFA CARLOS DE ANDRADE e família, amigos.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2933/mocao_pesar__damiao_oliveira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2933/mocao_pesar__damiao_oliveira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do do Sargento da Reserva do_x000D_
 Exército Brasileiro Damião Oliveira (Damiãozão),Pai do Sgt Pm Oliveira (Homem de_x000D_
 Pedra) do 20º BPM, vítima de COVID-19, o mesmo se encontrava internado em_x000D_
 Aracaju onde veio a óbito.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2934/mocao_de_aplausos_capitao-tenente_aa_luis_felipe_melo_da_mata.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2934/mocao_de_aplausos_capitao-tenente_aa_luis_felipe_melo_da_mata.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Moção de Aplausos ao Srº. CAPITÃO-TENENTE (AA) LUIS FELIPE MELO DA MATA, Comandante da Agência Fluvial de Juazeiro da Marinha do Brasil, diante dos relevantes serviços prestados à sociedade de Paulo Afonso</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2937/mocao_pesar_2020._mesa_da_camara.vava_ferraz.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2937/mocao_pesar_2020._mesa_da_camara.vava_ferraz.doc</t>
   </si>
   <si>
     <t>Moção de Profundo Pesar pela morte de  Vavá Ferraz    ( Ex Vereador do Município de  Paulo Afonso)</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2939/mocao_de_pesar_maria_de_augusto.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2939/mocao_de_pesar_maria_de_augusto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento da Srª. MARIA GOMES DE SÁ – (Maria de Augusto Matias), ocorrido no dia 05/10/2020.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2952/mocao_anjos_dos_animais.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2952/mocao_anjos_dos_animais.pdf</t>
   </si>
   <si>
     <t>MOÇÃO  DE APLAUSOS AOS ANJOS DOS ANIMAIS DE PAULO AFONSO</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2975/radio_bacurau.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2975/radio_bacurau.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Paulo Afonso, legítima representante do povo, faz inserir na Ata de seus trabalhos legislativos, MOÇÃO DE APLAUSOS a BACURAU WEB RÁDIO, e seus Dirigentes, pelo excelente serviço prestado a comunidade._x000D_
 Localizada na rua Osvaldo Cruz, nº 393, centro de Paulo Afonso-BA, a BACURAU WEB RÁDIO foi fundada em 19 de março de 2019. _x000D_
 Mantendo-se sempre fiel ao seu compromisso de valorizar a cultura local, a BACURAU WEB RÁDIO vem fazendo um excelente trabalho fomentando e dando visibilidade aos artistas de Paulo Afonso, promovendo a música e Arte Autoral com presteza, pluralidade de ideias, diversidade e respeito aos ouvintes, sempre mantendo o compromisso com a Cena Underground._x000D_
 Na sua direção e programação a BACURAU WEB RÁDIO conta com uma equipe de grandes profissionais como: Thales Vilar (Diretor Geral), Jurandir Roque (Apresentador) e Manoel Pereira (Colunista)._x000D_
 Assim, brilhe a luz de vocês diante dos homens, para que vejam as suas boas obras e glorifiquem ao Pai de vocês, que está no céu_x000D_
 Mateus 5:12</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2980/mocao_biomedico.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2980/mocao_biomedico.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  Aos Biomédicos e Biomédicas do Município de Paulo Afonso , pela passagem do seu dia comemorado em 20/11 do corrente ano.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2981/mocao_conselho_tutelar.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2981/mocao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  As Conselheiras Tutelares do Município de Paulo Afonso , pela passagem do seu dia comemorado em 18/11 do corrente ano.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2986/mocao_agendha.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2986/mocao_agendha.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  a, Assessoria e Gestão em Estudos da Natureza, Desenvolvimento Humano e Agroecologia (Agendha), pela realização da Feira Territorial da Economia Solidária e da Agricultura Familiar do Território Itaparica.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2987/mocao_novenario_perpetuo_socorro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2987/mocao_novenario_perpetuo_socorro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a Paróquia Nossa Senhora do Perpétuo Socorro, pela  Celebração  do Novenário alusivo à sua Padroeira , que teve como Tema “Sentir Como a Igreja! Realizado entre os dias 20 e 29 de Novembro do Presente Ano.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2991/mocao_pesar_avo_de_ceguinho_jua.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2991/mocao_pesar_avo_de_ceguinho_jua.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento da Senhora Maria Rodrigues da Cruz, ocorrido no dia 02/12/2020.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2993/mocao_de_aplausos_sargento_-_pm_1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2993/mocao_de_aplausos_sargento_-_pm_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Exmº. Senhor. PEDRO BARBOSA SOBRINHO, SARGENTO DA POLÍCIA MILITAR-PM</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2994/mocao_delegados.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2994/mocao_delegados.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  Aos Delegados e Delegadas de Polícia do Município de Paulo Afonso, pela passagem do seu dia  comemorado em 03/12 do corrente ano.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2995/mocao_de_macario.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2995/mocao_de_macario.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR, pelo falecimento da Senhora BEATRIZ MATOS (mais conhecida como D. Beatriz mãe do nobre vereador Pedro Macário Neto ), falecendo nesse domingo (06/12/2020)</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>Marcondes Francisco</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2998/mocao_mf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2998/mocao_mf.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Major Kauê Menezes Chagas, Ex-Comandante da 1º Companhia de Infantaria e Cidadão Pauloafonsino pela Conclusão do Curso de Comando e Estado-Maior do Exército Brasileiro, conquista que orgulha a todo o povo de Paulo Afonso.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>a Ilma. Srta.  Aline dos Santos Rios, natural de Jacobina-BA,  Graduada em Engenharia de Pesca, pela UNEB – Universidade do Estado da Bahia, tecnóloga em Biocombustíveis, pelo IFBA – Instituto Federal da Bahia, ambos cursados e concluídos   em Paulo Afonso-Bahia, Mestranda em Biodiversidade e Conservação pela UAST/UFRPE – Universidade Rural federal de Pernambuco/ Unidade Acadêmica de Serra Talhada – PE pela aprovação  no Doutorado - Programa de Pós-graduação em Biologia Animal, centro de biociências – CB, na UFPE – Universidade Federal de Pernambuco.   Destacando a importância desta conquista por parte de uma aluna egressa da Educação Superior Pública cursada na cidade de Paulo Afonso , representando orgulho e incentivo para toda a classe acadêmica do Município e da   Região.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3000/mocao_vitimas_do_acidente_minas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3000/mocao_vitimas_do_acidente_minas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR em virtude do acidente ocorrido no dia 04 de Dezembro do presente ano na Cidade de João Monlevade no Estado de Minas Gerais, que acabou vitimando diversos cidadãos das cidades de Santa Brígida (BA), Delmiro Gouveia (AL), Água Branca (AL) e Mata Grande (AL).</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3001/mocao_dr._arnaldo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3001/mocao_dr._arnaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao ilustríssimo Professor Msc. Arnaldo Rodrigues Patrício pela ascensão no cargo de vice coordenador do curso de Medicina da Universidade Federal do Vale do São Francisco (UNIVASF) – Campus Paulo Afonso.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3017/moc_de_macario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3017/moc_de_macario.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Senhora Simone Laurentino Neves gestora do Site Paulo Afonso Tem , pela passagem dos 10 anos do site</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3021/geronimo.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3021/geronimo.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE PAULO AFONSO, legítima representante do povo, faz inserir honrosamente na Ata de seus trabalhos legislativos, MOÇÃO DE APLAUSOS, ao Advogado, DR. PEDRO GERÔNIMO ESTEVÃO PEREIRA, por sua honrosa dedicação e reconhecimento aos seus relevantes serviços prestados ao Município na área jurídica._x000D_
 DR. PEDRO GERÔNIMO, prestou um excelente serviço a esta Câmara Municipal, no período de 2016/2020, tendo exercido com muita competência e dedicação seu trabalho, e deixou como legado, o companheirismo, o compromisso com a execução das suas atribuições e, sobretudo, o apego à ética e à legalidade._x000D_
 Portanto reconhecendo a dignidade com que ele sempre se pautou, sendo um jovem expoente da área jurídica que com certeza alçará grandes voos, rende a ele essa justa homenagem._x000D_
 _x000D_
 “Dediquem-se uns aos outros com amor fraternal. Prefiram dar honra aos outros mais do que a vocês”.    Romanos 12:10_x000D_
 _x000D_
 Que se dê conhecimento desta à:_x000D_
 •	OAB Subseção Paulo Afonso-BA;_x000D_
 •	Assessoria de Comunicação e Meios de Comunicação Regional.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer Prévio TCM - BA</t>
   </si>
   <si>
     <t>TCM - BA</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2741/tcm.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2741/tcm.pdf</t>
   </si>
   <si>
     <t>Prestação Anual de Contas Processo TCM nº 05074e19_x000D_
 Exercício Financeiro de 2018_x000D_
 Prefeitura Municipal de PAULO AFONSO _x000D_
 Gestores : Flávio Henrique Magalhaes Lima_x000D_
                 Luiz Barbosa de Deus _x000D_
 Relator: Cons. Raimundo Moreira _x000D_
 OPINA PELA APROVAÇÃO , PORQUE REGULARES, PORÉM COM RESSALVAS,  das contas da Prefeitura Municipal de Paulo Afonso, relativas ao exercício financeiro de 2018</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1863/projeto_de_decreto_0012020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1863/projeto_de_decreto_0012020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Título de Cidadão Pauloafonsino ao Exmo. Sr. Dr. Martinho Ferraz da Nóbrega Junior e dá outras providências</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2106/titulo_de_cidadao_padre_jose.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2106/titulo_de_cidadao_padre_jose.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Outorga de título de Cidadão Pauloafonsino ao Senhor JOSÉ NEMÉZIO ALVES TEIXEIRA FERREIRA”.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2152/titulo_de_cidada_maria_noemia_de_barros.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2152/titulo_de_cidada_maria_noemia_de_barros.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Outorga de título de Cidadã Pauloafonsina a Senhora MARIA NOÊMIA DE BARROS”.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2660/jorge_papapa_t_tt._cidadao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2660/jorge_papapa_t_tt._cidadao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Título de Cidadão Pauloafonsino ao Sr. Jorge Pereira dos Santos e dá outras providências.                                                      _x000D_
 _x000D_
 A Câmara Municipal de Paulo Afonso, no uso de suas atribuições legais, aprova:_x000D_
 Art. 1° - Fica concedido o Título de Cidadão Pauloafonsino ao Sr. Jorge Pereira dos Santos pelos relevantes serviços prestados a sociedade da cidade de Paulo Afonso._x000D_
 Art. 2° - As despesas decorrentes dos atos preparatórios para entrega do Título mencionado no Art. 1° correrão por conta das dotações orçamentárias da Câmara Municipal de Paulo Afonso._x000D_
 Art. 3° - A entrega do título dar-se-à em Sessão Solene desta Casa Legislativa, nos termos do que dispõe seu Regimento Interno._x000D_
 Art. 4° - Este Projeto de Decreto Legislativo entra em vigor na data de sua publicação._x000D_
 Art. 5° - Revogam-se as disposições em contrário._x000D_
 _x000D_
 _x000D_
 _x000D_
 Sala das sessões, 22 de junho de 2020_x000D_
 _x000D_
                                 _x000D_
 _x000D_
 Mário César Barreto Azevedo_x000D_
 Mário Galinho_x000D_
                                                                              vereador_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                                                            JUSTIFICATIVA_x000D_
 _x000D_
 O Sr. Jorge Pereira dos Santos nasceu aos 02 de novembro de 1959 na Av. Santo Antônio (Largo do Tanque), bairro da Liberdade em Salvador - Ba. Filho de Oséas Pereira dos Santos e de Brasilina Claudiana dos Santos._x000D_
 Em 1969 JORGE PAPAPÁ como é conhecido popularmente ganhou um violão usado no qual a partir dali deu início a sua carreira nas asas da canção, participando de vários festivais de música sempre buscando aperfeiçoar seu jeito peculiar de fazer canções._x000D_
 Em 1978 ingressou no curso Preparatório de Composição e Regência da Universidade federal daBahia (UFBA), aluno de   Lidenberg Cardoso, Piero Bastianeli, Waltere Smetak, Tatiana Onis, Fernando Cerqueira e Ernest Widman enquanto ao lado do baixista da Orquestra Sinfônica da UFBA, Franklin Junior realizava encontros, buscando discutir direitos e deveres do profissional da música. Assim nasceu a Associação dos Músicos Profissionais da Bahia, onde se tornou vice-presidente por 2 gestões, aproximando os artistas a discutir detalhes quanto ao exercício da profissão. Projetos como “Mutirão Urgente”, que surgiu a partir da constatação que precisavam estar juntos na produção do trabalho um do outro. “Seis e Meia do TCA”, onde pela primeira vez artistas locais sem projeção nacional utilizaram o salão principal do Teatro Castro Alves. O “Música Urgente”, que levou esses artistas a bairros de toda cidade._x000D_
 Realizando vários shows em Salvador Jorge Papapá foi destaque em 1979 com o Projeto “Seis e Meia” tocando junto com Moraes Moreira e Djavan. Em 1984, realizou o espetáculo “Labirinto Bemóis”, show que recebeu a indicação de Show Revelação dentro do projeto Troféu Caymi. Em 1985 realizou o show “Arqueologia da Véspera” no teatro Gamboa e logo em seguida lança o primeiro disco “Arquiteto de Terror”. Com o espetáculo “Desafio”, viaja por todo o Nordeste, (Aracajú, Maceió, Recife, Natal-Festival de Artes de Natal) junto ao grupo “Jaguaribe Carne”, o qual Chico César era integrante e Fortaleza ao lado de Zelito Miranda. Em seguida realiza em São Paulo no teatro Ruth Escobar o espetáculo “Dança da Noite” ao lado de Chico Maranhão dentro da programação da Feira da Cultura Brasileira da Bahia, buscou ocupar vários outros espaços a exemplo do Lira Paulistana e SESC Pompéa._x000D_
 Jorge Papapá foi integrante da banda Buscapé, onde realizou um grande show na praça da Sé em São Paulo, seu trabalho não se restringiu a música propriamente dita, mas com produções voltada para o teatro, a exemplo das seguintes montagens: “Usura Corporation”, dirigida por Antônio Godi, “Joga Babico no Lixo”, direção de Maria Manuela, “A Cara do Povo”, dirigido por Tânia França, “Pedro Corredor”, dirigido por Paulo Vieira Neto” e Acorda Manuel”, dirigido por Ezídio Patriota._x000D_
 Trabalhou como ator no auto-coreógrafo da cultura nagô “Ajaká”, também sob direção de Antônio Godi. Em 1987 dirigiu e apresentou o programa “Coração Rastafari”, na rádio Jornal de Itabuna, onde permaneceu por dois anos, em seguida conhece Sérgio Passos e com ele forma uma das duplas mais gravadas por artistas da Bahia, passa a ser requisitado por cantores e _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 bandas de vários rítmos, no entanto com sua música e texto diferenciado Jorge vem sendo gravado por artistas como: Ivete Sangalo, Daniela Mercury, Chiclete com Banana, Banda Eva, Márcia Freire, Asa de Águia, Netinho, Timbalada e outros mais da música nacional._x000D_
 Em 2013 chega a cidade de Paulo Afonso, onde dá início a projetos ousados na área de comunicação, cria junto ao amigo Giuliano Ribeiro o programa de rádio “BALAIO” um programa diferente onde oportuniza visibilidade a artistas e produtores de artes numa região que abrange 4 estados (Bahia, Alagoas Sergipe e Pernambuco). O “BALAIO” se torna referência para vida cultural da região e a partir daí vários outros projetos oriundos da formalização do programa “BALAIO” tornam-se necessários. A exemplo do “BALAIO ITINERANTE”, “BALAIO REVISTA”, Utilidade Pública e apoio a projetos culturais._x000D_
 No início de 2014 Jorge cria o que vem a ser a grande ponte entre a ilha de Paulo Afonso com o resto do mundo, a “RÁDIO PAPAPÁ”, uma rádio (web) começa a soar nas ondas da internet. E essa possibilidade se configura em mais um grande projeto revelando artistas, compositores, produtores de cultura e pesquisadores, inicialmente a “Rádio Papapá” projetou 80% de canções de sua autoria, mas gradativamente vem incluindo canções de artistas e compositores novos, clássicos da música nacional e internacional além de abrir espaços para outras manifestações artísticas e culturais.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2989/projeto_de_decreto_fatima.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2989/projeto_de_decreto_fatima.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga de título de Cidadã Pauloafonsina  a Ilmª Fátima Barbosa de Araújo e dá outras providências.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2997/titulo_mf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2997/titulo_mf.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a outorga de título de cidadão Pauloafonsino ao Ilmº Sr. Juliano Márcio de Medeiros Nogueira e dá outras providências.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3022/pedro_henrique_clubstrom.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3022/pedro_henrique_clubstrom.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Título de Cidadão Pauloafonsino ao Ilm° Sr. Pedro Henrique Carvalho Lamenha da Silva e dá outras providências.                                                      _x000D_
 _x000D_
 A Câmara Municipal de Paulo Afonso, no uso de suas atribuições legais, aprova:_x000D_
 Art. 1° - Fica concedido o Ttítulo de Cidadão Pauloafonsino ao Ilmº Sr. Pedro Henrique Carvalho Lamenha da Silva, pelos relevantes serviços prestados a sociedade da cidade de Paulo Afonso._x000D_
 Art. 2° - As despesas decorrentes dos atos preparatórios para entrega do Título mencionado no Art. 1° correrão por conta das dotações orçamentárias da Câmara Municipal de Paulo Afonso._x000D_
 Art. 3° - A entrega do título dar-se-à em Sessão Solene desta Casa Legislativa, nos termos do que dispõe seu Regimento Interno._x000D_
 Art. 4° - Este Projeto de Decreto Legislativo entra em vigor na data de sua publicação._x000D_
 Art. 5° - Revogam-se as disposições em contrário._x000D_
 _x000D_
 Sala das Sessões, em 30 de novembro de 2020_x000D_
 _x000D_
                                 _x000D_
 _x000D_
 Mário César Barreto Azevedo_x000D_
 Mário Galinho_x000D_
                                                                           vereador_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                                              JUSTIFICATIVA_x000D_
 _x000D_
 _x000D_
 Nascido em 25 de novembro de 1988, na cidade de Maceió, hoje com 32 anos, Bacharel em Engenharia Civil, PEDRO HENRIQUE CARVALHO LAMENHA DA SILVA veio a cidade de Paulo Afonso no ano de 2014 como engenheiro responsável por uma obra do presídio. _x000D_
 Por gostar da cidade, ao final da obra tentou empreender com um pequeno comércio de confecções._x000D_
 Em seguida foi convidado para ingressar no departamento de infraestrutura da Faculdade Sete de Setembro (FASETE), onde passou a realizar e planejar as obras Institucionais._x000D_
 Ainda com intuito de permanecer em Paulo Afonso, conheceu aquela que seria sua esposa, a Pauloafonsina Joice Tavares Leal Carvalho Lamenha, dessa união nasceu uma filha, a pequena Elisa Tavares Leal Lamenha, hoje com apenas 8 meses de idade, e assim construiu uma linda família._x000D_
 Continuou a empreender, e hoje desponta como jovem e entusiasmado empreendedor à frente do ClubStrom Barbearia, BlackBull Academia de Crossfit e a sua construtora Lamenha Engenharia, onde realiza grandes obras em parceria com o escritório do renomado Eng. William Campos Arquitetura e Urbanismo e outras obras particulares._x000D_
 Esse é PEDRO HENRIQUE sem retoques, um jovem íntegro, honesto e respeitado. Então é de muita honra e gratificação outorgar esse Título a esse grande Cidadão.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3023/dr._carlos_tenorio.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3023/dr._carlos_tenorio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Título de Cidadão Pauloafonsino ao Sr. Dr. Carlos Alberto Tenório de Araujo e dá outras providências.                                                      _x000D_
 _x000D_
 A Câmara Municipal de Paulo Afonso, no uso de suas atribuições legais, aprova:_x000D_
 Art. 1° - Fica concedido o Título de Cidadão Pauloafonsino ao Sr. Dr. Carlos Alberto Tenório de Araújo pelos relevantes serviços prestados a sociedade da cidade de Paulo Afonso._x000D_
 Art. 2° - As despesas decorrentes dos atos preparatórios para entrega do Título mencionado no Art. 1° correrão por conta das dotações orçamentárias da Câmara Municipal de Paulo Afonso._x000D_
 Art. 3° - A entrega do título dar-se-à em Sessão Solene desta Casa Legislativa, nos termos do que dispõe seu Regimento Interno._x000D_
 Art. 4° - Este Projeto de Decreto Legislativo entra em vigor na data de sua publicação._x000D_
 Art. 5° - Revogam-se as disposições em contrário.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3024/titulo_jn.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3024/titulo_jn.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Outorga de Título de Cidadão Pauloafonsino ao Ilmº Sr. José Nildo Cavalcante Angelim Júnior e dá outras providências.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Marcondes Francisco dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2780/plano_de_carreira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2780/plano_de_carreira.pdf</t>
   </si>
   <si>
     <t>"Estabelece o Plano de Cargos, Carreira_x000D_
 e Remuneração dos Agentes de Trânsito_x000D_
 do Município de Paulo Afonso, Estado da_x000D_
 Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2842/revoga_artigo_39_da_lc_006-2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2842/revoga_artigo_39_da_lc_006-2020.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 39 , da lei Complementar de nº 006, de 14 de Agosto de 2020 e dá outras providências,</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3020/pl_c_03_2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3020/pl_c_03_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 967/2013</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1878/pl_0012020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1878/pl_0012020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo proceder ao Orçamento Fiscal e da Seguridade Social do Município, para o exercicio financeiro de_x000D_
 2020, à abertura de Crédito Adicional Especial, no valor de R$ 2.713.000,00 (Dois milhões setecentos e treze mil reais), na_x000D_
 forma que indica, e dá outras providências".</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>"Autoriza o Município de Paulo Afonso a_x000D_
 adquirir bens imóveis de propriedade da_x000D_
 Companhia Hidrelétrica do, São Francisco .CHESF,_x000D_
 por meio de contrato de doação, na forma do art._x000D_
 34, X, da Lei Orgânica."</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2297/carteira_autista.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2297/carteira_autista.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a criação da Carteira de Identificação da Pessoa com Transtorno de Espectro Autista no Município de Paulo Afonso e dá outras providências.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2369/projeto_04.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2369/projeto_04.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CORTE DE ENERGIA POR ATRASO NO PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2367/pl_executivo_005.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2367/pl_executivo_005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA REDAÇÃO DA_x000D_
 LEI MUNICIPAL N° 1.357 DE 12 DE MAIO_x000D_
 DE 2017, PARA INCLUIR NA_x000D_
 ESTRUTURA DA SECRETARIA_x000D_
 MUNICIPAL DE SAÚDE O HOSPITAL_x000D_
 NAIR ALVES DE SOUZA ALTERA_x000D_
 DISPOSITIVOS E ANEXOS QUE_x000D_
 MENCIONA, CONSOLIDANDO A_x000D_
 REDAÇÃO COM AS ALTERAÇÕES_x000D_
 INTRODUZIDAS POR LEGISLAÇÃO_x000D_
 POSTERIOR E DA OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2429/projeto_de_lei_regula_a_devolucao_do_duodecimo_1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2429/projeto_de_lei_regula_a_devolucao_do_duodecimo_1.pdf</t>
   </si>
   <si>
     <t>“Regulamenta e disciplina a devolução espontânea do duodécimo do Poder Legislativo”.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>"Autoriza a doação de terreno para_x000D_
 funcionamento dá IGREJA MISSIONARIA_x000D_
 EBENEZER (IME), no Bairro Rodoviário."</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2452/projeto_de_lei_copa_utilidade.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2452/projeto_de_lei_copa_utilidade.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre reconhecimento de Utilidade Pública o CLUBE OPERÁRIO DE PAULO AFONSO - COPA e dá outras providências”</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2478/transporte_publico_universitario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2478/transporte_publico_universitario.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a regulamentar o transporte público universitário do Município, e dá outras providências._x000D_
 _x000D_
 _x000D_
 Art. 1º - Fica o Poder Executivo Municipal autorizado a subsidiar o transporte público, que leva estudantes universitários deste Município a utilizar deste meio de transporte para Universidades interestaduais._x000D_
 _x000D_
 Parágrafo Único – Considerando o município de Paulo Afonso ser fronteiriço com os Estados de Alagoas, Pernambuco e Sergipe e que muitos dos nossos munícipes estudantes universitários necessariamente precisam utilizar o transporte a que se refere ao art. 1º desta Lei.   _x000D_
 _x000D_
 _x000D_
 Art. 2º - Autoriza o Poder Executivo Municipal a subsidiar os custos com o transporte de estudantes universitários que se enquadram na presente Lei._x000D_
 _x000D_
 § 1º Terá direito ao serviço de Transporte os estudantes residentes na cidade de Paulo Afonso-BA, regularmente matriculados em Cursos de nível de Graduação situados em outras cidades que necessitem de deslocamento diário ou cíclico para a frequência às aulas._x000D_
 _x000D_
 § 2º O município disponibilizará veículos específicos para cada linha, desde que haja um mínimo de 10 (dez) estudantes regularmente matriculados._x000D_
 _x000D_
 § 3º Para fazerem jus ao benefício de que trata a presente Lei, os estudantes deverão realizar cadastro no Departamento de Transporte Escolar do Município, apresentar o comprovante de matrícula da instituição de ensino que irá frequentar, bem como, apresentar comprovante de endereço e declaração de domicílio com assinatura de duas testemunhas._x000D_
 _x000D_
 § 4º Não será beneficiado o aluno que não cumprir com as exigências referidas no caput deste artigo._x000D_
 _x000D_
 § 5º Ao estudante já cadastrado, fica dispensada a apresentação da declaração de domicilio, desde que esteja residindo no mesmo endereço da época referente ao cadastro. _x000D_
 Art. 3º - O Transporte a que se refere o artigo 1º será oferecido a partir do segundo semestre letivo de 2020._x000D_
 _x000D_
 § 1º O Município através de veículos da frota se não atender ao pleito da referida Lei, poderá contratar empresas terceirizadas através de processo licitatório._x000D_
 _x000D_
 § 2º O transporte será oferecido apenas de segunda a sexta-feira e, garantir ao estudante o transporte pelo trajeto de ida e volta, devendo estabelecer-se um ponto comum onde ocorrerão embarque e desembarque dos usuários, até a unidade de ensino onde estiver matriculado._x000D_
 _x000D_
 Art. 4º - As normas de utilização do veículo do transporte escolar universitário serão elaboradas pela Secretaria Municipal de Educação, Cultura e Esporte, juntamente com o Departamento de transporte Municipal e deverão ser homologadas pelo Poder Executivo Municipal._x000D_
 _x000D_
 Art. 5º - Fica autorizado o Executivo Municipal regulamentar nas medidas que se tornarem necessários ao cumprimento da presente Lei._x000D_
 _x000D_
 Art. 6º - As despesas decorrentes da presente Lei correrão por conta própria do orçamento geral do Município, dos recursos de investimento._x000D_
 _x000D_
 Art. 7º - Esta Lei entra em vigor na data de sua publicação._x000D_
 _x000D_
 Art. 8º - Revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2497/ldo_2020_final_camara_15_04_2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2497/ldo_2020_final_camara_15_04_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução_x000D_
 da Lei Orçamentária de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2498/projeto_de_lei._gratificacao._covid._pdf_2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2498/projeto_de_lei._gratificacao._covid._pdf_2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO PARA CONCESSÃO DE GRATIFICAÇÃO TEMPORÁRIA E TRANSITÓRIA AOS SERVIDORES QUE EXERCEM ATIVIDADES PRESENCIAIS DE ENFRENTAMENTO, PREVENÇÃO E COMBATE AO CORONAVÍRUS (COVD 19) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2499/projeto_de_lei._cartao._extensao._pdf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2499/projeto_de_lei._cartao._extensao._pdf.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a extensão excepcional dos benefícios do cartão Paulo Afonso Cidadania em virtude da pandemia do COVID-19 e dá outras providências.”</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2501/projeto_de_lei._moratoria._pa..docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2501/projeto_de_lei._moratoria._pa..docx</t>
   </si>
   <si>
     <t>Dispõe sobre a decretação de moratória em virtude da pandemia do COVID-19 dos débitos tributários municipais e dá outras providências.”</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2500/pl_consignados.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2500/pl_consignados.pdf</t>
   </si>
   <si>
     <t>Dispõe em caráter excepcional ,tendo em vista decretação de calamidade pública estadual no âmbito do municipio de Paulo Afonso , a suspensão do cumprimento de obrigações financeiras referentes a empréstimos consignados.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>"Institui a Gratificação_x000D_
 Extraordinária COVID-19 a ser paga_x000D_
 aos servidores públicos do Município_x000D_
 de Paulo Afonso durante a vigência da_x000D_
 situação emergência, na forma do_x000D_
 Decreto de n°. 5.765, de 16 de Março_x000D_
 de 2020."</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2503/projeto_de_lei_-_fundo_municipal_de_saneamento_basico_-_fmsb.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2503/projeto_de_lei_-_fundo_municipal_de_saneamento_basico_-_fmsb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo Municipal de Saneamento Básico — FMSB e dá outras providências.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2504/pl_auxilio_cultura.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2504/pl_auxilio_cultura.pdf</t>
   </si>
   <si>
     <t>“Cria o Programa de Auxílio Emergencial para trabalhadores do setor cultural, artes plásticas, artes visuais, literárias, fotografia e profissionais que atuam na área de eventos.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2505/pl_musicos_.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2505/pl_musicos_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre oferecer cachê emergencial aos músicos de Paulo Afonso -Bahia, em período de restrição à aglomerações e contato em virtude da Pandemia Covid-19 (Corona vírus) e dá outras providências”.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2511/credito__especial_inclusao_hospital_nair.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2511/credito__especial_inclusao_hospital_nair.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal,_x000D_
 proceder, ao Orçamento Fiscal e da Seguridade_x000D_
 Social do Município de PAULO AFONSO, para o_x000D_
 exercício financeiro de 2020, a abertura de_x000D_
 Crédito Adicional ESPECIAL no valor de R$_x000D_
 3.700.000,00 (Três milhões e setecentos mil_x000D_
 reais), na forma que indica e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2512/pl_alteracao_loa_superavit.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2512/pl_alteracao_loa_superavit.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a proceder à_x000D_
 abertura de Créditos Adicionais Suplementares_x000D_
 ao Orçamento Fiscal e da Seguridade Social do_x000D_
 Município, aprovado pela Lei n° 1.439/2019,_x000D_
 de 26/12/2019, para o exercício financeiro de_x000D_
 2020, na forma que indica, e dá outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2539/pl_praca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2539/pl_praca.pdf</t>
   </si>
   <si>
     <t>Denominação de Praça Pública " Zefinha do Xerém" , no  Bairro Clériston Andrade e dá outras providências .</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2655/projeto_dos_trabalhadores_informais.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2655/projeto_dos_trabalhadores_informais.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a criação do Auxílio Emergencial para trabalhadores informais de Paulo Afonso – Bahia, em período de restrição à aglomeração e contato em virtude da Pandemia Covid-19 (Coronavírus) e dá outras providências”.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2776/subsidios__veradores_paf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2776/subsidios__veradores_paf.pdf</t>
   </si>
   <si>
     <t>Fixa o subsidio dos Vereadores da Câmara Municipal de Paulo Afonso , Estado da Bahia, a partir de 1º de Janeiro de 2021 até 31 de Dezembro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2777/subsidios_prefeito_e_vice.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2777/subsidios_prefeito_e_vice.pdf</t>
   </si>
   <si>
     <t>Fixa o subsidio do Prefeito, Vice- Prefeito e Secretários do Município de Paulo Afonso a partir de 1º de Janeiro de 2021 e até 31 de Dezembro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2778/pl_eca_escolas.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2778/pl_eca_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a entrega do Estatuto da Criança e do Adolescente - ECA no ato da matrícula nas Escolas da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2801/projeto_animais_domesticos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2801/projeto_animais_domesticos.pdf</t>
   </si>
   <si>
     <t>Caracteriza a esterilização gratuita de animais domésticos como função de saúde pública, institui sua prática como método oficial de controle populacional e de zoonoses, proíbe o extermínio sistemático de animais urbanos, e dá outras providências</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2803/pl_denominacao_praca_gesse.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2803/pl_denominacao_praca_gesse.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação de Praça GESSÉ BEZERRA DE BRITO, e dá outras providências.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2817/projeto_de_lei_arpa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2817/projeto_de_lei_arpa.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre reconhecimento de Utilidade Pública A ALTERNATIVA RECICLAGEM DE PAULO AFONSO – ARPA e dá outras providências”</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2823/projeto_de_nome_de_praca_valter_na_chesf_2020.doc</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2823/projeto_de_nome_de_praca_valter_na_chesf_2020.doc</t>
   </si>
   <si>
     <t>Art. 1º - Fica oficialmente denominada de Praça Valter Jose da Silva a Praça da Rua da Aurora no Bairro Alves de Souza (chesf)</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2829/projeto_lei_praca.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2829/projeto_lei_praca.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A_x000D_
 DENOMINAÇÃO DA PRAÇA_x000D_
 DA RUA DA SERESTA NO BTN_x000D_
 III, PARA "PRAÇA JULIANO_x000D_
 MATEUS CARVALHO NUNES E_x000D_
 DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2832/projeto_de_nome_do_terminal__de_onibus_btn_iii.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2832/projeto_de_nome_do_terminal__de_onibus_btn_iii.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO_x000D_
 DO TERMINAL URBANO DE_x000D_
 COLETIVOS DO BTN III PARA "_x000D_
 TERMINAL URBANO DE_x000D_
 COLETIVOS SENHOR ANTONIO_x000D_
 AFONSO DO NASCIMENTO E DA_x000D_
 OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2839/pl_banheiro.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2839/pl_banheiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de toldos, cadeiras e banheiros químicos nos dias de pagamento do auxílio emergencial, nas vias de atuação pública no período de pandemia COVID – 19, ou qualquer outro enfrentamento regulado por decreto emergencial, e dá outras providências</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2840/nome_de_rua_com_abaixo_assinado._didacio_ferraz_filho.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2840/nome_de_rua_com_abaixo_assinado._didacio_ferraz_filho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre mudança de denominação de Rua, mudando o nome da Rua Santa Inês para Rua DIDÁCIO FERRAZ FILHO, e dá outras providências</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2841/revoga_artigo_39_da_lc_006-2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2841/revoga_artigo_39_da_lc_006-2020.pdf</t>
   </si>
   <si>
     <t>Revoga o Artigo 39 , da  Lei Complementar nº 006, de 14 de agosto de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2848/projeto_de_lei_feira_livre_no.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2848/projeto_de_lei_feira_livre_no.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a reabilitação e padronizar a feira livre municipal de Paulo Afonso-BA, e dá outras providencias”</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2899/projeto_de_lei_religiosa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2899/projeto_de_lei_religiosa.pdf</t>
   </si>
   <si>
     <t>“Institui o reconhecimento da atividade religiosa como essencial, no âmbito do Município de Paulo Afonso”</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>Estima Receita e fixa despesas do Orçamento Anual do Município de PAULO AFONSO ,  para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2917/pl_memorial_abel_barbosa.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2917/pl_memorial_abel_barbosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Memorial  ABEL BARBOSA E SILVA e dá outras providências</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2938/pl_optometrista_01.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2938/pl_optometrista_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento e regulamentação da profissão de Optometrista no Município de Paulo Afonso e dá Outras Providências.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2942/projeto_de_lei_coelegio_centenario1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2942/projeto_de_lei_coelegio_centenario1.pdf</t>
   </si>
   <si>
     <t>“Denomina Escola Municipal Higino Gomes de Sá, antiga_x000D_
 Escola Municipal São Vicente de Paulo, localizada na_x000D_
 Avenida Santo Antônio e dá outras providências”</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2943/projeto_de_lei_altera_nome_de_rua_2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2943/projeto_de_lei_altera_nome_de_rua_2.pdf</t>
   </si>
   <si>
     <t>Altera nome de rua</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2953/denomina_rua_antonio_siqueira_antiga_rua_redencao..pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2953/denomina_rua_antonio_siqueira_antiga_rua_redencao..pdf</t>
   </si>
   <si>
     <t>Denomina Rua Antônio Siqueira, antiga Rua  Redenção</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2962/pl_cerol.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2962/pl_cerol.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição da LINHA CHILENA (cerol) utilizada para soltar pipas em nossa cidade e região de Paulo Afonso-BA, sejam tomadas as providencias”</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2964/tombamento_apa.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2964/tombamento_apa.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre tombamento como patrimônio histórico, cultural e arquitetônico do Município de Paulo Afonso, Bahia, o bem imóvel sede da Diretoria Administrativa Regional de Paulo Afonso -CHESF, situado na Rua do Triunfo, Bairro Alves de Souza,  nesta urbe e dá outras providências.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2965/tombamento_centro_administrativo_da_chesf.docx</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2965/tombamento_centro_administrativo_da_chesf.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre tombamento como patrimônio histórico, cultural e arquitetônico do Município de Paulo Afonso, Bahia, os bens imóveis da área denominada  Centro Administrativo da CHESF”, situados na Rua dos Guararapes S/N, Bairro General Dutra nesta urbe e dá outras providências.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2973/pl_comtur.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2973/pl_comtur.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso XVII do artigo 2º ; altera a redação dps artigos 13, todos da Lei Municipal nº 1.415 de 26 de junho de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2982/pl_47.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2982/pl_47.pdf</t>
   </si>
   <si>
     <t>“Altera as alíneas a, b e c do inciso I do art. 7.º da Lei Municipal n.º 1.439, de 26/12/2019, alterada pela Lei n.º 1.444, de 25/06/2020, que tratam da LOA/2020, na forma que indica, e dá outras providências”.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2984/pl_subprefeitura_zona_rural.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2984/pl_subprefeitura_zona_rural.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de uma subprefeitura na zona rural de nossa cidade e região de Paulo Afonso-BA, e dá outras providencias”</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2996/projeto_de_lei_no_campanha_de_natal_2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2996/projeto_de_lei_no_campanha_de_natal_2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a destinação de recursos do Orçamento do Município de Paulo Afonso à Associação Comercial, Industrial, Agropecuária e de Serviços de Paulo Afonso – ASCOPA, Câmara de Diretores Lojistas de Paulo Afonso – CDL e Sindicato_x000D_
 Patronal de Paulo Afonso – SIMPA, Associações Civis sem fins lucrativos e dá outras providências”.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3019/pl_50_correcao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3019/pl_50_correcao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, proceder ao Orçamento Fiscal e da Seguridade Social do Município de PAULO AFONSO , para o exercício financeiro de 2020, a abertura de Crédito Adicional SUPLEMENTAR no valor de R$ 18.000.000,00 ( Dezoito Milhões de reais ) , na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>Altera a Lei nº 967/2003</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de resolução</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2664/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2664/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Adiciona o PARÁGRAFO ÚNICO ao Artigo 52 do Regimento Interno da Câmara Municipal de Paulo Afonso, da forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2966/projeto_de_lei_medalha_sd_lucicleide_moreira_dos_santos_aos_profissionais_de_seguranca_publica__destaque_do_ano.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2966/projeto_de_lei_medalha_sd_lucicleide_moreira_dos_santos_aos_profissionais_de_seguranca_publica__destaque_do_ano.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação da Medalha SD PM LUCICLEIDE MOREIRA DOS SANTOS, aos PROFISSIONAIS DE SEGURANÇA PÚBLICA DESTAQUES DO ANO e dá outras providências”.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2666/emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2666/emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Adiciona o Parágrafo 5º ao Artigo 18 da Lei Orgânica do Município de Paulo Afonso da forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2737/veto_no._126.2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2737/veto_no._126.2020.pdf</t>
   </si>
   <si>
     <t>OF/ 126/2020 - § 1º do Art. 49 da lei Orgânica Municipal _x000D_
 Veto ao  Projeto de Lei nº 18/2020- Autoria  do Vereador Marconi Daniel</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2738/veto_no._127.2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2738/veto_no._127.2020.pdf</t>
   </si>
   <si>
     <t>OF/GAB/PMPA/127/PMPA- § 1º do Art. 49 da Lei Orgânica- Veto ao Projeto de Lei nº 17/2020- Vereador Marconi Daniel</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2739/veto_no._128.2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2739/veto_no._128.2020.pdf</t>
   </si>
   <si>
     <t>OF /SEGAB/ PMPA nº 128 § 1º do Art. 49 da Lei Orgânica- Veto ao  Projeto de Lei nº 14/2020- Vereador Marconi Daniel</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2740/veto_no._129.2020.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2740/veto_no._129.2020.pdf</t>
   </si>
   <si>
     <t>OF/GAB/PMPA nº 129/2020- § 1º do Art. 49 da Lei Orgânica - Veto ao Projeto de Lei  nº 09/2020 - Vereador Mário César</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2728/emenda_modificativa_pdf.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2728/emenda_modificativa_pdf.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa a o valor de R$ 7.500.000,00 (sete milhões e quinhentos mil reais) da tabela de valor do anexo I, página 20, (Gestão de ações do Gabinete do Prefeito), código 2104, LDO 2021. Que dispõe sobre a Lei de Diretrizes Orçamentária para o ano de 2021, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2802/emenda_modificativa_no_pl_prefeito.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2802/emenda_modificativa_no_pl_prefeito.pdf</t>
   </si>
   <si>
     <t>“Modifica Art. 1º e seus Incisos , o Art. 2º e o Art. 4º do Projeto de Lei nº 24/2020”</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2850/camscanner_08-25-2020_09.52.18_1.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2850/camscanner_08-25-2020_09.52.18_1.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao inciso I, artigo  2º do Projeto de Lei Nº 23/2020, que fixa o subsidio dos Vereadores da Câmara Municipal de Paulo Afonso, Estado da Bahia, a partir de 1º de janeiro de 2021 até 31 de dezembro de 2024, e dá outras providencias, 2024, de autoria da Mesa Diretora da Câmara Municipal._x000D_
 In verbis, o inciso “I” no texto original:_x000D_
 [...] I – Para o exercício financeiro de 2021, em razão das vedações estabelecidas no art. 8º, inciso I, da Lei Complementar de nº 173/2020, fica mantido o mesmo valor do subsídio mensal pago no exercício de 2020, no montante de R$ 12.000,27 (Doze mil reais e vinte e sete centavos) e, observadas as regras contidas no art. 3º desta lei._x000D_
 _x000D_
 Modifica o subsídio e texto de lei da preposição supracitada, passando o texto da lei para a seguinte redação: _x000D_
 [...] I – Para o exercício financeiro de 2021, em razão das vedações estabelecidas no art. 8º, inciso I, da Lei Complementar de nº 173/2020, o subsídio mensal pago será no montante de R$ 9.622,45 (Nove mil seiscentos e vinte e dois reais e quarenta e cinco centavos) e, não excluindo a aplicação do art. 3º desta lei, quando necessária._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 Haja vista o art. 29, VI, alínea “d” da Carta Magna, qual dispõe claramente: “em Municípios de cem mil e um a trezentos mil habitantes, o subsídio máximo dos Vereadores corresponderá a cinquenta por cento do subsídio dos Deputados Estaduais “, levando em conta o atual cenário de colapso econômico, e de igual sorte, a moralidade somada do gritante apelo social, é salutar não fixa o subsídio no máximo legal.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2851/camscanner_08-25-2020_09.52.18_2.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2851/camscanner_08-25-2020_09.52.18_2.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao inciso II, artigo  2º do Projeto de Lei Nº 23/2020, que fixa o subsidio dos Vereadores da Câmara Municipal de Paulo Afonso, Estado da Bahia, a partir de 1º de janeiro de 2021 até 31 de dezembro de 2024, e dá outras providencias, 2024, de autoria da Mesa Diretora da Câmara Municipal._x000D_
 In verbis, o inciso “II” no texto original:_x000D_
 [...] II - Para os exercícios financeiros de 2022 a 2024, fixa-se o valor do subsídio mensal, com lastro nos limites dispostos na Constituição Federal vigente, em especifico os previstos nos incisos VI, alínea "d" do art. 29 e no §1º  do art. 29-A da Constituição Federal, bem como os limites impostos pela Lei Complementar nº 101/00, na forma do seu art. 20, inciso III, alínea "a", em R$ 12. 661,12 (Doze mil seiscentos e sessenta e um reais e doze centavos), correspondentes a 50% do subsídio vigente do Deputado Estadual da Bahia, observadas as regras contidas no art. 3º desta lei._x000D_
 _x000D_
 Modifica o subsídio e texto de lei da preposição supracitada, passando o texto da lei para a seguinte redação: _x000D_
 _x000D_
 [...] II - Para os exercícios financeiros de 2022 a 2024, fixa-se o valor do subsídio mensal, com lastro nos limites dispostos na Constituição Federal vigente, em especifico os previstos nos incisos VI, alínea "d" do art. 29 e no §1º  do art. 29-A da Constituição Federal, bem como os limites impostos pela Lei Complementar nº 101/00, na forma do seu art. 20, inciso III, alínea "a", em R$ 10.128,89 (Dez mil cento e vinte oito reais e oitenta e nove centavos), correspondentes a 40% do subsídio vigente do Deputado Estadual da Bahia, observadas as regras contidas no art. 3º desta lei.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>CFOFC - COMISSÃO DE FINANÇAS, ORÇAMENTOS, FISCAL E CONTAS</t>
   </si>
   <si>
     <t>"Modifica as alíneas a, b e c, Inciso I, Artigo 7º do Projeto de Lei nº 037/2020 “e da outras providências”</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>Modifica o Programa Fundo Municipal de Saneamento Básico , alterando seu órgão e unidade , no Projeto de Lei n° 037/2020 e dá  outras providências</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>EMI</t>
   </si>
   <si>
     <t>Emendas Impositivas</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3002/01_macario.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3002/01_macario.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao  Projeto de Lei nº 037 de 30 de Setembro de 2020 , que Estima Receita e Fixa Despesa do Orçamento Municipal para o exercício financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3003/02_mariio_cesar.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3003/02_mariio_cesar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao  Projeto de Lei nº 037 de 30 de Setembro de 2020, que Estima  Receita e Fixa Despesa do Orçamento Municipal para o exercício financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3004/03_martconi_daniel.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3004/03_martconi_daniel.pdf</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3005/04_alberio_carlos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3005/04_alberio_carlos.pdf</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3006/05_jose_gomes.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3006/05_jose_gomes.pdf</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3007/06_jose_abel.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3007/06_jose_abel.pdf</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3008/07_jean_roubert.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3008/07_jean_roubert.pdf</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3009/08_leda_chaves.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3009/08_leda_chaves.pdf</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3010/09_edilson_medeiros.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3010/09_edilson_medeiros.pdf</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3011/10_alexandr.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3011/10_alexandr.pdf</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3012/11_vereador_marcondes.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3012/11_vereador_marcondes.pdf</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3013/12_jose_carlos.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3013/12_jose_carlos.pdf</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3014/13_lourival_moreira.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3014/13_lourival_moreira.pdf</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3015/14_cicero_bezerr.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3015/14_cicero_bezerr.pdf</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3016/15_alberio_faustino.pdf</t>
+    <t>http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3016/15_alberio_faustino.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -14075,51 +14075,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1861/psf_3_lagoas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1862/reforma_e_cobertura_da_quadra_do_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1864/faixa_de_pedestre_mania_de_aprender.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1865/reforma_do_campo_do_mutirao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1866/pavimentacao_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1867/caixa_faixa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1868/requerimento_pracacleriston.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1869/reiterando_requerimento_asfalto_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1871/requerimento__n_19_quadra_de_esporte_para_o_pov.__casa_db0ueum.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1872/requerimento_n_09_solicitando_a_150_metros_de_calcamen_nomz2ol.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1873/requerimento_n_322019_-_praca_com_academia_de_saude_no_baievip.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1874/cobertura_do_canal_emissario.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1875/req_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1876/requerimento_26__praca_com_uma_academia_de_saude_para__iplhskx.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1877/construcao_de_praca_na_rua_adauto_pereira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1879/pavimentacao_btn_i.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1880/construcao_de_casa_de_parto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1881/requerimento__n_20_cemiterio_da_pedra_e_malhada_grandre_..docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1882/pavimentacao_tres_lagoas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1883/requerimento_siriema_02_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1884/requerimento_n_13_solicitando_a_complementacao_calcame_3qcgs5v.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1885/requerimento_n_16__creche_municipal_no_pov_varzea.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1886/ponto_de_onibus_cond._del_rio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1887/colocacao_de_guard_ail.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1889/construcao_de_hortifruti.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1890/requerimento_n14__praca_com_uma_academia_de_saude_para_wcoh0oj.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1892/requerimento_n_17__calcamento_para_o_pov._caicara.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1893/faixa_de_pedestre_mercadinho_com_caicara.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1894/requerimento__n_21caixa_d_aguapov.jua..docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1895/pavimentacao_btn_ii.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1896/requerimento_psf_dernival_oliveira_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1898/rua_dias_davila.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1899/ceasinha_feirinha.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1900/construcao_de_um_vestiario.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1901/requerimento_n18__praca_com_uma_academia_de_saude_para_p5ai8qv.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1902/area_de_lazer_cano_btn_i.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1903/escola_raio_de_sol.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1904/reiterando_requerimento_saneamento_basico_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1905/mercado_smart_faixa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1906/requerimento_n_22_comple.calcamento_jua..docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1907/requerimento_asfalto_jardim_bahia_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1908/pavimentacao_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1909/requerimento__n_23_academia__saude__pov._salgadinho..docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1910/requerimento_praca_siriema_1_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1911/rua_natividade.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1912/requerimento_n_16__creche_municipal_no_pov_varzea.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1913/adaptacao_e_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1914/construcao_de_parquinho_infantil.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1915/pavimentacao_das_quadras_do_cemiterio_s.l.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1916/creche_no_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1917/reforma_do_campo_do_canarinho.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1918/faixa_btn_i.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1919/reiterando_requerimento_cestas_basquete._rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1920/pavimentacao_marina_franca.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1921/requerimento__brinquedos_na_praca_sao_pedro_e_sao_paulo_jvtg1yc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1922/requerimento__n_29_praca_com_uma_academia_de_saude_par_ukqteng.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1923/requerimento_n__31_calcamento_no_pov._lagoa_da_pedra.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1924/requerimento_n__184__posto_do_cleristo_2020.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1926/estadio_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1927/faixa_cruzamento_senhor_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1929/pavimentacao_benone.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1930/reforma_campo_do_guarani.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1931/requerimento__n_33__ampliacao_do_cemiterio_do_pov._nambebe.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1932/requerimento__n__28_quadra_de_esporte_do_pov._salgadinho..docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1933/requerimento_n_08_calcamento_no_pov._serrote.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1934/requerimento_n_30_carro_de_lixo__para_o_pov._malhada_g_px3zu0y.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1935/passarela_de_madeira_do_lago_chafariz.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1936/poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1937/av.getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1938/sinalizacao_travessa_da_inconfidencia.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1939/estacionamento_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1940/paviment._e_saneam._pedra_comprida.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1941/servicos_na_rua_erico_verissimo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1942/poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1943/posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1944/maquina_patrol.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1945/requerimento_dernival_oliveira_5.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1946/requerimento_dernival_oliveira_3.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1947/requerimento_cleriston_andrade_01.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1948/requerimento_btn_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1949/requerimento_monsenhor_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1950/reiteramento_praca_pa_iv.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1951/requerimento_barroca_01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1952/requerimento_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1953/ciclovia_e_ciclofaixas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1954/carro_fossa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1955/solicit._de_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1956/transporte_publico_para_belvedere_e_ifba.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1957/construao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1958/construcao_quadra.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1959/rua_s._barbaraquebra-molas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1960/construcao_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1961/construcao_creche.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1962/rua_jose_reinaldo_acesso_a_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1963/passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1964/requerimento_dernival_oliveira_2.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1965/requerimento_dernival_oliveira_4.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1966/requerimento_povoado_pocos_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1967/jardim_sensorial_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1968/requerimento_praca_tancredo_neves_iii.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1969/varricao_e_capinacao_do_bairro_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1970/bebedouro_na_feira_grande..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1971/redutor_de_velocidade._rua_pero_vaz_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1972/requerimento_pa_iv05.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1973/ubs_do_bairro_bnh.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1974/requerimento_moxoto03.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1975/arquibancada_do_bairro_sal_torrado..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1976/reiteiramento_praca_do_oliveira.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1977/requerimento_epitacio_pessoa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1978/requerimento_praca_btn_ii.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1979/requerimento_btn_15.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1980/requerimento_santa_izabel.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1981/requerimento__rua_da_seresta.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1982/requerimento_praca_da_crianca_btn_ii.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1983/requerimento_bairro_rodoviario_02.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1984/requerimento_jardim_bahia_06.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1985/requerimento_bairro_rodoviario_04.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1986/requerimento_btn_01.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1987/requerimento_centro_01.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1988/requerimento_jardim_bahia_05.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1989/rx_psf_benone.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1990/instalacao_usg_moxoto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1991/varricao_e_capinacao_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1992/instalacao_rx_moxoto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1993/usg_benone_rezende.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1994/requerimento_bairro_rodoviario_06.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1995/praca_sao_cristovao_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1996/senador_humberto_lucena_no8_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1997/entrada_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1998/requerimento_praca_joao_goulat.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1999/quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2001/instalacao_de_aparelho_de_usg_no_psf_da_vila_nobre..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2002/transporte_publico_para_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2003/requerimento_pav._asfaltica_lot_dom_mario_zaneta.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2004/varricao_e_capinacao_da_prainha.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2005/requerimento_paiv_01.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2006/sinalizacao_de_redutores_pedido_feito_novamente_rua_herbert_de_souza.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2007/requerimento_siriema_6.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2008/requerimento_pa_iv_02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2009/capinacao_e_varricao_do_bairro_sao_vicente_pedido_refeito.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2010/requerimento_centro_02.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2011/requerimento_centro_03.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2012/solicitandi_faixa_de_pedestre_ba110_pousada_cristal_refeito.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2013/solicitando_pavimentacao_em_todo_o_bairro_prainha_reinterando.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2014/requerimento_moxoto_06.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2015/construcaode__parada_de_onibus_na__parainha.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2016/casa_da_crianca_centrais_de_ar.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2017/pavimentacao_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2018/pavimentacao_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2019/central_almeida_neto.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2020/quadra_da_prainha_reinterado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2021/reforma_quadra_minha_casa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2022/retirada_de_entulhos_da_prainha.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2023/central_de_ar_georgina.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2024/troca_da_tampa_de_esgoto_por_tampa_de_ferro_rua_adair_pereira_leite_prainha.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2025/instalacao_centrais_btn.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2026/reforma_da_creche_da_prainha_reinterado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2027/reforma_da_casa_da_crinca_pdf.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2028/centro_de_artesanato_no_dner.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2029/central_de_ar_manoel_kaspzry.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2030/tampa_de_ferro_pra_o_esgoto_da_rua_america_prainha_perto_do_mercadinho_silveira_reinterado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2031/manutencao_do_esgoto_na_rua_eraldo_rocha_prainha.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2032/requerimento_siriema10.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2033/reforma_com_cobertura_da_quadra_do_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2034/clinica_de_hemodialise_reinterado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2035/poda_das_arvores_rua_da_consolacao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2036/praca_do_cpa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2037/instalacao_de_linha_telefonica_no_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2038/pracinha_da_rua_recanto_feliz.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2039/capinaca_e_varricao_do_siriema_123.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2040/requerimento_02-2020...pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2041/requerimento_btn_07.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2042/quebra-molas_rua_morumbi.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2043/base_do_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2044/requerimento_03-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2045/requerimento_01-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2047/requerimento_centro_06.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2048/reforma_e_cobertura_da_quadra_do_siriema_1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2049/requerimento_siriema_9.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2050/ubs_papagoioi_correta.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2051/requerimento_moxoto_01.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2052/requerimento_btn_11.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2053/requerimento_cleriston_andrade_02.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2054/requerimento_centro04.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2055/troca_de_caixa_e_tampa_de_ferro_siriema_1_nas_casinhas.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2056/requerimento_btn_08.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2057/requerimento_centro07.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2058/requerimento_jardim_bahia07.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2059/req._iluminacao_riacho_da_morena.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2060/requerimento_btn_12.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2061/faixa_de_pedestre_em_frente_a_creche.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2062/modelo_-_requerimento_de_uma_ambulamcia_pv._sao_jose..doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2063/posto_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2064/arborizacao_da_praca_prox._a_avic._suprave.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2065/praca_do_trabalhador.docx.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2066/limpeza_dos_barreiros.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2067/requerimento_pav._asfaltica_rua_bom_conselho.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2068/requerimento_pav._asfaltica_rua_primavera.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2069/praca_da_rua_ver._moises_prereira.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2070/modelo_-_requerimento_de_uma_ambulamcia_pv._varzia.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2071/cobertura_do_canal_do_esgoto.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2072/retira_de_lixo_proximo_da_quadra_do_b._siriema.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2073/praca_da_crianca_marechal_rondon.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2074/requerimento_btn_13.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2075/implantacao_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2076/internet_no_siriema_123_area_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2077/praca_na_rua_santo_antonio_centenario.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2078/requerimento_btn_14.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2079/revitalizacao_da_academia_de_saude_public.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2080/restauracao_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2081/requerimento_n_07_contrucao_de_uma_praca_no_p.v_alto_do_araticum.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2082/reforma_da_casa_de_bomba_dagua.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2083/requerimento_30_de_janeiro_2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2084/modelo_-_requerimento_de_uma_ambulamcia_pv._riacho.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2085/praca_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2086/requerimento_estrada_km50.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2087/construcao_de_uma_ubs_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2088/construcao_de_uma_quadra_no_povoado_alto_do_araticum.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2089/construcao_com_academia_de_saude_do_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2090/varricao_e_capinacao_da_rua_da_amizade_chesf.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2091/req._faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2092/guard_rail_proximo_a_casa_de_hospedes.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2093/modelo_-_requerimento_de_uma_ambulamcia_pv._jua.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2095/pavimentacao_em_paralelepipedo_do_povoado_caicara_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2096/requerimento_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2097/quebra_molas_na_rua_sao_bartolomeu.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2098/rede_de_protecao_da_quadra_do_povoado_acude.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2099/req._carolina_rosa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2100/requerimento_pintura_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2101/implantacao_de_tubulacao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2102/equipamento_radiografia_psf_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2103/requerimento_reforma_quadra_poliesportiva_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2104/pavimentacao_asfaltica_nas_ruas_do_recanto_feliz_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2105/requerimento_pav._asfaltica_moieses_pereira.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2107/requerimento_requalificacao_praca_centenario.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2108/requerimento_cleriston_andrade_03.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2109/praca_da_igreja_n._sra_aparec._bairro_oliveira_brito_moxoto.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2110/area_de_lazer_79_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2111/implantacao_e_reforma_de_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2112/restaur._dos_brinquedos_praca_da_igrej._do_moxoto.docx.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2113/baixa_do_galo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2114/contr._de_academia_atras_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2115/o_recapeamento_asfaltico_da_av._padre_lourenco__bairro_tancredo_neves_ii_que_por_sua_vez_estara_melhorando_o_trafego_na_localidade..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2116/constr._de_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2117/reforma_parada_de_onibus_jardim_bahia_enfrene_a_igreja_anchieta.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2118/rua_botafogo_e_rua_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2119/campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2120/reforma_da_quadra_de_esporte_no_cond._beira_rio.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2121/varricao_e_capinacao_av_moxoto_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2122/rua_c.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2123/ambulancia_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2124/pavimentacao_em_paralelepipedo_beco_da_rua_olinda_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2125/pavimentacao_asfaltica_beco_da_rua_olinda_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2126/varricao_e_capinacao_do_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2127/req255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2128/req256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2129/bueiro_na_av._perimentral_i.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2130/praca_presiente_dutra__chesf.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2131/req259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2132/faixa_de_pedestre_sesc.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2133/cursos_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2134/travessa_teofilandia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2135/pav._asf._do_abatedouro.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2136/acoes_no_riacho_da_morena.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2137/limpeza_do_matagal_e_entulho.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2138/termos_de_licenciamento_embasa.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2139/pista_de_caminhada_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2140/rua_hebert_de_souza.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2141/req._iluminacao_revelacao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2142/pavimentacao_rua_amaralina.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2143/fossas_septicas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2144/req._baixa_do_boi_lixo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2145/_implantacao_de_faixas_de_pedestres_e_sinalizacao_entre_a_rua_frei_damiao_e_av._ba210_bairro_tancredo_neves_iii.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2146/req._povoado_bonomao_estrada.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2147/alambrado_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2148/rua_prainha_do_candeeiro.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2149/grama_no_campo_de__futebol.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2150/praca_amanda_moraes_reforma_bairro_barroca.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2151/fornecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2153/ceasa.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2154/rua_nova.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2155/urbanizacao_e_arborizacao_da_margem_do_rio_dos_postes_do_centenario.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2156/academia_da_saude_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2157/modelo_-_requerimento_solicitando_reforma_da_praca_marechal_rondom.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2158/modelo_-_requerimento_solicitando_uma_quadra_no_povoado_alto_da_espora.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2159/requerimento_solictando_a_reforma_da_quadra_do_jua.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2160/calcamento_rua_placas_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2161/complementacao_asfaltica_do_sao_jose_ao_grossos.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2162/complementacao_asfaltica_do_sao_jose_ao_pocos.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2163/contrucao_de_praca_na_antiga_fonte_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2164/passagens_molhadas_sao_jose_.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2166/patrolamento_e_encascalhamento_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2167/requerimento_povoado__pocos._.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2168/requerimentosolicita_a_construcao_de_uma_praca_com_area_de_lazer_mesas_de_jogos_e_bancos_em_cimento_e_urbanizacao_entre_as_ruas_machado_de_assis_e_rua_santa_quiteria_bairro_tancredo_neves_iii..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2169/linha_de_onibus_da_empresa_atlantico_no_condominio_manoel_josefino_teixeira.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2171/vestuario_boa_esperanca_quadra_e_banheiros.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2172/requalificacao_campinho_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2173/requerimentos_o_carro_fossa_para_o_povoado_rio_do_sal..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2174/creche_ardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2175/req._quadra_celidone_de_deus.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2176/recuperacao_de_estradas_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2177/complementacao_e_requalificacao_de_paralelepipedos_riacho.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2178/pavimentacao_tigre_ao_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2179/reforma_da_quadra_do_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2180/linha_de_transporte_riacho_da_morena_e_balanca.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2181/palco_fixo_na_quadra_do_serrote.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2182/pavimentacao_vila_matias_ao_tigre.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2183/requalificacao_do_antigo_campinho_riacho.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2184/palco_fixo_na_quadra_do_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2186/requalificacao_praca_marechal_rondon.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2187/pasagem_molhada_campos_novos_bar_do_andrezinho.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2188/req._academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2189/placas_indicativas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2190/ubs_amaury_alves_de_meneses.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2191/req._baixa_do_boi_lixo_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2192/passe_a_maquina_no_campo_de_futebol_da_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2193/conclusao_asfaltica_rua_planalto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2194/cobertura_da_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2195/relacao_dos_bairros__sem_os_servicos_da_emabasa.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2197/construcao_ubs_chesf_entre_os_quatro_grupos.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2198/modelo_-_requerimento_construcao_de_um_psf_alto_da_espora.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2199/instalacao_de_rede_eletrica_baixa_do_boi.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2200/requerimento_solicita_o_trator_que_fazer_a_limpeza_de_lixo_no_povoado_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2201/canteiros_dos_vicentinos.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2202/praca_com_equipamento_da_saude_na_balanca.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2203/passagens_molhadas_serrote.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2204/requalificacao_da_praca_da_igreja_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2205/requerimento_solicita_o_trator_que_fazer_a_limpeza_de_lixo_no_povoado_santo_antonio._.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2206/hermes_de_fonseca_bairro_tancredo_neves_iii.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2207/praca_do_povoado_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2208/modelo_-_requerimento_limpeza_condominio_amanda_moraes.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2209/coleta_seletiva_area_rural.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2210/limpea_das_valetas_na_barroca_amanda_moraes.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2211/padaria_boa_massa_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2212/pavimentacao_do_povoado_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2213/bico_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2214/requalificacao_da_quadra_cobertura_e_palco_fixo_riacho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2215/modelo_-_requerimento_requalificacao_da_praca_amauri_bnh.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2216/requerimentoo_povoado_baixa_funda._.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2217/academia_na_barroca_construir.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2218/modelo_-_requerimento_solicitando_capinacao_centenario.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2219/modelo_-_requerimento_criacao_do_caps_iii.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2220/instalacao_de_abrigo_pra_taxistas_no_nair_hospital.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2221/vestuario_e_banheiros_jardim_aeroporto_quadra.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2222/revitalizacao_prainha_do_candeeiro.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2223/requalificacao_do_campinho_do_riacho_traves_e_telas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2224/requalificacao_e_instalacao_de_academia_da_saude_na_praca_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2225/requalificacao_quadra_do_tigre_com_cobertura.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2226/requalificacao_ubs_arrastape.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2227/telas_de_protecao_na_quadra_do_arrastape.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2228/ambulancia_para_atender_os_seguintes_povoados_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2229/requerimento_reiterando_de_numero_492.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2230/modelo_-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2231/ubs_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2232/urbanizacao_da_balanca.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2233/vestiario_da_quadra_do_povoado_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2234/construcao_de_escola_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2235/modelo_-_requerimento_de_reiterando_a_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2236/reitirada_da_contrucao_de_vestiarios.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2237/modelo_-_requerimento_reiterando_493.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2238/paralelepipedo_rua_santa_barara_barroca.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2239/rua_santa_barbarra_saneamento_basico_barroca.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2240/varricao_e_capinacao_limpea_geral_boa_esperana.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2241/creche_no_boa_esperanca_construcao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2242/ubs_jardim_aeroporto_construcao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2243/wifi_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2244/asfalto_todas_as_ruas_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2245/wifi_no_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2246/caps_infantil_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2247/construcao_pra_e_academia_de_saude_do_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2248/pavimentacao_verde_perto_xango_tambem_ao_esperanca.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2249/praca_e_academia_de_saude_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2250/tratamento_fora_de_domicilio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2254/calcamentos_das_ruas_localizadas_no_povoado_malhada_grande.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2255/coleta_de_lixo_rio_so_sal_taboleirinho_lagoa_da_pedra_xingozinho_salobro_tabolerinho.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2256/calcamento_da_rua_do_motel_caicara_02.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2257/coleta_de_lixo_conjunta_vilas_matias_tigre_arrastape_batatinha_barrinha_e_povoado_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2258/coleta_de_lixo_conj_para_todos_os_povoados_baixa_da_onca.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2260/reforma_da_campo_de_futebol_do_moxoto_ba.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2261/colocacao_de_01_redudor_de_velocidade_no_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2262/requerimento_solicitando_melhoramento_genetico_de_caprinos_e_ovinos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2263/requerimento_hospital_btn_3.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2264/complementacao_em_paralelos_rua_do_sossego_e_estelita_jua.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2265/requerimento_rio_do_sal.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2266/campo_do_canarinho-1.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2267/requerimentorio_do_sal_2.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2268/requerimento_iluminacao_rio_do_sal_3.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2269/requerimento_solicitando_uma_lombada_na_av_do_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2270/req._nossa_senhora_perpetuo_socorro_lixo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2271/requerimento_solictando_a_reforma_da_quadra_do_barriga.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2273/reiteracao_academ_saude_apolonio.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2275/reiteracao_creche_casulo_lar_da_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2276/reiteracao_cestas_emergenciais.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2277/reiteracao_limpeza_por_tras_curral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2278/reiteracao_cobertura_academ_saude.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2279/reiteracao_academia_saude_justi_fede_chesf.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2280/reiteracao_da_coloc_muretas_landulfo_alves.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2281/reiteracao_da_coloc_bancos_e_cobertura_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2282/reiteracao_creche_perp_socorro.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2283/req400.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2284/reiteracao_da_coloc_rede_quadra_perpetuo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2285/reiteracao_da_implant_campo_quadr_e_volei_prain_candeeiro.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2286/reiteracao_da_implant_academiasaude_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2287/reiteracao_da_implant_espaco_crianca_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2288/reiteracao_da_reabertura_matern_hmpa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2289/reiteracao_da_coloc_muretas_pctran.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2290/reiteracao_pavim_asfaltica_tipo_o.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2291/reiteracao_da_iluminacao_e_saneamento_alcides_alves_nobrega.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2293/construcao_de_uma_creche_do_povoado_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2294/reiteracao_da_coloc_indica_dos_radares_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2295/reiteracao_implant_de_quiosques_e_banheiros_acad_saude.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2296/reiteracao_da_implant_pista_caminhada_jb_e_moxoto.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2298/reiteracao_da_implant_quiosques_e_banheiro_publico_praca_skate.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2299/reiteracao_da_implat_academ_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2300/reiteracao_da_implat_paviment_rua_blumenau_moxoto.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2301/reiteracao_da_revitalizacao_campos_e_quadras.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2302/reiteracao_guardrails_prainha_e_moxoto.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2303/reiteracao_iluminacao_ruas_btn.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2304/reiteracao_implant_acad_saude_rua_alianca_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2305/reiteracao_psicologo_pm.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2306/reiteracao_implant_de_uma_praca_para_pratica_espor_com_box_e_banheiros_no_bnh.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2307/reiteracao_local_para_deposito_e_um_agente.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2308/reiteracao_praca_nambebe.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2309/reiteracao_manutencao_academ_saude_toda_cidade.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2310/reiteracao_psiquiatra_pm.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2311/reiteracao_reforma_na_quadra_fundame.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2312/reiteracao_retorno_rodovi_apolonio.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2313/reiteracao_revital_campo_spom_e_poeirao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2314/reiteracao_solicitacao_2_viaturas_20_bpm.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2315/reiteracao_via_unica_noe_pires.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2316/reiteracao_implat_quiosques_praca_moxoto.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2317/req._eldorado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2319/requerimentoanexomuromodulo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2320/reiteracao_parque_e_praca_nas_3_americas.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2322/reiteracao_redutor_campo_grande.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2323/saneamento_basico_na_balanca.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2324/acoes_corretivas_e_preventivas_na_iluminacao_do_bogo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2325/caixa_dagua_e_abastecimento_lagoa_do_rancho.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2326/calcamento_da_rual_alto_e_rua_da_saida_lagoa_do_rancho.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2327/calcamento_em_paralelos_da_balanca.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2329/caro_fossa_nos_povoados_da_baixa_funda_ate_a_lagoa_grande.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2330/requerimento_ceapa.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2331/reiteracao_redutorvelocmoxoto.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2332/reiteracao_quebra_molas_de_frente_aabb.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2333/reiteracao_redutor_velocidade_por_tras_natura.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2334/reiteracao_faixa_pedestre_pctran.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2335/reiteracao_faixa_avenida_boa_viagem.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2336/reiteracao_aeleracao_de_serv_pero_vaz.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2337/reiteracao_implant_bancos_vicentino.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2338/reiteracao_limpeza_urbana_benone.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2339/reiteracao_ilumi_forum_x_cpa.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2340/requerimento_faixas_de_pedestres_ba_210.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2341/requerimento.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2342/carro_fossa_do_alto_do_araticum_ao_jua.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2343/complementacao_de_calcamento_em_paralelos_do_bar_do_ceguinho_a_rua_alto_jua.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2344/construcao_de_praca_com_academia_da_saude_em_frente_ao_posto_medico_jua.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2345/extensao_da_rede_de_abastecimento_do_bogo.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2346/internet_wi-fi_lagoa_do_rancho.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2347/melhoramento_da_iluminacao_da_balanca.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2348/passagem_molhada_lagoa_do_rancho.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2349/pavimentacao_asfaltica_da_area_urbana_ao_jua.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2350/pavimentacao_asfaltica_da_barroca_a_balanca.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2351/poco_artesiano_lagoa_do_rancho.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2352/poco_tubular_no_bogo.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2353/praca_em_frente_a_escola_silvestre_torres.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2354/quadra_poliesportiva_na_balanca.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2355/requerimento_solicitando_a_aquisicao_de_um_caminhao_fossa.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2356/reiteracao_guarda_vidas_balneario.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2357/poco_artesiano_no_alagadico_ii.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2358/poco_artesiano_no_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2359/requerimento_solicitando_a_construcao_de_um_abrigo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2360/construcao_de_praca_com_academia_da_saude_no_nambebe.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2361/requerimento_ampliacao_de_cemiterio_no_bairro_centenario.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2362/requalificacao_da_quadra_do_nambebe.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2363/requalificacao_da_quadra_do_riacho_grande.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2364/passagem_molhada_nambebe.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2365/poco_artesiano_baixa_do_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2366/poco_artesiano_duas_barras.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2368/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2370/praca_de_alimentacao_ceasa.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2371/requerimento_terminal.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2372/psf_prainha.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2373/aniversario_btn.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2374/regularizacao_dos_imoveis_do_loteamento_das_margaridas.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2378/req._teatromuseu.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2379/pavimentacao_asfaltica_das_seguintes_cleriston_2.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2380/solicitando_maquina_de__hemodialise.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2381/requerimento_solicitando_a_reforma_da_associacao_da_lagoa_do_rancho.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2382/requerimento_solicitando_a_instalacao_de_um_ar_condicionador_no_psf_josefino.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2383/carro_fossa_do_campos_novos_a_varzea.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2384/pavimentacao_asfaltica_da_estrada_que_interliga_a_area_urbana_ao_povoado_varzea.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2385/perfuracao_de_poco_artesiano_no_povoado_baixa_verde.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2386/perfuracao_de_poco_artesiano_no_povoado_casa_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2387/poco_artesiano_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2388/recuperacao_com_patrolamento_da_estrada_que_liga_area_urbana_a_caicara_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2389/requalificacao_da_praca_da_rua_joana_angelica_com_implantacao_de_equipamentos_de_saude..pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2390/instalacao_de_grades_de_protecao_canal_da_pa_iv..pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2391/construcao_de_varios_quiosques..pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2392/requalificacao_da_praca_da_varzea_com_instalacao_de_equipamentos_da_saude.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2393/requerimento_solicitando_a_implantacao_e_demarcacao_de_vagas_na_prca_abdon_senna.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2394/asfalto_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2395/capinacao_e_limpeza_da_pedra_comprida_moxoto_e_barroca_em_carater_de_urgencia._.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2396/capinacao_e_limpeza_do_aterro_pedra_comprida..pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2397/sinalizacao_de_todos_quebra-molas_cumulado_pintura_de_todos_os_meios-fios_da_pedra_comprida_moxoto_e_barroca.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2398/cobertura_quadra_rod.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2399/patrolamento_e_encascalhamento_da_estrada_do_salgadinho_ao_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2400/cobertura_e_palco_fixo_na_quadra_do_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2401/requerimento_bairro_rodoviario_iluminacao_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2402/passagens_molhadas_da_estrada_do_bogo_ate_o_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2403/requerimento_recuperacao_paralelepipedo_rua_benone_santa_ines_.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2404/requerimento_construcao_asfaltica_rua_benone_santa_ines_.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2405/melhoramento_da_luminacao_publica_do_povoado_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2406/restaurante_popular_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2407/ligacao_a_rede_de_nergia_eletria_do_poco_artesiano_do_povoado_batatinha.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2408/rua_sao_goncalo_paralelepipedo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2409/construcao_de_uma__praca_por_tras_da_igreja_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2410/imlantacao_de_sistema_eletronico.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2411/requerimento_solicitando_a_construcao_de_cisternas.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2412/wi-fi_gratuito_no_povoado_acude.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2413/rua_sao_goncalo_asfalto.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2414/coleta_seletiva_no_municipio_de_paulo_afonso.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2416/construcao_de_uma_ubs_no_povoado_bonomao.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2417/req._banco_do_nordeste.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2418/requerimento_cratera_btn_3.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2419/reforma_do_psf_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2420/requerimento_siriema.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2421/coleta_de_lixo_povoado_tigre.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2422/requerimento_iluminacao_ba_210.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2423/reuniao_hospital_nair.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2425/complementacao_asfaltica_do_barriga_ao_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2426/requalificacao_da_ubs_do_arrastape.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2431/complementacao_asfaltica_do_sao_jose_ao_povoado_placas.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2432/fossas_septicas_vila_matias_ao_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2433/requalificacao_das_passagens_molhadas_da_casa_de_pedra_ao_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2435/requerimento_bairro_centenario.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2436/iluminacao_da_estrada_que_liga_o_povoado_placas_a_baixa_funda.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2437/telas_de_protecao_nos_alambrados_da_quadra_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2438/requerimento_construcao_de_sapata.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2440/requerimento_solicitando_reiterar_estudos_com_proposito_sa_implantacao_de_acostamento_na_avenida_beiro_rio.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2441/limpeza_capinacao_e_revitalizacao_da_antiga_fonte_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2442/ubs_no_povoado_tigre.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2443/requerimento_emissario.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2444/otimizacao_extensao_e_readequacao_da_rede_de_abastecimento_de_agua_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2445/requerimento_da_construcao_do_psf_prainha.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2446/wi-fi_livre_no_povoado_serrote.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2447/requerimento_praca_e_academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2448/pavimentacao_da_estrada_que_interliga_a_area_urbana_ao_povoado_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2449/requerimento_quebra_molas_perimetral_ii.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2450/wi-fi_livre_no_povoado_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2451/ampliacao_do_abastecimento_de_agua_do_povoado_arrastape.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2453/requerimento_pavimentacao_asfaltica_no_bairro_sal_torrado.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2454/atendimento_odontologico_na_ubs_do_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2455/requerimento_rua_lago_do_amor.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2456/aulas_de_zumba_no_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2457/pavimento_da_rua_da_escola_no_povoado_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2458/poco_artesiano_no_serrote.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2459/aulas_de_zumba_no_tigre.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2460/requerimento_busto_abel.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2461/requerimento_sal_torrado.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2462/vestiario_campo_do_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2463/capinacao_de_espacos_de_uso_coletivo_do_arrastape.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2464/agente_de_saude_requerimento.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2465/requerimento_siriema_i.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2466/escola_raimundo_mederico.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2467/cobertura_e_palco_fixo_na_quadra_do_povoado_arrastape.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2468/ponto_de_onibus_padre_joao.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2469/coleta_de_lixo_do_povoado_sao_jose_a_vila_matias.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2470/calcadao_cumulado_com_cilcovia..pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2471/poco_no_povoado_cidade_livre.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2472/req._iluminacao.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2473/req._lixeira.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2474/req._quadra.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2479/jua_e_o_poboado_brejo_do_burgo_.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2480/paulo_afonso_varzia.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2481/vila_matias_e__sao_jose.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2483/solicitando_a_recomperacao_das_estradas_do_jua_e_varzia_..pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2484/req._pavimentacao_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2485/recomperacao_terra_planagem_baba_do_tropocal.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2486/recomperacao_a_recomperacao_das_estrada_do_acude..pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2488/solicitanso_a_recomperacao_jua_varzia.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2489/req._limpeza_dner.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2490/solicitanso_a_recomperacao_jua_varzia.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2492/requerimento_uti_neonatal.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2494/pavimentacao_asfaltica_da_rua_boa_sorte.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2495/agente_de_saude_requerimento.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2496/req._limpeza_barragem_malhada_da_caicara.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2507/req._limpeza_moxoto.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2508/auxilio_emergencial_musicos.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2510/sao_joao_solidario_p.a.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2513/req._praca_lagoa_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2514/req._limpeza_barragem_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2516/praca_nossa_senhora_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2517/valetas_cobertura_rua_do_bom_conselho.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2518/valeas_da_rua_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2519/requerimento_estrada_tigre_caicara_1.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2520/requerimento_poste_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2521/requerimento_duto_para_evasao_dagua_perimetral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2522/req._iluminacao_centro.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2523/req._iluminacao_ponte_metalica.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2524/merenda.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2525/desinfeccao.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2526/limpeza_e_capinacao_bairro_marina_franca.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2527/limpeza_e_capinacao_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2528/limpeza_e_capinacao_btn_ii.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2529/limpeza_e_capinacao_btn_i.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2530/limpeza_e_capinacao_bairro_dos_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2531/limpeza_e_capinacao_bairro_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2532/limpeza_e_capinacao_bairro_benone_resende.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2533/gratificacao_de_outros_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2534/quentinha.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2535/requerimento_solicitando_a_construcao_de_ubs_no_povoado_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2536/requerimento_solicitando_a_instalacao_do_poco_do_povoado_batatinha.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2537/solicitando_reiterar_melhorias_no_condominio_beiro_rio_iii.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2538/solicitando_reiterar_a_construcao_de_uma_sala_de_aula_na_escola_do_povoado_bonomao.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2540/manutencao_do_gabinete_odontologico_do_pov_riacho.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2541/reforma_e_ampliacao_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2542/tratamento_odontologico_ubs_serrote.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2543/reforma_da_escola_manoel_pereira_no_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2544/wi-fi_no_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2545/requalificacao_da_praca_da_campo_grande.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2546/requerimento_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2547/requerimento_reforca_da_praca.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2548/requerimento_adaptacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2549/requerimento_ponro_verde.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2550/requerimento_reiterando_travessa_guarani.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2551/requerimento_requalificacao_praca_rua_da_amelia_chesf.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2552/requerimento_reiterando_rua_sao_lucas.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2555/req._pavimentacao_avenida_getulio_vargas_2.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2556/requerimento__rua_sao_lucas_postes_led.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2557/requerimento_avenia_rio_branco_postes_led.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2558/req._capinacao_da_rua_melson_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2559/req._iluminacao_jardim_bahia_rua_sao_jose_1.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2560/req._iluminacao_jardim_bahia_rua_sao_jose_433.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2561/req._iluminacao_em_frente_a_padaria_capricho.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2562/requerimento_limpeza_da_barroca.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2563/reiteracao_pocoartesianoriacho.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2564/modelo_-_requerimento_reforma_do_povoado_bogo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2565/pavimentacao_em_paralelepipedo_rua_carolina_rosa._barroca..pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2566/pavimentacao_em_paralelepipedo_travessa_.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2567/requerimento_barroca_22.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2571/coleta_de_lixo_direcionada_ao_aterro_sanitario__riacho.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2572/linha_de_transporte_coletivo_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2573/limpeza_da_barraem_comunitaria_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2574/agenda_positiva_para_discussao_das_questoes_ambientais.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2575/complementacao_asfaltica_da_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2576/lixeiras_marechal_rondon.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2577/entrada_principal_no_cleriston_andrade.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2578/iluminacao_publica_da_rua_jose_teixeira_-_siriema.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2579/novas_celulas_no_aterro_sanitario.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2581/calcamento_em_paralelepipedos_da_rua_carlina_rosa__-_barroca.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2582/palco_fixo_na_quadra_do_alagadico.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2583/lampadas_de_led_na_rua_dos_vicentinos.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2584/passagemm_molhada_macambira.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2585/reiteracao_da_implant_posto_saude_cleriston.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2587/medico_fixo_no_psf_sao_franscisco.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2588/reforma_da_quadra_do_abel_barbosa.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2589/centro_de_assistencia_aos_docentes_municipais.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2590/passagem_molhada_xango.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2591/patrolamento_e_encascalhamento_do_alagadico_a_varzea.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2592/pavimentacao_em_paralelos_igreja_do_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2593/praca_na_igreja_sao_pedro_no_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2594/perfuracao_de_poco_varzea.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2595/limpeza_e_capinacao_do_cemiterio_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2596/requerimento_requalificacao_praca_general_dutra.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2597/requerimento_benone.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2598/requerimento_reiterando_travessa_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2599/requerimento_reiterando_calcadao_da_avenida_apolonio_sales.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2600/modelo_-_requerimento_da_reforma_da_quadra_bairro_seriema..doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2601/requerimento_gracinha_modas_btn_2.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2602/requerimento_poste_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2603/requerimento_limpesas_do_cleriston_andrade.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2604/requerimento_reinterado_da_praca_rua_londres_panorama.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2605/req._saneamento_basico_rua_jose_de_anchieta.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2606/redutor_de_velocidade._av._antonio_carlos_magalhaes..pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2607/limpeza_e_capinacao_do_cemiterio_do_tigre.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2608/cep_do_loteamento_celidone.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2609/melhorias_do_campinho_da_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2610/requalificacao_da_feirinha.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2611/requalificacao_do_centro_de_saude_do_btn.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2612/chuvas_perpe.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2613/patrolamento_e_encascalhamento_da_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2614/req._capinacao_e_limpeza_bairro_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2615/req._capinacao_e_limpeza_grande_hotel.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2616/req._quadra_dner.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2617/pavimentacao_asfaltica_da_rua_arsenio_riacho.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2618/pavimentacao_asfaltica_da_rua_da_igreja_assembleia_de_deus_riacho.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2619/poco_tubular_no_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2620/recuperacao_da_pavimentacao_asaltica_na_rua_aroeira_riacho.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2621/revisao_da_iluminacao_publica_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2622/sinalizacao_dos_redutores_de_velocidade_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2623/para_bala_do_modulo_povoado_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2624/requerimentolimpeza_amachesf.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2625/requerimento_fabinho.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2626/limpeza_de_barragens_e_agudos_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2627/limpeza_e_capinacao_do_cemiterio_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2628/melhoramento_da_iluminacao_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2629/perfuracao_de_um_poco_no_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2630/refletores_no_campo_do_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2631/limpeza_de_barragens_e_agudos_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2633/requerimento_desenfeccao_dos_povoados__riacho_sao_jose__malhada__varzea_jua_boa_esperanca.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2634/desenfccao_rio_do_sal_lagoa_da_pedra_xingozinho_salcobro_sitio_do_tara.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2635/requerimento_desenfeccao_dos_povoados__sao_francisco_bogo_casa_de_pedra_barro_vermelho_lagoa_grande_sitio_do_lucio.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2636/vila_matias_tigre_arrastape_sao_domingos_batatinha_sao_jo_se_baixa_funda_mosquiro_pocos.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2637/modelo_-_requerimento__solicitando_a_vigilancia_sanitaria_btn03.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2638/requerimento_desenfeccao_dos_povoados_caicara_campos_novos_bonamao.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2639/siriema_123_mosquito_da_dengue.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2640/requerimento_quebra_mola_pedra_comprida_01.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2642/abster_restricao_das_lives.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2643/requerimento_calcamento_na_travessa_pedra_comprida_barroca_25.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2644/cozinha_comunitaria_do_b._boa_esperanca_e_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2645/construcao_do_cras_no_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2646/construcao_do_cras_no_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2647/cozinha_comunitaria_do_siriema_12_e_3.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2648/cozinha_comunitaria_no_bairro_sao_vicente_prainha.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2649/requerimento_buraco_no_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2650/requerimento_covid_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2651/requerimento_esgoto.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2652/iluminacao_ba210.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2653/santa_barbara_barroca.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2656/requalificacao_do_terminal_de_coletivos.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2657/quebra_molas_na_rua_treze_de_maio_btn_i.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2667/requalificacao_da_praca_tamarindo_do_povoado_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2668/requalificacao_do_psf_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2669/complementacao_na_rede_de_abastecimento_no_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2670/encascalhamento_e_patrolamento_barro_vermelho_ao_bogo.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2671/limpeza_e_capinacao_de_area_do_arrastape.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2672/limpeza_e_capinacao_do_cemiterio_do_arrastape.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2673/recuperacao_do_trevo_da_macambira.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2674/reparos_no_poco_artesiano_do_povoado_alagadico.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2675/requalificacao_da_escola_padre_lourenco_tori.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2676/revisao_melhoramento_e_ampliacao_na_rede_de_abastecimento_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2677/wi-fi_gratis_no_alagadico.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2678/wi-fi_gratis_no_nambebe.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2679/asfalto_rua_porto_rico.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2680/complementacao_de_canteiro_da_landulfo_alves_e_otaviano_leandro_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2681/construcao_de_quadra_nas_imediacoes_do_lacen.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2682/contrucao_de_uma_praca_na_arari_na_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2683/contrucao_de_uma_praca_nos_4_grupos.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2684/equipamentos_da_saude_na_praca_da_libanesa.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2685/req._implatacao_de_poste_btn_3.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2686/requ._urbanizacao_e_construcao_de_praca_panorama.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2687/requ._urbanizacao_e_construcao_de_praca_panorama.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2688/req._ponto_de_onibus_com_cobertura_pedrezinha.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2689/req._iluminacao_pedrezinha.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2690/requerimento_buraco_no_quebra_molasmanoel_novais.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2691/requerimento_campo_canarinho_btn_3.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2692/requerimento_buraco_asfalto_antiga_cesta_do_povo.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2693/req._capinacao_igreja_jose_de_anchieta.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2694/req._ponto_de_onibus_com_cobertura_dner.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2695/redutor_de_velocidade_rua_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2696/redudor_de_velocidade_na_rua_do__futuro.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2697/requerimento_asfalto_da_av._beira_rio_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2698/reforma_do_campo_da_prainha.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2699/ponto_de_onibus_da_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2700/requerimento_rua_acre.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2701/requalificacao_da_praca_da_marieta_ferraz.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2702/praca_no_cleriston_andrade.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2703/requalificacao_da_praca_da_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2704/requalificacao_da_quadra_do_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2705/psf_cleriston_andrade.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2706/requalificacao_da_praca_do_bnh.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2707/quebra_molas_na_rua_porto_rico.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2708/recapeamento_de_algumas_ruas_da_vila_poty.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2709/requalificacao_da_praca_do_casquetinho.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2711/requalificacao_da_praca_jose_mirom_no_abel_barbosa.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2712/internet_gratuita_para_area_rural.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2714/lavagem_da_praca_do_acaraje.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2715/recuperacao_asfaltica_da_rua_da_fraternidade.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2716/reforma_da_praca_da_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2717/requalificacao_de_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2718/reiteracao_manut_rua_africa_sr_bonfim.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2719/requerimento_sinalizacao_rua_da_harmonia.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2720/reiteracao_da_reforma_e_amplia_mod_poli_pov_riacho.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2721/requerimento_chuva_correia_corrego.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2723/requerimento_limpeza_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2724/req._terminal.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2725/requerimento_asfalto_rua_acm_sao_carlos.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2727/requerimento_av._moxoto.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2729/requerimentos_musicos_palavra.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2730/requerimento_povoado_ludovico.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2732/req._praca_rua_berlim.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2733/req._quadra_casa_da_crianca_5.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2735/pavimentacao_em_paralelepipedo_rua_dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2736/requerimento_condominio_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2745/requerimento_rua_ceara.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2746/requerimento_rua_ceara_1.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2748/requ._trator_para_arar_terra_caicara_2.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2749/requ._maquina_de_silagem.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2750/requerimento_candeeiro.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2752/iluminacao_publica_povoado_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2754/requerimento_rua_blumenau.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2755/requerimento_rua_aveloz.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2756/para_bala_do_modulo_povoado_malhada_grandemuro_25m.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2757/reciclagem.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2758/requerimento_de_urgencia_melhoramento_da_rede_eletrica_prainha.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2759/rua_planalto_btn3_02.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2760/requerimento_pavimentacao_asfaltica_da_rua_ilheus_no_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2761/requerimento_quadra_btn_3.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2762/asfalta_da_av._da_maconaria_em_frente_a_helinho.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2763/requerimento_praca_btn_3.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2764/asfalto_da_av._apolonio_sales_oficina_do_olimpio.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2765/requerimento_riachuelo_centro.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2766/requerimento_rua_salvador_btn2.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2767/requerimento_de_pavimentacao_asfaltica_da_rua_itabuna_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2768/requerimento_pavimentacao_asfaltica_da_rua_ipojuca_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2769/requerimento_da__pavimentacao_asfaltica_da_rua_alagoinhas_no_bairro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2770/requerimento_asfaltico_da_rua_feira_de_santana_no_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2774/requerimento_da_pavimentacao_asfaltia_da_rua_sobradinho_no_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2775/requerimento_pavimentacao_asfaltica_na_rua_jequie_no_bairro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2779/requerimento_siriema_1_1.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2781/req._povoado_tabuleirinho_estrada.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2785/req._capinacao__limpeza_e_retirada_de_entulhos_rua_dos_prazeres.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2787/requerimento_siriema_1_saneamento_1.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2788/requerimento_jardim_bahia_20.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2790/requerimento_quebra_molas_rua_bahia.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2791/requerimento_recapeamento_barroca.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2792/requerimento_limpeza_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2793/requ._pintura_de_quebra_molas_marechal.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2795/requ._pintura_de_quebra_osvaldo_cruz_1.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2796/req._podacao_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2797/requerimento_limpeza_vicentino.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2804/requerimento_poste_alto_quadra_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2806/requerimento_barroca_25.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2807/requerimento_barroca_26.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2808/quebra_molas..pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2810/modelo_-_requerimento_das_limpezas_do_povoado_nambebe..doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2811/requerimento_coleta_seletiva_lixo.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2812/requerimento_limpeza_cleriston.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2813/req._pavimentacaruas_santo_amaro_e_sao_pedro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2814/requerimento_barroca28.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2815/redutor_de_velocidade._rua_santa_barbara._btn3.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2816/reforma_manoel.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2820/instalacao_de_semaforo_no_redondel_praca_d_mario_zanetta.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2821/instalacao_de_semaforo_no_cruzamento_da_rua_frei_damiao.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2822/modelo_-_requerimento_desobstrucao_da_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2824/complementacao_asfaltica_no_siriema_3.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2825/req._rua_maria_quiteria.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2826/req._quadra_moxoto_bahia_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2827/covid19.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2828/requerimento_rua_bahia.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2830/requerimento_centenario.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2834/melhorias.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2835/req._reiterando__academia_ao_ar_livre_da_saude_eudocia_panorama.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2838/requerimento_ceapa_e_ceasa.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2846/quadra_de_futebol_de_areia_no_bairro_siriema._.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2847/quadra_de_tenis_centenario.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2849/quadra_de_futebol_de_areia_no_bairro_centenario._.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2853/quadra_de_voleibol_de_areia_jardim_bahia..pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2854/quadra_de_tenis_jardim_bahia..pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2855/quadra_de_futebol_de_areia_jardim_bahia..pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2856/quadra_de_futebol_de_areia_no_bairro_siriema..pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2857/quadra_de_tenis_no_bairro_siriema..pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2858/quadra_de_voleibol_de_areia_no__centenario..pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2859/construcao_de_uma_praca_de_alimentacao_cumulada_com_quiosques_no_bairro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2860/construcao_de_uma_praca_de_alimentacao_cumulada_com_quiosques_no_bairro_siriema._.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2861/construcao_de_uma_praca_de_alimentacao_cumulada_com_quiosques_no_bairro_centenario._.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2862/construcao_de__uma_praca_cumulada_com_quiosques_no_bairro_fazenda_chesf..pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2865/requerimento_praca_do_benone_resende.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2869/requerimento_limpeza_campo_de_futebol_dimas.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2870/requerimento_manutencao_e_energia_bomba_de_agua.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2871/requerimento_manutencao_trator_arar.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2875/requerimento_assfalto_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2877/requerimento_asfalto_btn_3_01.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2878/requerimento_praca_juliano.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2879/casa_de_apoio_jua.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2880/casa_de_apoio_rio_do_sal.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2881/casa_de_apoio_riacho.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2882/casa_de_apoio_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2884/requerimento_esgoto_a_ceu_aberto_moxoto.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2886/requerimento_praca_rua_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2887/requerimento_iluminacao_campo_de_futebol_prainha.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2888/req._iluminacao_macambira.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2889/req._povoado_alto_do_araticum_estrada.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2890/req._construcao_praca_btn3.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2891/req._pavimentacao_em_paralelepipedo_povoado_lagoa_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2892/req._rua_santo_antonio_btn3.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2893/req._programa_saude_da_familia_psf.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2894/req._quebramolas_rua_pero_vaz_e_florisbela.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2895/req._recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2896/req._grade_de_contencao_quadras_poliesportiva_lindinalva.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2898/requerimento_tampa_esgoto.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2901/req._iluminacao_rua_santo_antonio_btn_3.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2902/req._iluminacao_rua_santo_antonio_com_esquina_com_santa_luzia_btn_3.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2906/requerimentobarroca_39.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2907/requerimento_barroca_40.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2909/requerimento_dedetizar_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2910/requerimento_utilizacao_do_hidrotrator_para_efetuar_a_retirada_das_baronesas.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2912/ilumincao_via_.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2914/requerimento_manutencao_luzes_da_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2915/requerimento_limpeza_de_fossa_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2918/calcadao_a_margem_da_via.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2919/requerimento_faixa_de_pedestres_del_rio.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2921/requerimento_centenario_01.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2922/dia_do_paredao_no_parque_de_exposicoes_djalma_wanderley_aos_sabados..pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2923/pavimentacao_rua_bahia.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2924/pavimentacao_travessa_bahia.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2925/requerimento_raiz_de_arvores_quebrando_casas.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2926/requerimento_cadeirantes.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2927/requerimento_entulho_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2928/requerimento_limpeza_de_emissario.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2929/requerimento_poste_pctran.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2935/requerimento_banheiros_campo_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2936/requerimento_banheiros_conjunto_penal.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2940/camara_municipal_de_paulo_afonso__alteracao_da_placa_de_regulamentacao_av._fraternidade.docx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2941/camara_municipal_de_paulo_afonso__xadres_nas_rotatorias.docx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2944/req._iluminacao_quadra_dom_mario_zanetta.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2945/limpeza_do_matagal_da_vila_corro.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2946/requerimento_onibus_bairro_prainha.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2947/requerimento_rua_bahia.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2948/requerimento_rua_bahia_2.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2949/requerimento_onibus_bairro__rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2950/req..2020_.lourival._26.10.2020_-_assinatura_moreirao.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2951/requerimento_n.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2954/academia_de_saude__praca_de_alimentacao_s._jaime.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2955/req._futebol_de_areia_s._jaime.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2956/requerimento_onibus_bairro__perpetuo_socorro_ramos.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2959/construcao_de_uma_quadra_de_voleibol_de_areia_na_rua_adauto_pereira_em_frente_ao_conjunto_habitacional_sargento_jaime.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2960/construcao_de_um_posto_de_saude_familiar_psf_nas_imediacoes_do_conjunto_habitacional_sargento_jaime.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2974/req._iluminacanatal.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2977/requerimennto_enfeites.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2983/fossa_2.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2988/requerimento_t._protecao_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2990/requerimentocicero.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2992/requerimento_religacao_energia_quadraj.bahia.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1897/indicacao_maternidade_rsmamjg.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2046/indicacao_da_oi.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2259/estadio_de_futebol_indicacao.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2321/indicacao_onibus.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2328/indicacao_presidio_moreirao.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2427/indicacao_carol_vara_familia.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2428/indicacao_passarela.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2476/vara_da_fazenda_e_da_familia.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2477/elaboracao_de_projeto_de_lei_de_insecao_aos_pacientes_oncologico_de_cobranca_de_iptutaxa_de_iluminacao_publica_e_gratuidade_no_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2506/indicacao_radar_ba_210.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2509/cache_emergencial_aos_musicos.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2553/indicacao_isencao_da_taxa_de_ilumincao_publica.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2554/indicacao_solicitando_o_carro_fumace_em_carater_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2568/indicacao_decreto_auxilio_a_todos.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2654/indicacao_decreto.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2710/indicacao_poste.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2726/indicacao_arpa.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2731/indicacao_loa.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2743/podagem_arvore.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2744/subprefeitura.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2771/deputado_federal.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2772/ministro_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2773/reitor_da_univasf.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2789/indicacao_jardim_bahia2020.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2798/indicacao_embasa_btn_3__rua_sao_carlos-.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2799/indicacao_embasa_btn_3.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2800/indicacao_reubes_jean_atual.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2818/ind._coelba_2020.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2819/indicacao_embasa_2020.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2845/indicacao_toldos_e_cadeiras.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2852/indicacao_32_dernival_oliveira.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2863/indicacao_presidio_moreirao1.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2867/indicacao_limpeza_terreno_j_bahia.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2868/indicacao_manutencao_trator_arar_codevasf.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2885/indicacao_colegio_quiteria.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2897/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2920/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2958/indicacao_medicos_substitutos.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2961/indicacao_decoracao_e_cia..pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2967/indicacao_falta_de_insumos_hnas.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2969/indicacao_falta_de_ultra_som.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2970/indicacao_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2971/indicacao_poste_caindo.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2972/indicacao_poste_vila_da_brita_relocar.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2976/indicacao.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2978/criacao_de_um_espaco_para_acomodar_os_cidadaos_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2979/criacao_de_uma_casa_-abrigo_para_acolhimento_de_mulheres_em_situacao_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2985/indicacao_sub_prefeitura_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1888/mocao_padre_jose_nemezio.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1891/mocao_pai_de_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1925/flavio_reis_motocros.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2165/mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2170/mocao_de_pesar__pelo_falecimento_da_sr_audinete_goncalves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2185/mocao_de_pesar_manoel_nascimento_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2196/mocao_de_pesar__matias.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2252/70.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2253/sabrine.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2272/mocao_repudio_a_chesf_.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2274/mocao_folha_sertaneja_2020.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2292/mocao_as_poderosas.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2375/mocao_show_de_talentos.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2376/2020.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2377/mocao_carnaval_dom_mario_zanetta.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2415/mocao_marquinho.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2424/mocao_dona_armandina.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2434/mocao_risque_e_rabisque.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2439/mocao_neyme.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2482/mocao_de_pesar_elizete.doc" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2487/dr_danilo_alves.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2491/mocao_oara.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2493/mocao_de_aplausos_ordem_demoley.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2515/mocao_tico.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2569/dr._danilo.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2570/mocao_de_pesar_de_artur.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2580/mocao.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2586/mocao_toin_de_cabrinha.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2632/mocao_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2641/mocao_de_valter_jose_da_silva_mais_conhecido_como_valter_eletricista.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2658/mocao_aplausos_evangelizadora.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2659/mocao_de_geovane_teixera_aracaju.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2661/mocao_pesar__edilson_leandro_de_morais.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2662/mocao_pesar__gerivanio_teixeira_pai.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2663/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2665/radio_angiquinho.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2713/mocao__pesar_fernando_mota.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2722/jose_limeira_pesar.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2734/maria_leonor_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2742/mocoes_de_falecimento_de_vima_esposa_de_oscar_2020.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2747/mocao_pesar__henrique_taciano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2751/mocao_aplausos_vo_inocencia_vieira_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2753/mocao_de_pesar_jose_limeira.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2782/mocao_de_pesar_irene_gomes.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2783/mocao_de_pesar_jose_leonardo_-_copia.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2784/mocao_de_pesar_mirian_souza.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2786/mocao_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2794/mocao_de_pesar_angelita.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2805/mocao_aplausos_bravura_edfranco.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2809/mocao_pesar_meiry.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2831/mocao_de_nicinha_antartica2020.doc" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2833/mocao_pai_de_doge.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2836/nicinha_22020.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2837/mocao__pesar_miguel_do_bogo.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2843/mocao_de_pesar_dona_nininha_alto_novo.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2844/mocao_aniversario_riacho.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2864/mocao_de__xandy_jardim_aeroporto_2020.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2866/mocao_mae_de_mala.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2872/santina_mocao.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2873/mocao_pesar__soldado_dario.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2874/mocao_pesar__damiao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2876/mocao_pesar_padre_alberto.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2883/mocao_de_pesar_izaura.doc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2900/alzira_lira_pesar.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2903/mocao_pesar__sgt_claudino.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2904/mocao_pesar__sgt_claudino.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2905/mocao_pesar__cafezinho.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2908/mocao_pesar__marivaldo.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2911/mocao_de_repudio_libania.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2913/mocao_de_aplausos_cmt_almirante_silva_lima.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2930/mocao_pesar__joao_francisco_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2931/mocao_pesar__antonio_martins_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2932/mocao_pesar__jose_edmilson_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2933/mocao_pesar__damiao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2934/mocao_de_aplausos_capitao-tenente_aa_luis_felipe_melo_da_mata.docx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2937/mocao_pesar_2020._mesa_da_camara.vava_ferraz.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2939/mocao_de_pesar_maria_de_augusto.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2952/mocao_anjos_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2975/radio_bacurau.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2980/mocao_biomedico.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2981/mocao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2986/mocao_agendha.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2987/mocao_novenario_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2991/mocao_pesar_avo_de_ceguinho_jua.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2993/mocao_de_aplausos_sargento_-_pm_1.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2994/mocao_delegados.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2995/mocao_de_macario.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2998/mocao_mf.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3000/mocao_vitimas_do_acidente_minas.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3001/mocao_dr._arnaldo.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3017/moc_de_macario.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3021/geronimo.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2741/tcm.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1863/projeto_de_decreto_0012020.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2106/titulo_de_cidadao_padre_jose.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2152/titulo_de_cidada_maria_noemia_de_barros.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2660/jorge_papapa_t_tt._cidadao.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2989/projeto_de_decreto_fatima.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2997/titulo_mf.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3022/pedro_henrique_clubstrom.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3023/dr._carlos_tenorio.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3024/titulo_jn.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2780/plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2842/revoga_artigo_39_da_lc_006-2020.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3020/pl_c_03_2020.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1878/pl_0012020.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2297/carteira_autista.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2369/projeto_04.docx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2367/pl_executivo_005.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2429/projeto_de_lei_regula_a_devolucao_do_duodecimo_1.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2452/projeto_de_lei_copa_utilidade.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2478/transporte_publico_universitario.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2497/ldo_2020_final_camara_15_04_2020.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2498/projeto_de_lei._gratificacao._covid._pdf_2.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2499/projeto_de_lei._cartao._extensao._pdf.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2501/projeto_de_lei._moratoria._pa..docx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2500/pl_consignados.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2503/projeto_de_lei_-_fundo_municipal_de_saneamento_basico_-_fmsb.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2504/pl_auxilio_cultura.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2505/pl_musicos_.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2511/credito__especial_inclusao_hospital_nair.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2512/pl_alteracao_loa_superavit.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2539/pl_praca.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2655/projeto_dos_trabalhadores_informais.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2776/subsidios__veradores_paf.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2777/subsidios_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2778/pl_eca_escolas.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2801/projeto_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2803/pl_denominacao_praca_gesse.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2817/projeto_de_lei_arpa.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2823/projeto_de_nome_de_praca_valter_na_chesf_2020.doc" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2829/projeto_lei_praca.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2832/projeto_de_nome_do_terminal__de_onibus_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2839/pl_banheiro.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2840/nome_de_rua_com_abaixo_assinado._didacio_ferraz_filho.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2841/revoga_artigo_39_da_lc_006-2020.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2848/projeto_de_lei_feira_livre_no.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2899/projeto_de_lei_religiosa.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2917/pl_memorial_abel_barbosa.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2938/pl_optometrista_01.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2942/projeto_de_lei_coelegio_centenario1.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2943/projeto_de_lei_altera_nome_de_rua_2.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2953/denomina_rua_antonio_siqueira_antiga_rua_redencao..pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2962/pl_cerol.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2964/tombamento_apa.docx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2965/tombamento_centro_administrativo_da_chesf.docx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2973/pl_comtur.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2982/pl_47.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2984/pl_subprefeitura_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2996/projeto_de_lei_no_campanha_de_natal_2020.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3019/pl_50_correcao.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2664/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2966/projeto_de_lei_medalha_sd_lucicleide_moreira_dos_santos_aos_profissionais_de_seguranca_publica__destaque_do_ano.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2666/emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2737/veto_no._126.2020.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2738/veto_no._127.2020.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2739/veto_no._128.2020.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2740/veto_no._129.2020.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2728/emenda_modificativa_pdf.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2802/emenda_modificativa_no_pl_prefeito.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2850/camscanner_08-25-2020_09.52.18_1.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2851/camscanner_08-25-2020_09.52.18_2.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3002/01_macario.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3003/02_mariio_cesar.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3004/03_martconi_daniel.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3005/04_alberio_carlos.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3006/05_jose_gomes.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3007/06_jose_abel.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3008/07_jean_roubert.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3009/08_leda_chaves.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3010/09_edilson_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3011/10_alexandr.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3012/11_vereador_marcondes.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3013/12_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3014/13_lourival_moreira.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3015/14_cicero_bezerr.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3016/15_alberio_faustino.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1861/psf_3_lagoas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1862/reforma_e_cobertura_da_quadra_do_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1864/faixa_de_pedestre_mania_de_aprender.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1865/reforma_do_campo_do_mutirao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1866/pavimentacao_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1867/caixa_faixa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1868/requerimento_pracacleriston.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1869/reiterando_requerimento_asfalto_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1871/requerimento__n_19_quadra_de_esporte_para_o_pov.__casa_db0ueum.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1872/requerimento_n_09_solicitando_a_150_metros_de_calcamen_nomz2ol.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1873/requerimento_n_322019_-_praca_com_academia_de_saude_no_baievip.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1874/cobertura_do_canal_emissario.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1875/req_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1876/requerimento_26__praca_com_uma_academia_de_saude_para__iplhskx.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1877/construcao_de_praca_na_rua_adauto_pereira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1879/pavimentacao_btn_i.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1880/construcao_de_casa_de_parto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1881/requerimento__n_20_cemiterio_da_pedra_e_malhada_grandre_..docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1882/pavimentacao_tres_lagoas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1883/requerimento_siriema_02_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1884/requerimento_n_13_solicitando_a_complementacao_calcame_3qcgs5v.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1885/requerimento_n_16__creche_municipal_no_pov_varzea.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1886/ponto_de_onibus_cond._del_rio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1887/colocacao_de_guard_ail.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1889/construcao_de_hortifruti.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1890/requerimento_n14__praca_com_uma_academia_de_saude_para_wcoh0oj.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1892/requerimento_n_17__calcamento_para_o_pov._caicara.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1893/faixa_de_pedestre_mercadinho_com_caicara.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1894/requerimento__n_21caixa_d_aguapov.jua..docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1895/pavimentacao_btn_ii.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1896/requerimento_psf_dernival_oliveira_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1898/rua_dias_davila.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1899/ceasinha_feirinha.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1900/construcao_de_um_vestiario.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1901/requerimento_n18__praca_com_uma_academia_de_saude_para_p5ai8qv.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1902/area_de_lazer_cano_btn_i.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1903/escola_raio_de_sol.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1904/reiterando_requerimento_saneamento_basico_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1905/mercado_smart_faixa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1906/requerimento_n_22_comple.calcamento_jua..docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1907/requerimento_asfalto_jardim_bahia_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1908/pavimentacao_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1909/requerimento__n_23_academia__saude__pov._salgadinho..docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1910/requerimento_praca_siriema_1_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1911/rua_natividade.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1912/requerimento_n_16__creche_municipal_no_pov_varzea.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1913/adaptacao_e_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1914/construcao_de_parquinho_infantil.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1915/pavimentacao_das_quadras_do_cemiterio_s.l.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1916/creche_no_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1917/reforma_do_campo_do_canarinho.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1918/faixa_btn_i.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1919/reiterando_requerimento_cestas_basquete._rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1920/pavimentacao_marina_franca.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1921/requerimento__brinquedos_na_praca_sao_pedro_e_sao_paulo_jvtg1yc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1922/requerimento__n_29_praca_com_uma_academia_de_saude_par_ukqteng.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1923/requerimento_n__31_calcamento_no_pov._lagoa_da_pedra.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1924/requerimento_n__184__posto_do_cleristo_2020.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1926/estadio_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1927/faixa_cruzamento_senhor_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1929/pavimentacao_benone.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1930/reforma_campo_do_guarani.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1931/requerimento__n_33__ampliacao_do_cemiterio_do_pov._nambebe.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1932/requerimento__n__28_quadra_de_esporte_do_pov._salgadinho..docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1933/requerimento_n_08_calcamento_no_pov._serrote.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1934/requerimento_n_30_carro_de_lixo__para_o_pov._malhada_g_px3zu0y.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1935/passarela_de_madeira_do_lago_chafariz.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1936/poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1937/av.getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1938/sinalizacao_travessa_da_inconfidencia.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1939/estacionamento_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1940/paviment._e_saneam._pedra_comprida.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1941/servicos_na_rua_erico_verissimo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1942/poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1943/posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1944/maquina_patrol.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1945/requerimento_dernival_oliveira_5.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1946/requerimento_dernival_oliveira_3.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1947/requerimento_cleriston_andrade_01.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1948/requerimento_btn_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1949/requerimento_monsenhor_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1950/reiteramento_praca_pa_iv.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1951/requerimento_barroca_01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1952/requerimento_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1953/ciclovia_e_ciclofaixas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1954/carro_fossa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1955/solicit._de_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1956/transporte_publico_para_belvedere_e_ifba.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1957/construao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1958/construcao_quadra.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1959/rua_s._barbaraquebra-molas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1960/construcao_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1961/construcao_creche.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1962/rua_jose_reinaldo_acesso_a_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1963/passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1964/requerimento_dernival_oliveira_2.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1965/requerimento_dernival_oliveira_4.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1966/requerimento_povoado_pocos_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1967/jardim_sensorial_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1968/requerimento_praca_tancredo_neves_iii.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1969/varricao_e_capinacao_do_bairro_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1970/bebedouro_na_feira_grande..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1971/redutor_de_velocidade._rua_pero_vaz_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1972/requerimento_pa_iv05.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1973/ubs_do_bairro_bnh.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1974/requerimento_moxoto03.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1975/arquibancada_do_bairro_sal_torrado..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1976/reiteiramento_praca_do_oliveira.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1977/requerimento_epitacio_pessoa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1978/requerimento_praca_btn_ii.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1979/requerimento_btn_15.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1980/requerimento_santa_izabel.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1981/requerimento__rua_da_seresta.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1982/requerimento_praca_da_crianca_btn_ii.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1983/requerimento_bairro_rodoviario_02.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1984/requerimento_jardim_bahia_06.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1985/requerimento_bairro_rodoviario_04.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1986/requerimento_btn_01.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1987/requerimento_centro_01.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1988/requerimento_jardim_bahia_05.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1989/rx_psf_benone.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1990/instalacao_usg_moxoto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1991/varricao_e_capinacao_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1992/instalacao_rx_moxoto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1993/usg_benone_rezende.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1994/requerimento_bairro_rodoviario_06.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1995/praca_sao_cristovao_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1996/senador_humberto_lucena_no8_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1997/entrada_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1998/requerimento_praca_joao_goulat.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1999/quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2001/instalacao_de_aparelho_de_usg_no_psf_da_vila_nobre..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2002/transporte_publico_para_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2003/requerimento_pav._asfaltica_lot_dom_mario_zaneta.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2004/varricao_e_capinacao_da_prainha.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2005/requerimento_paiv_01.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2006/sinalizacao_de_redutores_pedido_feito_novamente_rua_herbert_de_souza.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2007/requerimento_siriema_6.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2008/requerimento_pa_iv_02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2009/capinacao_e_varricao_do_bairro_sao_vicente_pedido_refeito.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2010/requerimento_centro_02.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2011/requerimento_centro_03.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2012/solicitandi_faixa_de_pedestre_ba110_pousada_cristal_refeito.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2013/solicitando_pavimentacao_em_todo_o_bairro_prainha_reinterando.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2014/requerimento_moxoto_06.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2015/construcaode__parada_de_onibus_na__parainha.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2016/casa_da_crianca_centrais_de_ar.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2017/pavimentacao_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2018/pavimentacao_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2019/central_almeida_neto.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2020/quadra_da_prainha_reinterado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2021/reforma_quadra_minha_casa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2022/retirada_de_entulhos_da_prainha.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2023/central_de_ar_georgina.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2024/troca_da_tampa_de_esgoto_por_tampa_de_ferro_rua_adair_pereira_leite_prainha.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2025/instalacao_centrais_btn.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2026/reforma_da_creche_da_prainha_reinterado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2027/reforma_da_casa_da_crinca_pdf.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2028/centro_de_artesanato_no_dner.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2029/central_de_ar_manoel_kaspzry.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2030/tampa_de_ferro_pra_o_esgoto_da_rua_america_prainha_perto_do_mercadinho_silveira_reinterado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2031/manutencao_do_esgoto_na_rua_eraldo_rocha_prainha.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2032/requerimento_siriema10.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2033/reforma_com_cobertura_da_quadra_do_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2034/clinica_de_hemodialise_reinterado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2035/poda_das_arvores_rua_da_consolacao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2036/praca_do_cpa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2037/instalacao_de_linha_telefonica_no_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2038/pracinha_da_rua_recanto_feliz.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2039/capinaca_e_varricao_do_siriema_123.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2040/requerimento_02-2020...pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2041/requerimento_btn_07.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2042/quebra-molas_rua_morumbi.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2043/base_do_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2044/requerimento_03-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2045/requerimento_01-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2047/requerimento_centro_06.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2048/reforma_e_cobertura_da_quadra_do_siriema_1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2049/requerimento_siriema_9.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2050/ubs_papagoioi_correta.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2051/requerimento_moxoto_01.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2052/requerimento_btn_11.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2053/requerimento_cleriston_andrade_02.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2054/requerimento_centro04.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2055/troca_de_caixa_e_tampa_de_ferro_siriema_1_nas_casinhas.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2056/requerimento_btn_08.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2057/requerimento_centro07.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2058/requerimento_jardim_bahia07.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2059/req._iluminacao_riacho_da_morena.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2060/requerimento_btn_12.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2061/faixa_de_pedestre_em_frente_a_creche.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2062/modelo_-_requerimento_de_uma_ambulamcia_pv._sao_jose..doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2063/posto_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2064/arborizacao_da_praca_prox._a_avic._suprave.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2065/praca_do_trabalhador.docx.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2066/limpeza_dos_barreiros.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2067/requerimento_pav._asfaltica_rua_bom_conselho.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2068/requerimento_pav._asfaltica_rua_primavera.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2069/praca_da_rua_ver._moises_prereira.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2070/modelo_-_requerimento_de_uma_ambulamcia_pv._varzia.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2071/cobertura_do_canal_do_esgoto.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2072/retira_de_lixo_proximo_da_quadra_do_b._siriema.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2073/praca_da_crianca_marechal_rondon.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2074/requerimento_btn_13.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2075/implantacao_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2076/internet_no_siriema_123_area_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2077/praca_na_rua_santo_antonio_centenario.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2078/requerimento_btn_14.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2079/revitalizacao_da_academia_de_saude_public.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2080/restauracao_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2081/requerimento_n_07_contrucao_de_uma_praca_no_p.v_alto_do_araticum.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2082/reforma_da_casa_de_bomba_dagua.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2083/requerimento_30_de_janeiro_2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2084/modelo_-_requerimento_de_uma_ambulamcia_pv._riacho.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2085/praca_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2086/requerimento_estrada_km50.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2087/construcao_de_uma_ubs_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2088/construcao_de_uma_quadra_no_povoado_alto_do_araticum.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2089/construcao_com_academia_de_saude_do_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2090/varricao_e_capinacao_da_rua_da_amizade_chesf.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2091/req._faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2092/guard_rail_proximo_a_casa_de_hospedes.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2093/modelo_-_requerimento_de_uma_ambulamcia_pv._jua.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2095/pavimentacao_em_paralelepipedo_do_povoado_caicara_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2096/requerimento_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2097/quebra_molas_na_rua_sao_bartolomeu.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2098/rede_de_protecao_da_quadra_do_povoado_acude.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2099/req._carolina_rosa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2100/requerimento_pintura_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2101/implantacao_de_tubulacao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2102/equipamento_radiografia_psf_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2103/requerimento_reforma_quadra_poliesportiva_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2104/pavimentacao_asfaltica_nas_ruas_do_recanto_feliz_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2105/requerimento_pav._asfaltica_moieses_pereira.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2107/requerimento_requalificacao_praca_centenario.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2108/requerimento_cleriston_andrade_03.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2109/praca_da_igreja_n._sra_aparec._bairro_oliveira_brito_moxoto.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2110/area_de_lazer_79_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2111/implantacao_e_reforma_de_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2112/restaur._dos_brinquedos_praca_da_igrej._do_moxoto.docx.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2113/baixa_do_galo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2114/contr._de_academia_atras_da_igreja.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2115/o_recapeamento_asfaltico_da_av._padre_lourenco__bairro_tancredo_neves_ii_que_por_sua_vez_estara_melhorando_o_trafego_na_localidade..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2116/constr._de_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2117/reforma_parada_de_onibus_jardim_bahia_enfrene_a_igreja_anchieta.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2118/rua_botafogo_e_rua_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2119/campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2120/reforma_da_quadra_de_esporte_no_cond._beira_rio.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2121/varricao_e_capinacao_av_moxoto_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2122/rua_c.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2123/ambulancia_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2124/pavimentacao_em_paralelepipedo_beco_da_rua_olinda_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2125/pavimentacao_asfaltica_beco_da_rua_olinda_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2126/varricao_e_capinacao_do_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2127/req255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2128/req256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2129/bueiro_na_av._perimentral_i.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2130/praca_presiente_dutra__chesf.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2131/req259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2132/faixa_de_pedestre_sesc.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2133/cursos_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2134/travessa_teofilandia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2135/pav._asf._do_abatedouro.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2136/acoes_no_riacho_da_morena.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2137/limpeza_do_matagal_e_entulho.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2138/termos_de_licenciamento_embasa.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2139/pista_de_caminhada_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2140/rua_hebert_de_souza.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2141/req._iluminacao_revelacao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2142/pavimentacao_rua_amaralina.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2143/fossas_septicas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2144/req._baixa_do_boi_lixo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2145/_implantacao_de_faixas_de_pedestres_e_sinalizacao_entre_a_rua_frei_damiao_e_av._ba210_bairro_tancredo_neves_iii.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2146/req._povoado_bonomao_estrada.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2147/alambrado_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2148/rua_prainha_do_candeeiro.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2149/grama_no_campo_de__futebol.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2150/praca_amanda_moraes_reforma_bairro_barroca.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2151/fornecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2153/ceasa.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2154/rua_nova.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2155/urbanizacao_e_arborizacao_da_margem_do_rio_dos_postes_do_centenario.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2156/academia_da_saude_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2157/modelo_-_requerimento_solicitando_reforma_da_praca_marechal_rondom.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2158/modelo_-_requerimento_solicitando_uma_quadra_no_povoado_alto_da_espora.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2159/requerimento_solictando_a_reforma_da_quadra_do_jua.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2160/calcamento_rua_placas_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2161/complementacao_asfaltica_do_sao_jose_ao_grossos.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2162/complementacao_asfaltica_do_sao_jose_ao_pocos.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2163/contrucao_de_praca_na_antiga_fonte_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2164/passagens_molhadas_sao_jose_.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2166/patrolamento_e_encascalhamento_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2167/requerimento_povoado__pocos._.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2168/requerimentosolicita_a_construcao_de_uma_praca_com_area_de_lazer_mesas_de_jogos_e_bancos_em_cimento_e_urbanizacao_entre_as_ruas_machado_de_assis_e_rua_santa_quiteria_bairro_tancredo_neves_iii..pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2169/linha_de_onibus_da_empresa_atlantico_no_condominio_manoel_josefino_teixeira.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2171/vestuario_boa_esperanca_quadra_e_banheiros.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2172/requalificacao_campinho_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2173/requerimentos_o_carro_fossa_para_o_povoado_rio_do_sal..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2174/creche_ardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2175/req._quadra_celidone_de_deus.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2176/recuperacao_de_estradas_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2177/complementacao_e_requalificacao_de_paralelepipedos_riacho.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2178/pavimentacao_tigre_ao_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2179/reforma_da_quadra_do_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2180/linha_de_transporte_riacho_da_morena_e_balanca.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2181/palco_fixo_na_quadra_do_serrote.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2182/pavimentacao_vila_matias_ao_tigre.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2183/requalificacao_do_antigo_campinho_riacho.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2184/palco_fixo_na_quadra_do_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2186/requalificacao_praca_marechal_rondon.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2187/pasagem_molhada_campos_novos_bar_do_andrezinho.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2188/req._academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2189/placas_indicativas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2190/ubs_amaury_alves_de_meneses.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2191/req._baixa_do_boi_lixo_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2192/passe_a_maquina_no_campo_de_futebol_da_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2193/conclusao_asfaltica_rua_planalto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2194/cobertura_da_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2195/relacao_dos_bairros__sem_os_servicos_da_emabasa.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2197/construcao_ubs_chesf_entre_os_quatro_grupos.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2198/modelo_-_requerimento_construcao_de_um_psf_alto_da_espora.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2199/instalacao_de_rede_eletrica_baixa_do_boi.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2200/requerimento_solicita_o_trator_que_fazer_a_limpeza_de_lixo_no_povoado_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2201/canteiros_dos_vicentinos.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2202/praca_com_equipamento_da_saude_na_balanca.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2203/passagens_molhadas_serrote.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2204/requalificacao_da_praca_da_igreja_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2205/requerimento_solicita_o_trator_que_fazer_a_limpeza_de_lixo_no_povoado_santo_antonio._.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2206/hermes_de_fonseca_bairro_tancredo_neves_iii.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2207/praca_do_povoado_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2208/modelo_-_requerimento_limpeza_condominio_amanda_moraes.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2209/coleta_seletiva_area_rural.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2210/limpea_das_valetas_na_barroca_amanda_moraes.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2211/padaria_boa_massa_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2212/pavimentacao_do_povoado_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2213/bico_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2214/requalificacao_da_quadra_cobertura_e_palco_fixo_riacho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2215/modelo_-_requerimento_requalificacao_da_praca_amauri_bnh.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2216/requerimentoo_povoado_baixa_funda._.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2217/academia_na_barroca_construir.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2218/modelo_-_requerimento_solicitando_capinacao_centenario.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2219/modelo_-_requerimento_criacao_do_caps_iii.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2220/instalacao_de_abrigo_pra_taxistas_no_nair_hospital.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2221/vestuario_e_banheiros_jardim_aeroporto_quadra.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2222/revitalizacao_prainha_do_candeeiro.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2223/requalificacao_do_campinho_do_riacho_traves_e_telas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2224/requalificacao_e_instalacao_de_academia_da_saude_na_praca_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2225/requalificacao_quadra_do_tigre_com_cobertura.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2226/requalificacao_ubs_arrastape.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2227/telas_de_protecao_na_quadra_do_arrastape.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2228/ambulancia_para_atender_os_seguintes_povoados_.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2229/requerimento_reiterando_de_numero_492.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2230/modelo_-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2231/ubs_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2232/urbanizacao_da_balanca.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2233/vestiario_da_quadra_do_povoado_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2234/construcao_de_escola_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2235/modelo_-_requerimento_de_reiterando_a_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2236/reitirada_da_contrucao_de_vestiarios.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2237/modelo_-_requerimento_reiterando_493.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2238/paralelepipedo_rua_santa_barara_barroca.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2239/rua_santa_barbarra_saneamento_basico_barroca.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2240/varricao_e_capinacao_limpea_geral_boa_esperana.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2241/creche_no_boa_esperanca_construcao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2242/ubs_jardim_aeroporto_construcao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2243/wifi_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2244/asfalto_todas_as_ruas_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2245/wifi_no_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2246/caps_infantil_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2247/construcao_pra_e_academia_de_saude_do_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2248/pavimentacao_verde_perto_xango_tambem_ao_esperanca.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2249/praca_e_academia_de_saude_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2250/tratamento_fora_de_domicilio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2254/calcamentos_das_ruas_localizadas_no_povoado_malhada_grande.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2255/coleta_de_lixo_rio_so_sal_taboleirinho_lagoa_da_pedra_xingozinho_salobro_tabolerinho.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2256/calcamento_da_rua_do_motel_caicara_02.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2257/coleta_de_lixo_conjunta_vilas_matias_tigre_arrastape_batatinha_barrinha_e_povoado_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2258/coleta_de_lixo_conj_para_todos_os_povoados_baixa_da_onca.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2260/reforma_da_campo_de_futebol_do_moxoto_ba.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2261/colocacao_de_01_redudor_de_velocidade_no_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2262/requerimento_solicitando_melhoramento_genetico_de_caprinos_e_ovinos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2263/requerimento_hospital_btn_3.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2264/complementacao_em_paralelos_rua_do_sossego_e_estelita_jua.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2265/requerimento_rio_do_sal.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2266/campo_do_canarinho-1.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2267/requerimentorio_do_sal_2.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2268/requerimento_iluminacao_rio_do_sal_3.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2269/requerimento_solicitando_uma_lombada_na_av_do_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2270/req._nossa_senhora_perpetuo_socorro_lixo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2271/requerimento_solictando_a_reforma_da_quadra_do_barriga.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2273/reiteracao_academ_saude_apolonio.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2275/reiteracao_creche_casulo_lar_da_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2276/reiteracao_cestas_emergenciais.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2277/reiteracao_limpeza_por_tras_curral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2278/reiteracao_cobertura_academ_saude.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2279/reiteracao_academia_saude_justi_fede_chesf.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2280/reiteracao_da_coloc_muretas_landulfo_alves.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2281/reiteracao_da_coloc_bancos_e_cobertura_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2282/reiteracao_creche_perp_socorro.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2283/req400.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2284/reiteracao_da_coloc_rede_quadra_perpetuo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2285/reiteracao_da_implant_campo_quadr_e_volei_prain_candeeiro.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2286/reiteracao_da_implant_academiasaude_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2287/reiteracao_da_implant_espaco_crianca_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2288/reiteracao_da_reabertura_matern_hmpa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2289/reiteracao_da_coloc_muretas_pctran.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2290/reiteracao_pavim_asfaltica_tipo_o.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2291/reiteracao_da_iluminacao_e_saneamento_alcides_alves_nobrega.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2293/construcao_de_uma_creche_do_povoado_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2294/reiteracao_da_coloc_indica_dos_radares_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2295/reiteracao_implant_de_quiosques_e_banheiros_acad_saude.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2296/reiteracao_da_implant_pista_caminhada_jb_e_moxoto.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2298/reiteracao_da_implant_quiosques_e_banheiro_publico_praca_skate.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2299/reiteracao_da_implat_academ_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2300/reiteracao_da_implat_paviment_rua_blumenau_moxoto.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2301/reiteracao_da_revitalizacao_campos_e_quadras.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2302/reiteracao_guardrails_prainha_e_moxoto.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2303/reiteracao_iluminacao_ruas_btn.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2304/reiteracao_implant_acad_saude_rua_alianca_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2305/reiteracao_psicologo_pm.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2306/reiteracao_implant_de_uma_praca_para_pratica_espor_com_box_e_banheiros_no_bnh.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2307/reiteracao_local_para_deposito_e_um_agente.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2308/reiteracao_praca_nambebe.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2309/reiteracao_manutencao_academ_saude_toda_cidade.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2310/reiteracao_psiquiatra_pm.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2311/reiteracao_reforma_na_quadra_fundame.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2312/reiteracao_retorno_rodovi_apolonio.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2313/reiteracao_revital_campo_spom_e_poeirao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2314/reiteracao_solicitacao_2_viaturas_20_bpm.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2315/reiteracao_via_unica_noe_pires.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2316/reiteracao_implat_quiosques_praca_moxoto.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2317/req._eldorado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2319/requerimentoanexomuromodulo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2320/reiteracao_parque_e_praca_nas_3_americas.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2322/reiteracao_redutor_campo_grande.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2323/saneamento_basico_na_balanca.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2324/acoes_corretivas_e_preventivas_na_iluminacao_do_bogo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2325/caixa_dagua_e_abastecimento_lagoa_do_rancho.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2326/calcamento_da_rual_alto_e_rua_da_saida_lagoa_do_rancho.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2327/calcamento_em_paralelos_da_balanca.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2329/caro_fossa_nos_povoados_da_baixa_funda_ate_a_lagoa_grande.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2330/requerimento_ceapa.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2331/reiteracao_redutorvelocmoxoto.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2332/reiteracao_quebra_molas_de_frente_aabb.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2333/reiteracao_redutor_velocidade_por_tras_natura.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2334/reiteracao_faixa_pedestre_pctran.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2335/reiteracao_faixa_avenida_boa_viagem.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2336/reiteracao_aeleracao_de_serv_pero_vaz.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2337/reiteracao_implant_bancos_vicentino.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2338/reiteracao_limpeza_urbana_benone.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2339/reiteracao_ilumi_forum_x_cpa.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2340/requerimento_faixas_de_pedestres_ba_210.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2341/requerimento.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2342/carro_fossa_do_alto_do_araticum_ao_jua.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2343/complementacao_de_calcamento_em_paralelos_do_bar_do_ceguinho_a_rua_alto_jua.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2344/construcao_de_praca_com_academia_da_saude_em_frente_ao_posto_medico_jua.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2345/extensao_da_rede_de_abastecimento_do_bogo.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2346/internet_wi-fi_lagoa_do_rancho.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2347/melhoramento_da_iluminacao_da_balanca.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2348/passagem_molhada_lagoa_do_rancho.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2349/pavimentacao_asfaltica_da_area_urbana_ao_jua.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2350/pavimentacao_asfaltica_da_barroca_a_balanca.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2351/poco_artesiano_lagoa_do_rancho.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2352/poco_tubular_no_bogo.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2353/praca_em_frente_a_escola_silvestre_torres.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2354/quadra_poliesportiva_na_balanca.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2355/requerimento_solicitando_a_aquisicao_de_um_caminhao_fossa.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2356/reiteracao_guarda_vidas_balneario.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2357/poco_artesiano_no_alagadico_ii.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2358/poco_artesiano_no_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2359/requerimento_solicitando_a_construcao_de_um_abrigo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2360/construcao_de_praca_com_academia_da_saude_no_nambebe.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2361/requerimento_ampliacao_de_cemiterio_no_bairro_centenario.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2362/requalificacao_da_quadra_do_nambebe.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2363/requalificacao_da_quadra_do_riacho_grande.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2364/passagem_molhada_nambebe.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2365/poco_artesiano_baixa_do_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2366/poco_artesiano_duas_barras.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2368/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2370/praca_de_alimentacao_ceasa.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2371/requerimento_terminal.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2372/psf_prainha.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2373/aniversario_btn.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2374/regularizacao_dos_imoveis_do_loteamento_das_margaridas.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2378/req._teatromuseu.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2379/pavimentacao_asfaltica_das_seguintes_cleriston_2.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2380/solicitando_maquina_de__hemodialise.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2381/requerimento_solicitando_a_reforma_da_associacao_da_lagoa_do_rancho.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2382/requerimento_solicitando_a_instalacao_de_um_ar_condicionador_no_psf_josefino.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2383/carro_fossa_do_campos_novos_a_varzea.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2384/pavimentacao_asfaltica_da_estrada_que_interliga_a_area_urbana_ao_povoado_varzea.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2385/perfuracao_de_poco_artesiano_no_povoado_baixa_verde.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2386/perfuracao_de_poco_artesiano_no_povoado_casa_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2387/poco_artesiano_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2388/recuperacao_com_patrolamento_da_estrada_que_liga_area_urbana_a_caicara_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2389/requalificacao_da_praca_da_rua_joana_angelica_com_implantacao_de_equipamentos_de_saude..pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2390/instalacao_de_grades_de_protecao_canal_da_pa_iv..pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2391/construcao_de_varios_quiosques..pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2392/requalificacao_da_praca_da_varzea_com_instalacao_de_equipamentos_da_saude.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2393/requerimento_solicitando_a_implantacao_e_demarcacao_de_vagas_na_prca_abdon_senna.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2394/asfalto_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2395/capinacao_e_limpeza_da_pedra_comprida_moxoto_e_barroca_em_carater_de_urgencia._.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2396/capinacao_e_limpeza_do_aterro_pedra_comprida..pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2397/sinalizacao_de_todos_quebra-molas_cumulado_pintura_de_todos_os_meios-fios_da_pedra_comprida_moxoto_e_barroca.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2398/cobertura_quadra_rod.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2399/patrolamento_e_encascalhamento_da_estrada_do_salgadinho_ao_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2400/cobertura_e_palco_fixo_na_quadra_do_barro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2401/requerimento_bairro_rodoviario_iluminacao_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2402/passagens_molhadas_da_estrada_do_bogo_ate_o_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2403/requerimento_recuperacao_paralelepipedo_rua_benone_santa_ines_.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2404/requerimento_construcao_asfaltica_rua_benone_santa_ines_.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2405/melhoramento_da_luminacao_publica_do_povoado_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2406/restaurante_popular_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2407/ligacao_a_rede_de_nergia_eletria_do_poco_artesiano_do_povoado_batatinha.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2408/rua_sao_goncalo_paralelepipedo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2409/construcao_de_uma__praca_por_tras_da_igreja_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2410/imlantacao_de_sistema_eletronico.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2411/requerimento_solicitando_a_construcao_de_cisternas.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2412/wi-fi_gratuito_no_povoado_acude.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2413/rua_sao_goncalo_asfalto.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2414/coleta_seletiva_no_municipio_de_paulo_afonso.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2416/construcao_de_uma_ubs_no_povoado_bonomao.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2417/req._banco_do_nordeste.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2418/requerimento_cratera_btn_3.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2419/reforma_do_psf_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2420/requerimento_siriema.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2421/coleta_de_lixo_povoado_tigre.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2422/requerimento_iluminacao_ba_210.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2423/reuniao_hospital_nair.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2425/complementacao_asfaltica_do_barriga_ao_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2426/requalificacao_da_ubs_do_arrastape.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2431/complementacao_asfaltica_do_sao_jose_ao_povoado_placas.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2432/fossas_septicas_vila_matias_ao_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2433/requalificacao_das_passagens_molhadas_da_casa_de_pedra_ao_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2435/requerimento_bairro_centenario.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2436/iluminacao_da_estrada_que_liga_o_povoado_placas_a_baixa_funda.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2437/telas_de_protecao_nos_alambrados_da_quadra_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2438/requerimento_construcao_de_sapata.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2440/requerimento_solicitando_reiterar_estudos_com_proposito_sa_implantacao_de_acostamento_na_avenida_beiro_rio.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2441/limpeza_capinacao_e_revitalizacao_da_antiga_fonte_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2442/ubs_no_povoado_tigre.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2443/requerimento_emissario.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2444/otimizacao_extensao_e_readequacao_da_rede_de_abastecimento_de_agua_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2445/requerimento_da_construcao_do_psf_prainha.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2446/wi-fi_livre_no_povoado_serrote.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2447/requerimento_praca_e_academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2448/pavimentacao_da_estrada_que_interliga_a_area_urbana_ao_povoado_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2449/requerimento_quebra_molas_perimetral_ii.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2450/wi-fi_livre_no_povoado_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2451/ampliacao_do_abastecimento_de_agua_do_povoado_arrastape.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2453/requerimento_pavimentacao_asfaltica_no_bairro_sal_torrado.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2454/atendimento_odontologico_na_ubs_do_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2455/requerimento_rua_lago_do_amor.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2456/aulas_de_zumba_no_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2457/pavimento_da_rua_da_escola_no_povoado_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2458/poco_artesiano_no_serrote.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2459/aulas_de_zumba_no_tigre.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2460/requerimento_busto_abel.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2461/requerimento_sal_torrado.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2462/vestiario_campo_do_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2463/capinacao_de_espacos_de_uso_coletivo_do_arrastape.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2464/agente_de_saude_requerimento.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2465/requerimento_siriema_i.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2466/escola_raimundo_mederico.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2467/cobertura_e_palco_fixo_na_quadra_do_povoado_arrastape.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2468/ponto_de_onibus_padre_joao.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2469/coleta_de_lixo_do_povoado_sao_jose_a_vila_matias.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2470/calcadao_cumulado_com_cilcovia..pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2471/poco_no_povoado_cidade_livre.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2472/req._iluminacao.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2473/req._lixeira.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2474/req._quadra.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2479/jua_e_o_poboado_brejo_do_burgo_.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2480/paulo_afonso_varzia.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2481/vila_matias_e__sao_jose.doc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2483/solicitando_a_recomperacao_das_estradas_do_jua_e_varzia_..pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2484/req._pavimentacao_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2485/recomperacao_terra_planagem_baba_do_tropocal.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2486/recomperacao_a_recomperacao_das_estrada_do_acude..pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2488/solicitanso_a_recomperacao_jua_varzia.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2489/req._limpeza_dner.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2490/solicitanso_a_recomperacao_jua_varzia.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2492/requerimento_uti_neonatal.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2494/pavimentacao_asfaltica_da_rua_boa_sorte.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2495/agente_de_saude_requerimento.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2496/req._limpeza_barragem_malhada_da_caicara.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2507/req._limpeza_moxoto.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2508/auxilio_emergencial_musicos.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2510/sao_joao_solidario_p.a.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2513/req._praca_lagoa_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2514/req._limpeza_barragem_campos_novos.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2516/praca_nossa_senhora_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2517/valetas_cobertura_rua_do_bom_conselho.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2518/valeas_da_rua_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2519/requerimento_estrada_tigre_caicara_1.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2520/requerimento_poste_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2521/requerimento_duto_para_evasao_dagua_perimetral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2522/req._iluminacao_centro.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2523/req._iluminacao_ponte_metalica.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2524/merenda.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2525/desinfeccao.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2526/limpeza_e_capinacao_bairro_marina_franca.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2527/limpeza_e_capinacao_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2528/limpeza_e_capinacao_btn_ii.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2529/limpeza_e_capinacao_btn_i.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2530/limpeza_e_capinacao_bairro_dos_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2531/limpeza_e_capinacao_bairro_santa_ines.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2532/limpeza_e_capinacao_bairro_benone_resende.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2533/gratificacao_de_outros_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2534/quentinha.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2535/requerimento_solicitando_a_construcao_de_ubs_no_povoado_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2536/requerimento_solicitando_a_instalacao_do_poco_do_povoado_batatinha.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2537/solicitando_reiterar_melhorias_no_condominio_beiro_rio_iii.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2538/solicitando_reiterar_a_construcao_de_uma_sala_de_aula_na_escola_do_povoado_bonomao.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2540/manutencao_do_gabinete_odontologico_do_pov_riacho.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2541/reforma_e_ampliacao_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2542/tratamento_odontologico_ubs_serrote.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2543/reforma_da_escola_manoel_pereira_no_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2544/wi-fi_no_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2545/requalificacao_da_praca_da_campo_grande.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2546/requerimento_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2547/requerimento_reforca_da_praca.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2548/requerimento_adaptacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2549/requerimento_ponro_verde.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2550/requerimento_reiterando_travessa_guarani.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2551/requerimento_requalificacao_praca_rua_da_amelia_chesf.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2552/requerimento_reiterando_rua_sao_lucas.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2555/req._pavimentacao_avenida_getulio_vargas_2.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2556/requerimento__rua_sao_lucas_postes_led.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2557/requerimento_avenia_rio_branco_postes_led.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2558/req._capinacao_da_rua_melson_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2559/req._iluminacao_jardim_bahia_rua_sao_jose_1.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2560/req._iluminacao_jardim_bahia_rua_sao_jose_433.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2561/req._iluminacao_em_frente_a_padaria_capricho.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2562/requerimento_limpeza_da_barroca.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2563/reiteracao_pocoartesianoriacho.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2564/modelo_-_requerimento_reforma_do_povoado_bogo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2565/pavimentacao_em_paralelepipedo_rua_carolina_rosa._barroca..pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2566/pavimentacao_em_paralelepipedo_travessa_.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2567/requerimento_barroca_22.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2571/coleta_de_lixo_direcionada_ao_aterro_sanitario__riacho.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2572/linha_de_transporte_coletivo_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2573/limpeza_da_barraem_comunitaria_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2574/agenda_positiva_para_discussao_das_questoes_ambientais.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2575/complementacao_asfaltica_da_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2576/lixeiras_marechal_rondon.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2577/entrada_principal_no_cleriston_andrade.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2578/iluminacao_publica_da_rua_jose_teixeira_-_siriema.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2579/novas_celulas_no_aterro_sanitario.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2581/calcamento_em_paralelepipedos_da_rua_carlina_rosa__-_barroca.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2582/palco_fixo_na_quadra_do_alagadico.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2583/lampadas_de_led_na_rua_dos_vicentinos.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2584/passagemm_molhada_macambira.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2585/reiteracao_da_implant_posto_saude_cleriston.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2587/medico_fixo_no_psf_sao_franscisco.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2588/reforma_da_quadra_do_abel_barbosa.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2589/centro_de_assistencia_aos_docentes_municipais.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2590/passagem_molhada_xango.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2591/patrolamento_e_encascalhamento_do_alagadico_a_varzea.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2592/pavimentacao_em_paralelos_igreja_do_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2593/praca_na_igreja_sao_pedro_no_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2594/perfuracao_de_poco_varzea.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2595/limpeza_e_capinacao_do_cemiterio_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2596/requerimento_requalificacao_praca_general_dutra.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2597/requerimento_benone.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2598/requerimento_reiterando_travessa_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2599/requerimento_reiterando_calcadao_da_avenida_apolonio_sales.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2600/modelo_-_requerimento_da_reforma_da_quadra_bairro_seriema..doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2601/requerimento_gracinha_modas_btn_2.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2602/requerimento_poste_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2603/requerimento_limpesas_do_cleriston_andrade.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2604/requerimento_reinterado_da_praca_rua_londres_panorama.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2605/req._saneamento_basico_rua_jose_de_anchieta.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2606/redutor_de_velocidade._av._antonio_carlos_magalhaes..pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2607/limpeza_e_capinacao_do_cemiterio_do_tigre.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2608/cep_do_loteamento_celidone.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2609/melhorias_do_campinho_da_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2610/requalificacao_da_feirinha.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2611/requalificacao_do_centro_de_saude_do_btn.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2612/chuvas_perpe.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2613/patrolamento_e_encascalhamento_da_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2614/req._capinacao_e_limpeza_bairro_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2615/req._capinacao_e_limpeza_grande_hotel.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2616/req._quadra_dner.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2617/pavimentacao_asfaltica_da_rua_arsenio_riacho.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2618/pavimentacao_asfaltica_da_rua_da_igreja_assembleia_de_deus_riacho.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2619/poco_tubular_no_sitio_do_lucio.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2620/recuperacao_da_pavimentacao_asaltica_na_rua_aroeira_riacho.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2621/revisao_da_iluminacao_publica_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2622/sinalizacao_dos_redutores_de_velocidade_do_riacho.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2623/para_bala_do_modulo_povoado_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2624/requerimentolimpeza_amachesf.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2625/requerimento_fabinho.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2626/limpeza_de_barragens_e_agudos_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2627/limpeza_e_capinacao_do_cemiterio_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2628/melhoramento_da_iluminacao_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2629/perfuracao_de_um_poco_no_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2630/refletores_no_campo_do_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2631/limpeza_de_barragens_e_agudos_do_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2633/requerimento_desenfeccao_dos_povoados__riacho_sao_jose__malhada__varzea_jua_boa_esperanca.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2634/desenfccao_rio_do_sal_lagoa_da_pedra_xingozinho_salcobro_sitio_do_tara.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2635/requerimento_desenfeccao_dos_povoados__sao_francisco_bogo_casa_de_pedra_barro_vermelho_lagoa_grande_sitio_do_lucio.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2636/vila_matias_tigre_arrastape_sao_domingos_batatinha_sao_jo_se_baixa_funda_mosquiro_pocos.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2637/modelo_-_requerimento__solicitando_a_vigilancia_sanitaria_btn03.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2638/requerimento_desenfeccao_dos_povoados_caicara_campos_novos_bonamao.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2639/siriema_123_mosquito_da_dengue.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2640/requerimento_quebra_mola_pedra_comprida_01.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2642/abster_restricao_das_lives.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2643/requerimento_calcamento_na_travessa_pedra_comprida_barroca_25.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2644/cozinha_comunitaria_do_b._boa_esperanca_e_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2645/construcao_do_cras_no_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2646/construcao_do_cras_no_jardim_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2647/cozinha_comunitaria_do_siriema_12_e_3.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2648/cozinha_comunitaria_no_bairro_sao_vicente_prainha.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2649/requerimento_buraco_no_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2650/requerimento_covid_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2651/requerimento_esgoto.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2652/iluminacao_ba210.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2653/santa_barbara_barroca.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2656/requalificacao_do_terminal_de_coletivos.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2657/quebra_molas_na_rua_treze_de_maio_btn_i.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2667/requalificacao_da_praca_tamarindo_do_povoado_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2668/requalificacao_do_psf_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2669/complementacao_na_rede_de_abastecimento_no_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2670/encascalhamento_e_patrolamento_barro_vermelho_ao_bogo.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2671/limpeza_e_capinacao_de_area_do_arrastape.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2672/limpeza_e_capinacao_do_cemiterio_do_arrastape.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2673/recuperacao_do_trevo_da_macambira.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2674/reparos_no_poco_artesiano_do_povoado_alagadico.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2675/requalificacao_da_escola_padre_lourenco_tori.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2676/revisao_melhoramento_e_ampliacao_na_rede_de_abastecimento_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2677/wi-fi_gratis_no_alagadico.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2678/wi-fi_gratis_no_nambebe.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2679/asfalto_rua_porto_rico.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2680/complementacao_de_canteiro_da_landulfo_alves_e_otaviano_leandro_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2681/construcao_de_quadra_nas_imediacoes_do_lacen.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2682/contrucao_de_uma_praca_na_arari_na_fazenda_chesf.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2683/contrucao_de_uma_praca_nos_4_grupos.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2684/equipamentos_da_saude_na_praca_da_libanesa.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2685/req._implatacao_de_poste_btn_3.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2686/requ._urbanizacao_e_construcao_de_praca_panorama.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2687/requ._urbanizacao_e_construcao_de_praca_panorama.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2688/req._ponto_de_onibus_com_cobertura_pedrezinha.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2689/req._iluminacao_pedrezinha.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2690/requerimento_buraco_no_quebra_molasmanoel_novais.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2691/requerimento_campo_canarinho_btn_3.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2692/requerimento_buraco_asfalto_antiga_cesta_do_povo.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2693/req._capinacao_igreja_jose_de_anchieta.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2694/req._ponto_de_onibus_com_cobertura_dner.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2695/redutor_de_velocidade_rua_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2696/redudor_de_velocidade_na_rua_do__futuro.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2697/requerimento_asfalto_da_av._beira_rio_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2698/reforma_do_campo_da_prainha.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2699/ponto_de_onibus_da_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2700/requerimento_rua_acre.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2701/requalificacao_da_praca_da_marieta_ferraz.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2702/praca_no_cleriston_andrade.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2703/requalificacao_da_praca_da_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2704/requalificacao_da_quadra_do_salgadinho.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2705/psf_cleriston_andrade.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2706/requalificacao_da_praca_do_bnh.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2707/quebra_molas_na_rua_porto_rico.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2708/recapeamento_de_algumas_ruas_da_vila_poty.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2709/requalificacao_da_praca_do_casquetinho.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2711/requalificacao_da_praca_jose_mirom_no_abel_barbosa.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2712/internet_gratuita_para_area_rural.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2714/lavagem_da_praca_do_acaraje.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2715/recuperacao_asfaltica_da_rua_da_fraternidade.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2716/reforma_da_praca_da_vila_nobre.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2717/requalificacao_de_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2718/reiteracao_manut_rua_africa_sr_bonfim.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2719/requerimento_sinalizacao_rua_da_harmonia.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2720/reiteracao_da_reforma_e_amplia_mod_poli_pov_riacho.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2721/requerimento_chuva_correia_corrego.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2723/requerimento_limpeza_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2724/req._terminal.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2725/requerimento_asfalto_rua_acm_sao_carlos.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2727/requerimento_av._moxoto.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2729/requerimentos_musicos_palavra.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2730/requerimento_povoado_ludovico.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2732/req._praca_rua_berlim.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2733/req._quadra_casa_da_crianca_5.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2735/pavimentacao_em_paralelepipedo_rua_dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2736/requerimento_condominio_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2745/requerimento_rua_ceara.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2746/requerimento_rua_ceara_1.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2748/requ._trator_para_arar_terra_caicara_2.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2749/requ._maquina_de_silagem.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2750/requerimento_candeeiro.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2752/iluminacao_publica_povoado_campo_alegre.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2754/requerimento_rua_blumenau.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2755/requerimento_rua_aveloz.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2756/para_bala_do_modulo_povoado_malhada_grandemuro_25m.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2757/reciclagem.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2758/requerimento_de_urgencia_melhoramento_da_rede_eletrica_prainha.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2759/rua_planalto_btn3_02.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2760/requerimento_pavimentacao_asfaltica_da_rua_ilheus_no_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2761/requerimento_quadra_btn_3.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2762/asfalta_da_av._da_maconaria_em_frente_a_helinho.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2763/requerimento_praca_btn_3.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2764/asfalto_da_av._apolonio_sales_oficina_do_olimpio.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2765/requerimento_riachuelo_centro.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2766/requerimento_rua_salvador_btn2.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2767/requerimento_de_pavimentacao_asfaltica_da_rua_itabuna_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2768/requerimento_pavimentacao_asfaltica_da_rua_ipojuca_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2769/requerimento_da__pavimentacao_asfaltica_da_rua_alagoinhas_no_bairro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2770/requerimento_asfaltico_da_rua_feira_de_santana_no_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2774/requerimento_da_pavimentacao_asfaltia_da_rua_sobradinho_no_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2775/requerimento_pavimentacao_asfaltica_na_rua_jequie_no_bairro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2779/requerimento_siriema_1_1.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2781/req._povoado_tabuleirinho_estrada.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2785/req._capinacao__limpeza_e_retirada_de_entulhos_rua_dos_prazeres.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2787/requerimento_siriema_1_saneamento_1.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2788/requerimento_jardim_bahia_20.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2790/requerimento_quebra_molas_rua_bahia.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2791/requerimento_recapeamento_barroca.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2792/requerimento_limpeza_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2793/requ._pintura_de_quebra_molas_marechal.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2795/requ._pintura_de_quebra_osvaldo_cruz_1.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2796/req._podacao_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2797/requerimento_limpeza_vicentino.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2804/requerimento_poste_alto_quadra_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2806/requerimento_barroca_25.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2807/requerimento_barroca_26.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2808/quebra_molas..pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2810/modelo_-_requerimento_das_limpezas_do_povoado_nambebe..doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2811/requerimento_coleta_seletiva_lixo.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2812/requerimento_limpeza_cleriston.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2813/req._pavimentacaruas_santo_amaro_e_sao_pedro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2814/requerimento_barroca28.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2815/redutor_de_velocidade._rua_santa_barbara._btn3.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2816/reforma_manoel.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2820/instalacao_de_semaforo_no_redondel_praca_d_mario_zanetta.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2821/instalacao_de_semaforo_no_cruzamento_da_rua_frei_damiao.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2822/modelo_-_requerimento_desobstrucao_da_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2824/complementacao_asfaltica_no_siriema_3.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2825/req._rua_maria_quiteria.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2826/req._quadra_moxoto_bahia_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2827/covid19.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2828/requerimento_rua_bahia.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2830/requerimento_centenario.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2834/melhorias.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2835/req._reiterando__academia_ao_ar_livre_da_saude_eudocia_panorama.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2838/requerimento_ceapa_e_ceasa.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2846/quadra_de_futebol_de_areia_no_bairro_siriema._.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2847/quadra_de_tenis_centenario.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2849/quadra_de_futebol_de_areia_no_bairro_centenario._.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2853/quadra_de_voleibol_de_areia_jardim_bahia..pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2854/quadra_de_tenis_jardim_bahia..pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2855/quadra_de_futebol_de_areia_jardim_bahia..pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2856/quadra_de_futebol_de_areia_no_bairro_siriema..pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2857/quadra_de_tenis_no_bairro_siriema..pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2858/quadra_de_voleibol_de_areia_no__centenario..pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2859/construcao_de_uma_praca_de_alimentacao_cumulada_com_quiosques_no_bairro_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2860/construcao_de_uma_praca_de_alimentacao_cumulada_com_quiosques_no_bairro_siriema._.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2861/construcao_de_uma_praca_de_alimentacao_cumulada_com_quiosques_no_bairro_centenario._.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2862/construcao_de__uma_praca_cumulada_com_quiosques_no_bairro_fazenda_chesf..pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2865/requerimento_praca_do_benone_resende.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2869/requerimento_limpeza_campo_de_futebol_dimas.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2870/requerimento_manutencao_e_energia_bomba_de_agua.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2871/requerimento_manutencao_trator_arar.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2875/requerimento_assfalto_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2877/requerimento_asfalto_btn_3_01.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2878/requerimento_praca_juliano.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2879/casa_de_apoio_jua.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2880/casa_de_apoio_rio_do_sal.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2881/casa_de_apoio_riacho.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2882/casa_de_apoio_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2884/requerimento_esgoto_a_ceu_aberto_moxoto.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2886/requerimento_praca_rua_lago_azul.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2887/requerimento_iluminacao_campo_de_futebol_prainha.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2888/req._iluminacao_macambira.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2889/req._povoado_alto_do_araticum_estrada.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2890/req._construcao_praca_btn3.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2891/req._pavimentacao_em_paralelepipedo_povoado_lagoa_da_pedra.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2892/req._rua_santo_antonio_btn3.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2893/req._programa_saude_da_familia_psf.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2894/req._quebramolas_rua_pero_vaz_e_florisbela.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2895/req._recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2896/req._grade_de_contencao_quadras_poliesportiva_lindinalva.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2898/requerimento_tampa_esgoto.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2901/req._iluminacao_rua_santo_antonio_btn_3.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2902/req._iluminacao_rua_santo_antonio_com_esquina_com_santa_luzia_btn_3.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2906/requerimentobarroca_39.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2907/requerimento_barroca_40.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2909/requerimento_dedetizar_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2910/requerimento_utilizacao_do_hidrotrator_para_efetuar_a_retirada_das_baronesas.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2912/ilumincao_via_.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2914/requerimento_manutencao_luzes_da_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2915/requerimento_limpeza_de_fossa_malhada_grande.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2918/calcadao_a_margem_da_via.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2919/requerimento_faixa_de_pedestres_del_rio.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2921/requerimento_centenario_01.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2922/dia_do_paredao_no_parque_de_exposicoes_djalma_wanderley_aos_sabados..pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2923/pavimentacao_rua_bahia.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2924/pavimentacao_travessa_bahia.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2925/requerimento_raiz_de_arvores_quebrando_casas.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2926/requerimento_cadeirantes.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2927/requerimento_entulho_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2928/requerimento_limpeza_de_emissario.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2929/requerimento_poste_pctran.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2935/requerimento_banheiros_campo_rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2936/requerimento_banheiros_conjunto_penal.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2940/camara_municipal_de_paulo_afonso__alteracao_da_placa_de_regulamentacao_av._fraternidade.docx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2941/camara_municipal_de_paulo_afonso__xadres_nas_rotatorias.docx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2944/req._iluminacao_quadra_dom_mario_zanetta.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2945/limpeza_do_matagal_da_vila_corro.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2946/requerimento_onibus_bairro_prainha.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2947/requerimento_rua_bahia.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2948/requerimento_rua_bahia_2.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2949/requerimento_onibus_bairro__rodoviarios.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2950/req..2020_.lourival._26.10.2020_-_assinatura_moreirao.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2951/requerimento_n.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2954/academia_de_saude__praca_de_alimentacao_s._jaime.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2955/req._futebol_de_areia_s._jaime.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2956/requerimento_onibus_bairro__perpetuo_socorro_ramos.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2959/construcao_de_uma_quadra_de_voleibol_de_areia_na_rua_adauto_pereira_em_frente_ao_conjunto_habitacional_sargento_jaime.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2960/construcao_de_um_posto_de_saude_familiar_psf_nas_imediacoes_do_conjunto_habitacional_sargento_jaime.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2974/req._iluminacanatal.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2977/requerimennto_enfeites.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2983/fossa_2.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2988/requerimento_t._protecao_jardim_bahia.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2990/requerimentocicero.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2992/requerimento_religacao_energia_quadraj.bahia.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1897/indicacao_maternidade_rsmamjg.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2046/indicacao_da_oi.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2259/estadio_de_futebol_indicacao.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2321/indicacao_onibus.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2328/indicacao_presidio_moreirao.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2427/indicacao_carol_vara_familia.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2428/indicacao_passarela.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2476/vara_da_fazenda_e_da_familia.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2477/elaboracao_de_projeto_de_lei_de_insecao_aos_pacientes_oncologico_de_cobranca_de_iptutaxa_de_iluminacao_publica_e_gratuidade_no_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2506/indicacao_radar_ba_210.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2509/cache_emergencial_aos_musicos.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2553/indicacao_isencao_da_taxa_de_ilumincao_publica.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2554/indicacao_solicitando_o_carro_fumace_em_carater_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2568/indicacao_decreto_auxilio_a_todos.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2654/indicacao_decreto.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2710/indicacao_poste.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2726/indicacao_arpa.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2731/indicacao_loa.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2743/podagem_arvore.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2744/subprefeitura.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2771/deputado_federal.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2772/ministro_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2773/reitor_da_univasf.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2789/indicacao_jardim_bahia2020.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2798/indicacao_embasa_btn_3__rua_sao_carlos-.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2799/indicacao_embasa_btn_3.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2800/indicacao_reubes_jean_atual.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2818/ind._coelba_2020.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2819/indicacao_embasa_2020.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2845/indicacao_toldos_e_cadeiras.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2852/indicacao_32_dernival_oliveira.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2863/indicacao_presidio_moreirao1.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2867/indicacao_limpeza_terreno_j_bahia.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2868/indicacao_manutencao_trator_arar_codevasf.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2885/indicacao_colegio_quiteria.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2897/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2920/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2958/indicacao_medicos_substitutos.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2961/indicacao_decoracao_e_cia..pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2967/indicacao_falta_de_insumos_hnas.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2969/indicacao_falta_de_ultra_som.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2970/indicacao_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2971/indicacao_poste_caindo.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2972/indicacao_poste_vila_da_brita_relocar.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2976/indicacao.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2978/criacao_de_um_espaco_para_acomodar_os_cidadaos_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2979/criacao_de_uma_casa_-abrigo_para_acolhimento_de_mulheres_em_situacao_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2985/indicacao_sub_prefeitura_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1888/mocao_padre_jose_nemezio.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1891/mocao_pai_de_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1925/flavio_reis_motocros.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2165/mocao_pesar.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2170/mocao_de_pesar__pelo_falecimento_da_sr_audinete_goncalves_de_lima.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2185/mocao_de_pesar_manoel_nascimento_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2196/mocao_de_pesar__matias.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2252/70.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2253/sabrine.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2272/mocao_repudio_a_chesf_.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2274/mocao_folha_sertaneja_2020.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2292/mocao_as_poderosas.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2375/mocao_show_de_talentos.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2376/2020.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2377/mocao_carnaval_dom_mario_zanetta.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2415/mocao_marquinho.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2424/mocao_dona_armandina.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2434/mocao_risque_e_rabisque.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2439/mocao_neyme.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2482/mocao_de_pesar_elizete.doc" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2487/dr_danilo_alves.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2491/mocao_oara.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2493/mocao_de_aplausos_ordem_demoley.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2515/mocao_tico.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2569/dr._danilo.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2570/mocao_de_pesar_de_artur.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2580/mocao.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2586/mocao_toin_de_cabrinha.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2632/mocao_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2641/mocao_de_valter_jose_da_silva_mais_conhecido_como_valter_eletricista.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2658/mocao_aplausos_evangelizadora.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2659/mocao_de_geovane_teixera_aracaju.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2661/mocao_pesar__edilson_leandro_de_morais.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2662/mocao_pesar__gerivanio_teixeira_pai.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2663/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2665/radio_angiquinho.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2713/mocao__pesar_fernando_mota.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2722/jose_limeira_pesar.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2734/maria_leonor_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2742/mocoes_de_falecimento_de_vima_esposa_de_oscar_2020.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2747/mocao_pesar__henrique_taciano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2751/mocao_aplausos_vo_inocencia_vieira_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2753/mocao_de_pesar_jose_limeira.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2782/mocao_de_pesar_irene_gomes.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2783/mocao_de_pesar_jose_leonardo_-_copia.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2784/mocao_de_pesar_mirian_souza.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2786/mocao_luiz_henrique.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2794/mocao_de_pesar_angelita.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2805/mocao_aplausos_bravura_edfranco.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2809/mocao_pesar_meiry.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2831/mocao_de_nicinha_antartica2020.doc" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2833/mocao_pai_de_doge.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2836/nicinha_22020.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2837/mocao__pesar_miguel_do_bogo.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2843/mocao_de_pesar_dona_nininha_alto_novo.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2844/mocao_aniversario_riacho.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2864/mocao_de__xandy_jardim_aeroporto_2020.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2866/mocao_mae_de_mala.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2872/santina_mocao.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2873/mocao_pesar__soldado_dario.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2874/mocao_pesar__damiao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2876/mocao_pesar_padre_alberto.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2883/mocao_de_pesar_izaura.doc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2900/alzira_lira_pesar.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2903/mocao_pesar__sgt_claudino.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2904/mocao_pesar__sgt_claudino.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2905/mocao_pesar__cafezinho.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2908/mocao_pesar__marivaldo.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2911/mocao_de_repudio_libania.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2913/mocao_de_aplausos_cmt_almirante_silva_lima.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2930/mocao_pesar__joao_francisco_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2931/mocao_pesar__antonio_martins_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2932/mocao_pesar__jose_edmilson_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2933/mocao_pesar__damiao_oliveira.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2934/mocao_de_aplausos_capitao-tenente_aa_luis_felipe_melo_da_mata.docx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2937/mocao_pesar_2020._mesa_da_camara.vava_ferraz.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2939/mocao_de_pesar_maria_de_augusto.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2952/mocao_anjos_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2975/radio_bacurau.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2980/mocao_biomedico.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2981/mocao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2986/mocao_agendha.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2987/mocao_novenario_perpetuo_socorro.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2991/mocao_pesar_avo_de_ceguinho_jua.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2993/mocao_de_aplausos_sargento_-_pm_1.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2994/mocao_delegados.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2995/mocao_de_macario.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2998/mocao_mf.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3000/mocao_vitimas_do_acidente_minas.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3001/mocao_dr._arnaldo.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3017/moc_de_macario.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3021/geronimo.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2741/tcm.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1863/projeto_de_decreto_0012020.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2106/titulo_de_cidadao_padre_jose.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2152/titulo_de_cidada_maria_noemia_de_barros.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2660/jorge_papapa_t_tt._cidadao.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2989/projeto_de_decreto_fatima.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2997/titulo_mf.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3022/pedro_henrique_clubstrom.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3023/dr._carlos_tenorio.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3024/titulo_jn.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2780/plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2842/revoga_artigo_39_da_lc_006-2020.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3020/pl_c_03_2020.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/1878/pl_0012020.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2297/carteira_autista.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2369/projeto_04.docx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2367/pl_executivo_005.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2429/projeto_de_lei_regula_a_devolucao_do_duodecimo_1.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2452/projeto_de_lei_copa_utilidade.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2478/transporte_publico_universitario.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2497/ldo_2020_final_camara_15_04_2020.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2498/projeto_de_lei._gratificacao._covid._pdf_2.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2499/projeto_de_lei._cartao._extensao._pdf.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2501/projeto_de_lei._moratoria._pa..docx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2500/pl_consignados.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2503/projeto_de_lei_-_fundo_municipal_de_saneamento_basico_-_fmsb.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2504/pl_auxilio_cultura.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2505/pl_musicos_.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2511/credito__especial_inclusao_hospital_nair.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2512/pl_alteracao_loa_superavit.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2539/pl_praca.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2655/projeto_dos_trabalhadores_informais.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2776/subsidios__veradores_paf.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2777/subsidios_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2778/pl_eca_escolas.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2801/projeto_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2803/pl_denominacao_praca_gesse.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2817/projeto_de_lei_arpa.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2823/projeto_de_nome_de_praca_valter_na_chesf_2020.doc" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2829/projeto_lei_praca.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2832/projeto_de_nome_do_terminal__de_onibus_btn_iii.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2839/pl_banheiro.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2840/nome_de_rua_com_abaixo_assinado._didacio_ferraz_filho.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2841/revoga_artigo_39_da_lc_006-2020.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2848/projeto_de_lei_feira_livre_no.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2899/projeto_de_lei_religiosa.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2917/pl_memorial_abel_barbosa.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2938/pl_optometrista_01.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2942/projeto_de_lei_coelegio_centenario1.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2943/projeto_de_lei_altera_nome_de_rua_2.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2953/denomina_rua_antonio_siqueira_antiga_rua_redencao..pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2962/pl_cerol.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2964/tombamento_apa.docx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2965/tombamento_centro_administrativo_da_chesf.docx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2973/pl_comtur.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2982/pl_47.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2984/pl_subprefeitura_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2996/projeto_de_lei_no_campanha_de_natal_2020.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3019/pl_50_correcao.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2664/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2966/projeto_de_lei_medalha_sd_lucicleide_moreira_dos_santos_aos_profissionais_de_seguranca_publica__destaque_do_ano.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2666/emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2737/veto_no._126.2020.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2738/veto_no._127.2020.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2739/veto_no._128.2020.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2740/veto_no._129.2020.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2728/emenda_modificativa_pdf.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2802/emenda_modificativa_no_pl_prefeito.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2850/camscanner_08-25-2020_09.52.18_1.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/2851/camscanner_08-25-2020_09.52.18_2.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3002/01_macario.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3003/02_mariio_cesar.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3004/03_martconi_daniel.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3005/04_alberio_carlos.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3006/05_jose_gomes.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3007/06_jose_abel.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3008/07_jean_roubert.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3009/08_leda_chaves.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3010/09_edilson_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3011/10_alexandr.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3012/11_vereador_marcondes.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3013/12_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3014/13_lourival_moreira.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3015/14_cicero_bezerr.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pauloafonso.ba.leg.br/media/sapl/public/materialegislativa/2020/3016/15_alberio_faustino.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>